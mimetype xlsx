--- v0 (2026-02-27)
+++ v1 (2026-07-16)
@@ -1,85 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://esantegouv-my.sharepoint.com/personal/danielle_cohen_esante_gouv_fr/Documents/Documents/Bureau/NewMOS2025.12/03_EXCEL/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://esantegouv-my.sharepoint.com/personal/danielle_cohen_esante_gouv_fr/Documents/Documents/Mes documents/02_MonActivite/05_MOS NOS/00 Etudes FINESS Plus/00 PUBLI RUN DE JUIN 26 fin LOT 2/MOS/A livrer/MOS JUIN 26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="44" documentId="13_ncr:1_{27B6F3C6-E76B-4DE2-BDE1-DA049AF4D905}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECAD3F30-7036-47DE-B33E-1A881E37B52F}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="13_ncr:1_{D6C4651D-1529-4755-9D2B-6E9C1D7201D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{41618762-FE2B-474B-8BD9-73BF869DD192}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DAF8F17D-4F3C-4A17-85AD-2C75CDC37918}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A61AA6A9-74B6-4193-BB45-FCF31F9C032D}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$O$863</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8411" uniqueCount="1866">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9265" uniqueCount="2046">
   <si>
     <t>Partie</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Attribut</t>
   </si>
   <si>
     <t>Cardinalité</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Nomenclature</t>
   </si>
   <si>
     <t>FHIR</t>
   </si>
   <si>
@@ -88,5595 +91,6135 @@
   <si>
     <t>HL7</t>
   </si>
   <si>
     <t>XDS</t>
   </si>
   <si>
     <t>CDA R2</t>
   </si>
   <si>
     <t>DICOM</t>
   </si>
   <si>
     <t>IHE PAM Fr</t>
   </si>
   <si>
     <t>OMOP</t>
   </si>
   <si>
     <t>Professionnel</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie présente les différents concepts utilisés pour définir et caractériser un professionnel (Personne physique) et ses modalités d'exercice.Remarques : ** Les définitions des classes et attributs de cette partie sont toujours sujettes à des ajouts en concertation avec les autorités d'enregistrement (AE) lors de l'étude de nouveaux concepts.** La classe "SavoirFaire" et ses classes spécialisées sont décrites dans cette partie, dans un diagramme dédié.** La classe "Diplome" et ses classes spécialisées sont décrites dans la partie "Classes Communes", dans un diagramme dédié.** Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans leur propre partie (ou package).</t>
+  </si>
+  <si>
     <t>Dispositif d'authentification</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un dispositif d'authentification est une fonction de sécurité, utilisée pour authentifier un acteur, personne physique ou structure, vis-à-vis d’un système d’information.Deux périmètres sont distingués pour la mise en place de la fonction d’authentification d’un acteur :- Authentification « publique » : les dispositifs sont associés à des identifiants de portée nationale;- Authentification « privée » : les dispositifs sont choisis par le responsable de traitement sur la base d’une analyse de risques; ils sont associés à des identifiants de portée nationale ou locale. L’authentification privée n’est possible que dans le cadre d’une relation formalisée entre le responsable de traitement et les utilisateurs qui en bénéficient. Cette relation peut naître du contrat de travail entre le responsable de traitement et l’utilisateur ou être créée spécifiquement, par exemple dans le cadre d’un autre type de contrat (contrat de prestation de service, convention de partenariat, etc.).Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Structure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie décrit les organismes du domaine sanitaire, médico-social et social immatriculés dans le fichier national des établissements sanitaires et sociaux (FINESS) ou dans le Système Informatique pour le Répertoire des Entreprises et de leurs Établissements (SIRENE) dédié aux entreprises, associations et organismes du secteur public.Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Autorisation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Les autorisations décrivent des activités sanitaires, sociales, médico-sociales et d'enseignement et des équipements matériels lourds autorisés.Ces données prennent leur source dans les engagements émis par les Autorités de Régulation et sont reprises dans le du fichier national des établissements sanitaires et sociaux (FINESS).Les activités sont décrites sous la forme de doublets, triplets ou quintuplets de caractéristiques (Discipline, Mode de fonctionnement,…). Ces activités peuvent être associées à ces capacités d’accueil ou d’hébergement Les activités sont autorisées pour des Personnes Morales et installées / exercées dans les Entité Géographiques.</t>
+  </si>
+  <si>
     <t>Offre opérationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> La partie Offre Opérationnelle correspond aux prestations que peut réaliser une structure et qui permettent de répondre au besoin de santé d'une personne.</t>
+  </si>
+  <si>
     <t>Ressources opérationnelles</t>
   </si>
   <si>
+    <t xml:space="preserve"> La partie Ressources Opérationnelles regroupe les classes qui décrivent les moyens qui peuvent être mis en œuvre pour réaliser la prestation.</t>
+  </si>
+  <si>
     <t>Organisation opérationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> La partie Organisation opérationnelle décrit l’organisation opérationnelle interne d’une structure. Une organisation interne (OI) peut être composée d’autres organisations internes. Par exemple, un pôle peut être composé de structures internes (ou services), une structure interne peut être composée d'unités fonctionnelles.</t>
+  </si>
+  <si>
     <t>Accord</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie décrit les modalités réglementaires, contractuelles ou de financement qui régissent l’exercice voire l’existence des principaux objets métiers de la sphère (activité, professionnel, structure, bien d’équipement). Un accord est donné par une autorité institutionnelle comme un ordre professionnel, une ARS, ou l’assurance maladie. L’accord peut intervenir entre plusieurs acteurs dans le cas, par exemple, de convention tripartite. Plusieurs types d’accord peuvent être répertoriés en cible : ** autorisation (ex : accord entre l’ARS et l’entité juridique à laquelle est donnée l’autorisation);** autorisation d’exercice (ex : lors de l’inscription à l’ordre d’un professionnel);** contrat (ex : convention entre un professionnel et l’assurance maladie, etc.);** agrément (ex : agrément donné par l’ARS à une entreprise de transport sanitaire pour ses véhicules);** etc.Ref.: DSSIS_CibleIntermédiaire_20131122_v2.docxRemarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Personne prise en charge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie présente les différents concepts utilisés pour définir et caractériser une personne prise en charge (personne physique).Cette partie sera complétée au fur et à mesure de l'avancement des projets en relation avec la personne prise en charge.Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Accompagnant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Toutes les entités qui protègent, aident, accompagnent la personne.Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Dossier</t>
   </si>
   <si>
+    <t xml:space="preserve"> /!\ Partie en cours de constructionEnsemble de documents se rapportant à un même sujet.Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Agenda</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie présente les différents concepts liés à l'agenda.Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Dispositif médical</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette partie présente le dispositif médical tel que défini dans le règlement (UE) 2017/745 du parlement européen et du conseil du 5 avril 2017. Tous les dispositifs certifiés par ce règlement doivent porter un identifiant unique (IUD) et être enregistrés dans la base européenne EUDAMEDL'entité juridique liée au dispositif médical représente le fabricant du dispositif. Remarque : Les classes non déployées, c'est à dire celles dont les attributs sont masqués, sont décrites dans d'autres parties (ou packages).</t>
+  </si>
+  <si>
     <t>Classes communes</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une classe commune est souvent utilisée comme type de données d'un attribut d'une classe du modèle. Cette formalisation, consistant à remplacer la relation d'agrégation entre la classe du modèle et cette classe commune, a pour premier objectif de simplifier la lecture des diagrammes.Ces classes communes réutilisables décrivent notamment la personne physique, l’adresse géopostale, les moyens de contact, les moyens de télécommunication, les concepts codés, les lieux, les divisions territoriales, les coordonnées géographiques, etc.</t>
+  </si>
+  <si>
     <t>Types de données</t>
   </si>
   <si>
-    <t>IHE PAM fr</t>
+    <t xml:space="preserve"> Les types de données présentés sont ceux utilisés pour typer les concepts. Il existe deux familles de types de données : ** les types de données primitifs (ex : string, etc.) : World Wide Web Consortium (W3C)** les types de données complexes, décrits dans cette partie qui sont des éléments réutilisables encapsulant des types de données primitifs.</t>
   </si>
   <si>
     <t>AttributionParticuliere</t>
   </si>
   <si>
+    <t xml:space="preserve"> Activités ponctuelles du professionnel de type expertise.</t>
+  </si>
+  <si>
     <t>ExerciceProfessionnel</t>
   </si>
   <si>
+    <t xml:space="preserve"> Informations décrivant notamment la profession exercée, l'identité d'exercice d'un professionnel et le cadre de son exercice (civil, agent public, etc.).Il peut exister plusieurs exercices professionnels pour une personne à un instant donné.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner pour civilité et PractitionerRole pour profession, nom et prénom d'exercice professionnel. Le nom et prénom d'exercice sont associés à la ressource PractitionerRole et non à la ressource Practitioner car il s’agit du nom et prénom choisis par le professionnel au moment de l’inscription à l’ordre et sont propres à chaque exercice professionnel.</t>
+  </si>
+  <si>
+    <t>Provider</t>
+  </si>
+  <si>
     <t>NiveauFormation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le niveau de formation décrit le niveau de formation de l’étudiant, comme demandé par le décret n°2010-701 et complété par le décret n°2011-462.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Données d'identification pérennes d’une personne physique, qui travaille en tant que professionnel (professionnel enregistré dans RPPS), personnel autorisé ou personnel d’établissement, dans les domaines sanitaire, médico-social et social.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner</t>
+  </si>
+  <si>
     <t>InscriptionOrdre</t>
   </si>
   <si>
+    <t xml:space="preserve"> Eléments permettant de retrouver les informations d'inscription à un ordre par rapport à la profession de la personne physique sur une période et un département donnéSynonymes RPPS : Inscription à ordre</t>
+  </si>
+  <si>
     <t>SavoirFaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Prérogatives d'exercice d'un professionnel reconnues par une autorité d'enregistrement sur une période donnée de son exercice professionnel, par exemple les spécialités ordinales, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole (specialty)</t>
+  </si>
+  <si>
     <t>SituationExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Caractéristiques de l'exercice d’un professionnel pendant une période déterminée et dans une structure déterminée (à l'exception des remplaçants).Synonymes : Activité (RPPS).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole</t>
+  </si>
+  <si>
     <t>SituationOperationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Caractérise les conditions d'exercice du professionnel dans la mise en œuvre cadre de l’offre opérationnelle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RORPractitionerRole</t>
+  </si>
+  <si>
+    <t>InterruptionExerciceProfessionnel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une interruption d’exercice correspond à toute période pendant laquelle un professionnel n’est pas autorisé à exercer une profession donnée, notamment en raison d’une suspension ou d’une interdiction. Elle est toujours rattachée à un exercice précis, défini par une profession et une catégorie professionnelle. Ainsi, lorsqu’un professionnel exerce plusieurs professions, une interruption ne s’applique qu’à celle concernée et n’affecte pas les autres. Les caractéristiques d’une interruption (origine, durée, périmètre) permettent d’en décrire le contexte et l’étendue. Le motif détaillé n’est pas enregistré, car il constitue une donnée sensible.Ces informations permettent d’apprécier la capacité effective du professionnel à exercer, à un moment donné, une profession donnée</t>
+  </si>
+  <si>
     <t>Specialite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Spécialité médicale ou odontologique ou d'infirmières, reconnue par une autorité d'enregistrement (Ordre ou SSA), soit sur la base d'un diplôme de spécialité (DES ou DESC de groupe II, CES jusqu'en 1991), soit via une commission de qualification.En France, l'exercice d'une spécialité est exclusif, c'est-à-dire qu'on ne peut exercer qu'une seule spécialité, celle qui fait l'objet d'une qualification par le Conseil de l'ordre. Un médecin titulaire d'un diplôme DESC de type II qui s'ajoute à son diplôme DES, a donc 2 qualifications possibles. Lorsqu'il s'inscrit au tableau de l'ordre des médecins, il doit déclarer sa spécialité d'exercice. S'il choisit celle de son DESC, il ne peut pas exercer la spécialité de son DES. Toutefois, il peut, dans le futur, choisir le retour à la spécialité originelle portée par le DES. Ainsi, la création en 2004 du DESC de Gériatrie a marqué la naissance de la qualification de spécialiste en gériatrie (la gériatrie étant auparavant un mode d'exercice particulier de la médecine, concernant des généralistes et des spécialistes).Dans le cadre du modèle, une spécialité est un type de savoir-faire. La classe Specialite est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>SurspecialiteTransversale</t>
   </si>
   <si>
+    <t xml:space="preserve"> La surspécialité transversale est le droit d’exercice complémentaire au sein de la spécialité du médecin, donné par une formation spécialisée transversale (FST). La formation spécialisée transversale est une formation venant compléter le cursus de l’interne à partir de la phase d’approfondissement, et lui permet d’acquérir les compétences pour exercer la surspécialité correspondante dans le cadre de sa spécialité.</t>
+  </si>
+  <si>
     <t>CompetenceMedecine</t>
   </si>
   <si>
+    <t xml:space="preserve"> Extrait du rapport de l'ONDPS sur la médecine générale (Tome 1 2006-2007): "La compétence de médecine était un titre délivré par l’ordre national des médecins en application du précédent règlement de qualification (Article 3 de l'arrêté du 4 septembre 1970), aux praticiens dits «ancien régime» ayant débuté leurs études médicales avant la réforme de 1982. Ce titre était accordé après avis d’une commission ordinale spécifique. Les compétences de médecine, dont la liste était fixée par arrêté, portaient soit sur des disciplines ne correspondant pas à des spécialités qualifiantes (médecine légale ou allergologie par exemple), soit sur des spécialités médicales, le praticien compétent ne pouvant l’exercer que dans le cadre de sa spécialité d’inscription à l’ordre. Les compétences de médecine ne peuvent plus être délivrées aux médecins issus du nouveau régime, c’est-à-dire ayant débuté leurs études à compter de l’année universitaire 1984-1985. Toutefois, pour ceux de l’ancien régime et à titre transitoire, le dépôt d’une demande de qualification était possible jusqu’au 31 décembre 2004 et ces praticiens peuvent s’en prévaloir jusqu’à la fin leur période d’activité professionnelle.Une compétence de médecine est un type de savoir-faire. La classe CompetenceMedecine est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>CompetenceMetier</t>
   </si>
   <si>
+    <t xml:space="preserve"> La compétence métier désigne un type de savoir-faire opérationnel, transversal ou spécifique, acquis et exercé à titre non exclusif dans le cadre d’une activité professionnelle reconnue. Elle reflète une expertise fonctionnelle ou technique mobilisée dans l’exercice quotidien du professionnel de santé.Contrairement aux spécialités ordinales ou compétences de médecine, la compétence métier n’est pas nécessairement encadrée par un diplôme ou une qualification ordinale, mais elle peut être attestée par l’expérience, des formations spécifiques, ou une reconnaissance institutionnelle (ex. : missions ANS, ARS, établissements de santé, etc.).Dans le cadre du modèle, la classe CompétenceMetier est représentée comme une spécialisation de la classe SavoirFaire, i-e un TypeDeSavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe. Elle se distingue des autres types de savoir-faire par son ancrage dans les pratiques professionnelles et organisationnelles, plutôt que dans une logique de qualification médicale ou réglementaire.</t>
+  </si>
+  <si>
     <t>CompetenceExclusive</t>
   </si>
   <si>
+    <t xml:space="preserve"> La compétence exclusive est une compétence exercée à titre exclusif. Un professionnel ne peut exercer à la fois une compétence exclusive et une spécialité.Dans le cadre du modèle, une compétence exclusive est un type de savoir-faire. La classe CompetenceExclusive est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>OrientationParticuliere</t>
   </si>
   <si>
+    <t xml:space="preserve"> Caractérise une orientation d'exercice: acupuncture ou homéopathie.Dans le cadre du modèle, une orientation particulière est un type de savoir-faire. La classe OrientationParticuliere est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>CapaciteSavoirfaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> La capacité, en tant que savoir-faire, représente la reconnaissance par l'ordre d'un diplôme de capacité. Elle complète les savoir-faire principaux, notamment les spécialités.Une capacité est un type de savoir-faire. La classe Capacite est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>QualificationPAC</t>
   </si>
   <si>
+    <t xml:space="preserve"> La qualification de praticien adjoint contractuel autorise à exercer en établissement sans être qualifié ni en médecine générale, ni en spécialité. Cela concerne des médecins à diplôme étranger dont la qualification a été reconnue avant l'instauration de l'autorisation d'exercice, et qui n'ont pas fait de démarche pour obtenir cette autorisation (environ 500 médecins concernés).Une qualification de praticien adjoint contractuel est un type de savoir-faire. La classe QualificationPAC est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>FonctionQualifiee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Expérience pratique exigée par le code de la santé publique (art R5124-16) pour exercer certaines fonctions dans l’industrie pharmaceutique et la distribution en gros. Ces dispositions s’appliquent uniquement à la profession de pharmacien.L’expérience pratique est en liaison avec les activités de l’établissement pharmaceutique telles que définies par l’ANSM ou l’ANSES.A ce jour, cinq expériences pratiques sont identifiées dont trois sont imbriquées. L’expérience pratique de "Fabricant" inclut celle d’"Exploitant" qui inclut celle de "Distribution".  Une fonction qualifiée est un type de savoir-faire. La classe FonctionQualifiee est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DESCNonQualifiant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un professionnel peut faire valoir, en complément de sa spécialité, un ou plusieurs savoir-faire de type DESC non qualifiant, en fonction du ou des DESC de groupe I, qu'il a obtenu(s).Un DESC non qualifiant est un type de savoir-faire. La classe DiplomeEtudesSpécialiseesNonQualifiant est représentée dans le modèle comme une spécialisation de la classe SavoirFaire et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DroitExerciceComplementaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Les docteurs en médecine initialement qualifiés comme médecins spécialistes peuvent obtenir un droit d'exercice dans l'une des spécialités définies par un des DESC de médecine du groupe I.</t>
+  </si>
+  <si>
     <t>CarteProfessionnel</t>
   </si>
   <si>
+    <t xml:space="preserve"> Données descriptives du moyen d’identification des personnes physiques via une carte de professionnel. La carte est rattachée à l’exercice d’une profession donnée et non au professionnel lui-même. Un professionnel exerçant simultanément deux professions a deux cartes.</t>
+  </si>
+  <si>
     <t>Certificat</t>
   </si>
   <si>
-    <t>EntiteJuridique</t>
-[...5 lines deleted...]
-    <t>ActiviteSoinAutorisee</t>
+    <t xml:space="preserve"> Données descriptives du moyen d’identification par certificat. Il s'agit des certificats utilisés par les professionnels et les structures.</t>
+  </si>
+  <si>
+    <t>PersonneMorale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une PM-EJ ou Personne Morale / Entité Juridique est une entité regroupant des personnes, physiques ou morales, dotée d’une existence juridique.Une Personne Morale est identifiée avec un numéro SIREN au sein de SIRENE.Les Personnes Morales sont enregistrées dans FINESS, dès lors que leurs activités relèvent du champ sanitaire, Médicosociale ou Sociale. Elles sont à ce titre identifiées par un numéro FINESS juridique et catégorisées par un statut juridique.Synonyme EntiteJuridique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Legal Entity</t>
+  </si>
+  <si>
+    <t>EntiteGeographiqueExercice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une EGE ou Entité Géographique d’Exercice correspond au lieu d’exercice dans lequel une famille d’activités sanitaire, médicosocial ou social sont exercées.Les établissements correspondant aux EGE sont identifiés avec un numéro SIRET au sein de SIRENE.Ces Entités Géographiques sont identifiées dans FINESS par un numéro FINESS Géographique. Plusieurs EGE peuvent partager le même numéro SIRET.Synonymes: Etablissement, structure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organizationavec Organization.partOf désignant l'entité juridique dont l'entité géographique dépend.</t>
+  </si>
+  <si>
+    <t>Care_Site</t>
+  </si>
+  <si>
+    <t>DocumentStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Document administratif utilisé par les gestionnaires pour  instruire des dossiers d'autorisation</t>
+  </si>
+  <si>
+    <t>EntiteGroupementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les membres d'un groupement  de structure  sont des  PM-EJ ou des EGE</t>
+  </si>
+  <si>
+    <t>EtablissementINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Etablissement (Unité locale) au sens INSEE : identifiée par le numéro SIRET.Un établissement est une unité d'exploitation ou de production localisée géographiquement, individualisée mais dépendant juridiquement d'une entreprise. C'est le lieu où est effectivement exercée l'activité (magasin, atelier).</t>
+  </si>
+  <si>
+    <t>EvenementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evenement de structure  traduisent le cycle de vie des structures FINESS (PM-EJ, EGE, Groupements). Lors des actes de gestion effectués par les gestionnaires ou les SI externe, des événements sont historisés pour matérialiser la création, la fermeture, les autorisations, ...</t>
+  </si>
+  <si>
+    <t>GroupeCooperationOrganique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le Groupement de Coopération Organique, ou GCO, se traduit par un groupement qui est lui-même une Personne Morale, avec une immatriculation FiNESS, qui fédère des membres de type Personnes Morales. Les GCO sont utilisés pour décrire des structures de type GCS, GCSMS, Holding par exemple</t>
+  </si>
+  <si>
+    <t>GroupementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dans le cadre de structures complexes, il existe la notion de groupements. Ils permettent de fédérer des Personnes Morales ou des Entités Géographiques d’Exercice. Les Groupements sont de 2 types : les “GCO” et les “GCC” Les groupements fédèrent des membres</t>
+  </si>
+  <si>
+    <t>RelationEGE_EGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Relations entre les Entités Géographiques d’Exercice (EGE) au sein d’une PM-SMSSE. La relation permet de décrire une hiérarchie entre plusieurs EGE afin de déléguer la gestion du budget, de la RH, ou des capacités.</t>
+  </si>
+  <si>
+    <t>UniteLegaleINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Entreprise au sens INSEE identifiée par un numéro SIREN. Une entreprise est une unité économique, juridiquement autonome, organisée pour produire des biens ou des services pour le marché.</t>
+  </si>
+  <si>
+    <t>GroupeCooperationConventionnelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le Groupement de Coopération Conventionnelle, ou GCC, se traduit par un groupement qui n'est pas une Personne Morale, sans immatriculation FiNESS, qui fédère des membres de type Personnes Morales ou Entités Géographiques. Les GCC sont utilisés pour décrire les structures de type Groupement Hospitalier Territoriaux et les Dispositifs Intégrés.</t>
+  </si>
+  <si>
+    <t>ActiviteAutoriseeExercee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L'activité Autorisée / Exercée est l'activité qui est autorisée pour une structure de type Personne Morale. Par ailleurs, cette activité est aussi exercée par une structure de type Entité Géographique d'Exercice. Les activités Autorisées / Exercées regroupent toutes les natures d'activité : AASA, AS (AMF), AMM, EML, ASRC,ASDR, AER, ASOCR, AMSRSynonyme : Appelée aussi Autorisation SMSSE</t>
+  </si>
+  <si>
+    <t>ActiviteEnseignementRegulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Typologie des Activités SMSSE Régulées ("AER"), définie sur la base d'un triplet Activité Régulée, Public, Mode de Fonctionnement, correspondant aux Activités d'Enseignement.Les activités d’enseignement aux professions sanitaires et sociales sont enregistrées dans FINESS et rattachées aux établissements de formation (EG). Le périmètre comprend les formations sanitaires et sociales préparant à un diplôme d’état délivré par l’administration sanitaire et sociale. Sont exclues les formations aux professions médicales préparées en université, hormis les formations et écoles de sages-femmes.Ces formations sont soumises à un arrêté d’agrément de la Région.Ancien synonyme :  Discipline d'Enseignement</t>
+  </si>
+  <si>
+    <t>ActiviteMedicoSocialeRegulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les activités AMSR sont les activités autorisées pour les ESSMS et les structures du champ médico-social.Ces activités sont détaillées sous forme d'un triplet :- discipline- mode de fonctionnement- public pris en chargePour chaque activité, peut en outre être notée une capacité autorisée (nombre de places d'hébergement par exemple).</t>
+  </si>
+  <si>
+    <t>ActiviteSanitaireDiverseRegulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Activité Autorisée correspondant à la nature ASDR. Ces activités sont une spécialisation de l'activité Autorisée / Exercée.Elle correspondent à toutes les activités sanitaires non gérées par le SI Autorisation</t>
+  </si>
+  <si>
+    <t>ActiviteSOCialeRegulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les activités ASOCR sont les activités autorisées pour les ESSMS et les structures du champ social.Ces activités sont détaillées sous forme d'un triplet :- discipline- mode de fonctionnement- public pris en chargePour chaque activité, peut en outre être notée une capacité autorisée (nombre de places d'hébergement par exemple)</t>
+  </si>
+  <si>
+    <t>ActiviteSoinAutoriseeAMF</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les Activités de Soin autorisées sont celles qui relèvent, dans le champ sanitaire, des articles L6122-1 et suivants du Code de la Santé Publique.Ces activités sont soumises à autorisation du DG ARS.Les activités codées sous forme AMF sont décrites par un triplet :- activité- modalité (type de soins)- forme (type d'organisation de prise en charge)Une activité AMF est rattachée à une PM-EJ (titulaire de l'autorisation) et à l'EGE de cette PM-EJ où l'autorisation est mise en oeuvre ("implantée").Les données FINESS concernant les activités AMF sont issues en totalité du SI Autorisations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HealthcareService</t>
+  </si>
+  <si>
+    <t>ActiviteSoinAutoriseeAMM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les Activités de Soin autorisées sont celles qui relèvent, dans le champ sanitaire, des articles L6122-1 et suivants du Code de la Santé Publique.Ces activités sont soumises à autorisation du DG ARS.Les activités codées sous forme AMM sont décrites par un quintuplet :- activité- modalité (type de soins)- mention- pratique thérapeutique spécifique- déclarationUne activité AMM est rattachée à une PM-EJ (titulaire de l'autorisation) et à l'EGE de cette PM-EJ où l'autorisation est mise en oeuvre ("implantée").Les données FINESS concernant les activités AMM sont issues en totalité du SI Autorisations.</t>
+  </si>
+  <si>
+    <t>ActiviteSoumiseReconnaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les Activités Soumises à Reconnaissance sont celles, dans le champ sanitaire, qui ne relèvent pas du régime de l'autorisation mais sont soumise à une régulation contractuelle de l'ARS via un CPOM.Les activités soumises à reconnaissance sont décrites par un triplet :- activité- modalité (type de soins)- forme (type d'organisation de prise en charge)Une activité soumise à reconnaissance est rattachée à une PM-EJ (titulaire de l'autorisation) et à l'EGE de cette PM-EJ où l'autorisation est mise en oeuvre ("implantée").Les données FINESS concernant les activités soumises à reconnaissance sont issues en totalité du SI Autorisations.</t>
   </si>
   <si>
     <t>AutreActiviteSoumiseAutorisation</t>
   </si>
   <si>
-    <t>ActiviteSoumiseReconnaissance</t>
-[...5 lines deleted...]
-    <t>ActiviteEnseignement</t>
+    <t xml:space="preserve"> Les Autres Activités de soin Soumises à Autorisation ou AASA relèvent d'une autorisation du DG ARS mais hors du régime de l'autorisation des articles L6122-1 et suivants CSP.Les activités de ce champ sont listées dans l'instruction n° DGOS/SR6/R3/R4/DREES/DMSI/2014/364 du 24décembre 2014.Cela recouvre la chirurgie esthétique, le prélèvement d'organes, de tissus ou de cellules, les dépôts de sang, les lieux de recherche sur la personne humaine et les lactariums.Les AASA sont décrites par un triplet :- activité- modalité (type de soins)- forme (type d'organisation de prise en charge)Une AASA est rattachée à une PM-EJ (titulaire de l'autorisation) et à l'EGE de cette PM-EJ où l'autorisation est mise en oeuvre ("implantée").Les données FINESS concernant les AASA sont issues en totalité du SI Autorisations.</t>
   </si>
   <si>
     <t>EquipementMaterielLourd</t>
   </si>
   <si>
-    <t>CapaciteActiviteExercee</t>
+    <t xml:space="preserve"> Les Equipements Matériels Lourds (EML) sont des équipements déployés en établissement pour le diagnostic ou la thérapeutique.Il s'agit d'équipements onéreux, essentiellement de type scanner ou IRM.La liste des types d'équipements concernés figure à l'article R6122-2 du CSP.La mise en œuvre d'un EML est soumise à l'autorisation du DG ARS.Les données FINESS concernant les EML sont issues en totalité du SI Autorisations</t>
+  </si>
+  <si>
+    <t>CapaciteActiviteAutoriseeExercee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> En complément de l'utilisation d'une unité de mesure, la capacité permet d'identifier un nombre de logements ou de places définis pour une autorisation</t>
   </si>
   <si>
     <t>ActiviteOperationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une activité opérationnelle est un ensemble cohérent d’actions et de pratiques mises en oeuvre pour participer au rétablissement ou à l’entretien de la Santé d’une personne. L’activité peut être d’ordre médical ou sanitaire, à visée sociale, ou encore de l’ordre de l’accompagnement dans le quotidien. Les activités opérationnelles peuvent être regroupées au sein de familles d’activités.Cet ensemble opérationnel est plus détaillé qu'une activité soumise à autorisation préalable de l'ARS.Dans le secteur médico-social, chaque activité est rattachée à une famille d'activités (prestation niveau 4 de Serafin).Les activités décrites sont réalisées avec les ressources propres de la structure ou mises à disposition dans le cadre d’une convention à la condition qu'elles interviennent sur site.</t>
+  </si>
+  <si>
     <t>OffreOperationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'offre opérationnelle correspond aux prestations que peut réaliser une structure et qui permettent de répondre au besoin de santé d'une personne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RORHealthcareService</t>
+  </si>
+  <si>
     <t>LimiteCaracteristiqueEquipement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Précise les limites que peut supporter l'équipement le plus tolérant parmi les équipements spécifiques de même type dans cette organisation.Par exemple, si une organisation possède 3 tables de bloc opératoire pouvant accueillir des patients d'un poids maximum de 180kg, 190kg et 200Kg, seule la valeur limite de 200Kg sera identifiée dans cette classe.</t>
+  </si>
+  <si>
     <t>LieuRealisationOffre</t>
   </si>
   <si>
+    <t xml:space="preserve"> Espace disposant d'un ensemble de ressources pour réaliser une offre. Lorsque les ressources qui contribuent à l'offre sont mobiles, le lieu de réalisation de l'offre correspond au lieu administratif où est organisée la prise en charge.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RORLocation</t>
+  </si>
+  <si>
     <t>EquipementSpecifique</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un équipement spécifique est une ressource matérielle discriminante pour la réalisation d'une prestation et sert à faciliter l’orientation du patient. Un équipement spécifique est une ressource propre de la structure ou mise à disposition dans le cadre d'une convention à la condition qu’elle soit utilisée sur site.Les équipements décrits dans cette classe concernent des actes spécifiques ou non. Seules les ressources discriminantes sont retenues, c’est-à-dire que les seuls équipements décrits concernent les équipements qui ne sont pas implicites pour un acte donné.</t>
+  </si>
+  <si>
     <t>CapacitePriseCharge</t>
   </si>
   <si>
+    <t xml:space="preserve"> La capacite de prise en charge indique à quelle affectation sont destinés les lits qui seront rattachés à cette classe.Elle permet d’éviter de la duplication de l'offre ou du lieu de prise en charge lorsque des lits doivent être réservés dans le cadre d’une gestion de crise.</t>
+  </si>
+  <si>
     <t>PoleActivite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Loi HPST, art.13: "Pour les établissements publics de santé, le directeur définit l'organisation de l'établissement en pôles d'activité conformément au projet médical d'établissement, après avis [...]. Le directeur général de l'agence régionale de santé peut autoriser un établissement à ne pas créer de pôles d'activité quand l'effectif médical de l'établissement le justifie.Les pôles d'activité peuvent comporter des structures internes de prise en charge du malade par les équipes médicales, soignantes ou médico-techniques ainsi que les structures médico-techniques qui leur sont associées".Extrait de "La loi HPST à l'hôpital, les clés pour comprendre - Ministère de la Santé- ANAP": "Les pôles d’activité clinique et médico-technique peuvent comporter des "structures internes" de prise en charge du malade par les équipes médicales, soignantes ou médico-techniques".Les pôles peuvent être multi-sites, c'est à dire qu'un même pôle peut comporter des structures internes situées dans différentes entités géographiques d'une même entité juridique.</t>
+  </si>
+  <si>
     <t>StructureInterne</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une structure interne peut être composée d'une ou plusieurs unités médicales fonctionnelles.L’appellation des structures internes des pôles est aussi laissée à la libre appréciation des établissements : il peut s’agir de services, d’unités, de centres, d’instituts, de départements, ou de toute autre appellation. Lorsque les services demeurent, les chefs de service sont placés sous l’autorité fonctionnelle du chef de pôle (cf. "La loi HPST à l'hôpital, les clés pour comprendre" - Ministère de la Santé - ANAP).Synonyme : Service, unité, centre, institut, département, etc.</t>
+  </si>
+  <si>
     <t>UniteFonctionnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'unité fonctionnelle (UF) désigne la plus petite unité compatible avec les contraintes de gestion qui présente une activité médicale homogène.</t>
+  </si>
+  <si>
     <t>OrganisationInterne</t>
   </si>
   <si>
+    <t xml:space="preserve"> La classe Organisation Interne est une classe abstraite qui contient les attributs inhérents et communs aux classes décrivant l'organisation opérationnelle interne d'une EG permettant de délivrer la prestation.Une organisation interne peut être composée d’autres organisations internes. Par exemple, les unités fonctionnelles peuvent être regroupées au sein de services qui peuvent être regroupés en pôles.La description de cette organisation interne de l'EG n'est pas obligatoire. Lorsqu'elle est décrite cette organisation porte les ressources opérationnelles.</t>
+  </si>
+  <si>
     <t>AutorisationExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'accès aux professions de santé est soumis à des conditions concernant les diplômes obtenus : généralement est requis un diplôme français (DE de médecine, etc. ou européen (dans les professions pour lesquelles il existe des accords de reconnaissance mutuelle des diplômes).Pour les personnes ne remplissant pas ces conditions (diplômes hors UE, par exemple), les diplômes obtenus doivent être complétés d'une autorisation afin de permettre l'entrée dans la profession.Il peut s'agir:** d'une autorisation délivrée par le Ministère de la Santé,** d'une autorisation délivrée par l'Ordre au vu de la jurisprudence (Hochsmann, etc.).</t>
+  </si>
+  <si>
+    <t>LicenceExploitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Informations descriptives de la licence d’exploitation d’une officine.</t>
+  </si>
+  <si>
+    <t>Engagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Les engagements regroupent l’ensemble des documents permettant de délivrer des autorisations liées à des structures (“PM EJ", “EGE” ou Groupements) ou à des activités. Les engagements sont de 3 types :  les arrêtés,  les labels, les conventions. Un engagement matérialise le cadre légal de mise en place d'une structure, d'un groupement ou d'exercice / exploitation d'une activité Sanitaire, médico-sociale, sociale ou d'enseignement (SMSSE) par une structure référencée dans FINESS. Ce cadre est conclu entre une structure et une Autorité de Régulation.Sur la base des engagements, les Autorités d’Enregistrement alimentent FINESS.</t>
+  </si>
+  <si>
     <t>Convention</t>
   </si>
   <si>
-    <t>LicenceExploitation</t>
+    <t xml:space="preserve"> Accord conclu entre deux ou plusieurs parties en vue de produire certains effets juridiques : créer des obligations, modifier ou mettre un terme à des obligations préexistantes.</t>
+  </si>
+  <si>
+    <t>Arrete</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un arrêté est un acte administratif unilatéral (par opposition au contrat), émanant d’une autorité administrative : il définit le cadre d'exercice et de fonctionnement des structures de Santé, Médico-Sociale, Sociale et d'Enseignement.L'Arrêté est une spécialisation de l'Engagement.</t>
+  </si>
+  <si>
+    <t>Label</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le label est une marque spéciale pour identifier et pour garantir le niveau de service et de qualité des structures qui en bénéficientLa labellisation est volontaire : c’est l'établissement de santé qui fait le choix de candidater, ou non, au label Le Label est une spécialisation de l'Engagement</t>
   </si>
   <si>
     <t>PersonnePriseCharge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Personne physique bénéficiaire de soins, d'examens, d'actes de prévention ou de services. Selon le contexte, la personne prise en charge peut être un patient ou un usager.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
     <t>INS</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'INS a pour signification « Identité Nationale de Santé »Préambule : Les informations constituant l'INS sont délibérément disjointes des informations de la personne physique qui sont utilisées dans des contextes différents de celui de l'INS.Les informations de l'INS permettent de  : ** sécuriser le référencement des données de santé;** favoriser l'échange et le partage;** améliorer la qualité et la sécurité de la prise en charge.Seuls les acteurs de la santé et du médico-social concourant à la prise en charge de l’usager, au suivi médico-social de la personne, ou menant des actions de prévention sont tenus d’utiliser l’INS.  L'INS référence les données de santé et se compose des éléments suivants: ** un matricule INS : le numéro d’inscription au répertoire national d’identification des personnes physiques (NIR) ou le numéro identifiant d’attente (NIA) pour les personnes en instance d’attribution d’un NIR (Art. R. 1111-8-1.-I du CSP); ** des traits d'identité de l'état civil : nom de naissance, prénom (liste des prénoms de naissance), date de naissance, sexe et lieu de naissance; ** des traits complémentaires provenant du Référentiel National d'Identitovigilance (RNIV) : premier prénom de l'acte de naissance, prénom utilisé et nom utilisé. Toute personne née sur le sol français et/ou bénéficiaire de l'assurance maladie dispose de son INS, unique et propre à chaque usage.</t>
+  </si>
+  <si>
     <t>VieQuotidienne</t>
   </si>
   <si>
+    <t xml:space="preserve"> /!\ Classe en cours de constructionInformations relatives à la vie quotidienne de la personne prise en charge.</t>
+  </si>
+  <si>
     <t>VieProfessionnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> /!\ Classe en cours de constructionInformations relatives à la vie professionnelle de la personne prise en charge.</t>
+  </si>
+  <si>
     <t>Emploi</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'emploi définit l'exercice d'une profession dans le cadre d'une activité rémunérée. Il est alors régi par un contrat signé entre un employeur et un employé.</t>
+  </si>
+  <si>
     <t>ArretTravail</t>
   </si>
   <si>
+    <t xml:space="preserve"> Selon le code du travail, l'arrêt de travail est une période de suspension du contrat de travail en raison d’une maladie ou d’un accident du travail d’origine professionnelle ou non professionnelle. L’arrêt de travail est justifié par une prescription médicale.</t>
+  </si>
+  <si>
     <t>VieScolaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> /!\ Classe en cours de constructionInformations relatives à la vie scolaire de la personne prise en charge.</t>
+  </si>
+  <si>
     <t>Observation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une mesure ou une déclaration constitue une observation effectuée sur une personne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation</t>
+  </si>
+  <si>
+    <t>Measurement</t>
+  </si>
+  <si>
     <t>ResultatObservation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Résultat de la mesure ou de l’observation effectuée sur un personne.</t>
+  </si>
+  <si>
     <t>PlageReference</t>
   </si>
   <si>
+    <t xml:space="preserve"> La plage de référence, constituée d’une borne inférieure et d’une borne supérieure, fournit un guide pour interpréter une valeur en la comparant à ces bornes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange</t>
+  </si>
+  <si>
     <t>Parent</t>
   </si>
   <si>
+    <t xml:space="preserve"> Personne liée par un lien de filiation à un enfant</t>
+  </si>
+  <si>
     <t>AidantDemarche</t>
   </si>
   <si>
+    <t xml:space="preserve"> Personne physique ou morale aidant l'individu dans ses démarches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RelatedPerson</t>
+  </si>
+  <si>
     <t>MesureProtection</t>
   </si>
   <si>
+    <t xml:space="preserve"> La maladie, le handicap, l'accident peuvent altérer les facultés d'une personne et la rendre incapable de défendre ses intérêts. Le juge peut alors décider d'une mesure de protection juridique par laquelle une autre personne l'aide à protéger ses intérêts. La protection doit être la moins contraignante possible, et en priorité être exercée par la famille. Elle distingue aussi les cas où la personne conserve encore ses facultés, mais est en grande difficulté sociale. (service-public.fr)</t>
+  </si>
+  <si>
     <t>Demande</t>
   </si>
   <si>
+    <t xml:space="preserve"> Besoin(s) et/ou souhait(s) exprimés de manière officielle.Le contenu de la demande peut être un document : une lettre, un formulaire, etc. La demande peut également être accompagnée si besoin de pièces jointes.</t>
+  </si>
+  <si>
     <t>Decision</t>
   </si>
   <si>
+    <t xml:space="preserve"> Acte par lequel une autorité prend parti après examen d'une demande.</t>
+  </si>
+  <si>
     <t>DossierPersonnePriseCharge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un dossier regroupe l'ensemble des informations et des documents liés à une personne.</t>
+  </si>
+  <si>
+    <t>DocumentDossierPersonnePriseCharge</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Écrit servant de preuve ou de renseignement.Le document peut désigner une pièce jointe ou administrative./!\ Partie en cours de construction en Mai 26 ( à revoir avec la partir "DOSSIER")  :  la classe Document est devenue une classe commune,  l'ancienne  classe "Document" de la partie 'Dossier" est devenue  "DocumentPersonnePrisEnCharge"</t>
+  </si>
+  <si>
+    <t>NoteLiaison</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les notes de liaison permet d’assurer un suivi « terrain » de la personne prise en charge et de garder en temps réel, une vue précise de la situation de cette personne prise en charge.Les notes peuvent concerner, par exemple, des symptômes observés, des résultats d’analyses, des avis et observations, etc.Les notes sont créées automatiquement ou manuellement, par des professionnels, des dispositifs médicaux, des logiciels métier, une personne tierce en contact direct ou indirect avec la personne prise en charge, ou bien par la personne prise en charge elle-même. Note : les logiciels métier et systèmes ne sont pas représentés dans le MOS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un agenda appartient à une ou plusieurs ressources, regroupe un ensemble de créneaux, des plages de disponibilité et des rendez-vous sur une période définie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Schedule</t>
+  </si>
+  <si>
+    <t>Creneau</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un créneau d’un agenda est un intervalle de temps, disponible ou occupé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot</t>
+  </si>
+  <si>
+    <t>RendezVous</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rencontre prévue entre au moins deux personnes à une heure et dans un lieu déterminé. Par exemple, une entrevue entre un patient et un professionnel qui peut nécessiter la réservation d’une salle de consultation à une heure définie. Un rendez-vous peut occuper un ou plusieurs créneaux.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment</t>
+  </si>
+  <si>
+    <t>PlageDisponibilite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Horaires de disponibilité pour la prise de rendez - vous de l'agenda. Par exception, cet objet permet de renseigner les périodes sur lesquelles l'agenda est indisponible à la prise de rendez - vous.</t>
+  </si>
+  <si>
+    <t>DispositifMedical</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’article 2 partie 1 du Règlement (UE) 2017/745 du 5 avril 2017 définit un dispositif médical (DM) comme tout instrument, appareil, équipement, logiciel, implant, réactif, matière ou autre article, destiné par le fabricant à être utilisé, seul ou en association, chez l'homme pour l'une ou plusieurs des fins médicales précises suivantes:** diagnostic, prévention, contrôle, prédiction, pronostic, traitement ou atténuation d'une maladie,** diagnostic, contrôle, traitement, atténuation d'une blessure ou d'un handicap ou compensation de ceux-ci,** investigation, remplacement ou modification d'une structure ou fonction anatomique ou d'un processus ou état physiologique ou pathologique,** communication d'informations au moyen d'un examen in vitro d'échantillons provenant du corps humain, y compris les dons d'organes, de sang et de tissus,et dont l'action principale voulue dans ou sur le corps humain n'est pas obtenue par des moyens pharmacologiques ou immunologiques ni par métabolisme, mais dont la fonction peut être assistée par de tels moyens. Les produits ci-après sont également réputés être des dispositifs médicaux :** les dispositifs destinés à la maîtrise de la conception ou à l'assistance à celle-ci,** les produits spécifiquement destinés au nettoyage, à la désinfection ou à la stérilisation des dispositifs visés à l'article 1er, paragraphe 4, et de ceux visés au premier alinéa du présent point.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device et DeviceDefinition</t>
+  </si>
+  <si>
+    <t>Device_exposure</t>
+  </si>
+  <si>
+    <t>SupportIUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le support IUD (transcription AIDC et marquage en clair de l'IUD) est apposé sur l'étiquette ou sur le dispositif proprement dit et sur tous les niveaux de conditionnement supérieurs du dispositif. Les conteneurs de transport ne font pas partie des niveaux de conditionnement supérieurs.L’article 27 partie 3 du Règlement (UE) 2017/745 du 5 avril 2017 définit le système d'identification unique des dispositifs (IUD). Ce système permet l'identification et facilite la traçabilité des dispositifs autres que les dispositifs sur mesure et les dispositifs faisant l'objet d'une investigation.La production d'un IUD comprenant:** un identifiant «dispositif» IUD (IUD-ID), propre à un fabricant et à un dispositif ;** un identifiant «production» IUD (IUD-IP), qui identifie l'unité de production du dispositif et, le cas échéant, les dispositifs conditionnés.</t>
+  </si>
+  <si>
+    <t>Adresse</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse géopostale. Un emplacement auquel une personne ou une organisation peut être trouvée ou être atteinte, d'après la norme NF Z 10-011.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address avec Address.type = "both"</t>
+  </si>
+  <si>
+    <t>Location</t>
+  </si>
+  <si>
+    <t>Autorite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Selon le cas d'usage, une autorité peut avoir un rôle d'autorité de régulation ou  un rôle d'autorité d'enregistrement.Les Autorités de Régulation  ou AR produisent les engagements. Les engagements sont ensuite utilisés par les Autorités d’Enregistrement pour décrire les structures et saisir les autorisations.L’autorité de régulation est l’entité qui autorise un type de structure à déployer ses activités. Les autorités de régulation,, correspondent aux Ordres, ARS, Conseils Départementaux, Préfets, ECPI, Régions.Les autorités d’enregistrement, ou AE, étudient les documents administratifs, les structures et contrôlent les données avant de procéder à l’enregistrementLes autorités d’enregistrement correspondent aux ARS, DREETS et DRIL.</t>
+  </si>
+  <si>
+    <t>BoiteLettreMSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Informations descriptives des boîtes aux lettres du service de messagerie sécurisée de santé (MSSanté) rattachées aux professionnels et aux structures.Synonyme: BAL MSS</t>
+  </si>
+  <si>
+    <t>CapaciteAccueil</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La capacité d'accueil indique les capacités d’hébergement (en lits ou en places) et donc le nombre de personnes pouvant être accueillies en même temps.</t>
+  </si>
+  <si>
+    <t>CapaciteHabitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La capacité d'habitation décrit des types d'habitation et le nombre d'habitations associées à ces types.</t>
+  </si>
+  <si>
+    <t>ConceptCode</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un concept codé est la valeur d'un attribut qui est représentée soit par un ou plusieurs codes issus chacun d'une nomenclature différente, soit par un texte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CodeableConcept</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CD</t>
+  </si>
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Personne ou service qui agit comme point de contact auprès d'une autre personne ou d'un autre service.Exemple: Point de contact avec une personne ou une organisation (un guichet d'accueil, une source d'information, etc.).</t>
+  </si>
+  <si>
+    <t>CoordonneeGeographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ensemble des coordonnées géographiques d'un point spécifique telles que la longitude, la latitude et l'altitude, exprimées suivant un système géodésique choisi. Il convient de distinguer les coordonnées géographiques des coordonnées projetées suivant différents systèmes de projection.Note complémentaire sur l'usage de la classe :1) Usage d'un autre méridien que Greenwich : Le méridien origine peut être celui de Greenwich (méridien international), ou encore celui propre à la géodésie d'un pays (historiquement méridien de Paris pour la France). Mais chaque méridien origine est défini numériquement par sa longitude par rapport au méridien international.2) Les normes OGC n'imposent pas de choix sur les systèmes : Situation sur le terrain: Systèmes les plus couramment utilisés en France métropolitaine et dans les départements d'Outre-mer:• France métropolitaine : 21 systèmes• Guadeloupe : 6 systèmes• Martinique : 4 systèmes• Guyane : 5 systèmes• Réunion : 4 systèmes3) Systèmes géographiques, planimétriques et altimétriques : Voir décret simple 2006-272 du 03 mars 2006 modifiant le décret n° 2000-1276 du 26 décembre 2000.</t>
+  </si>
+  <si>
+    <t>Diplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un diplôme sanctionne un niveau de connaissances. L’Etat intervient, dans certains cas, sur le programme et la pédagogie de certains cursus diplômants, par exemple les diplômes d'Etat.La classe "Diplome" est une classe générale contenant les propriétés communes aux différents types de diplômes.Chaque diplôme est décrit dans le modèle comme une spécialisation de la classe Diplome et à ce titre, hérite des attributs de cette classe. Synonymes RPPS : Diplôme obtenu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner.qualification</t>
+  </si>
+  <si>
+    <t>DivisionTerritoriale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une division territoriale est un territoire.Le territoire peut correspondre à une commune, un département, une région, un territoire, un pays, un canton ou un arrondissement au sens du référentiel administratif que représente le Code Officiel Géographique pour la France (INSEE). Pour les autres pays, cela peut être un état, un land, un comté, une province, etc. suivant leur découpage territorial.Autres zonages:Le territoire peut correspondre à un territoire de santé, un bassin de santé, une unité urbaine, un regroupement de communes, etc.Afin de distinguer les divisions territoriales, il est recommandé de toujours indiquer le type d'une division territoriale.</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
-    <t>NoteLiaison</t>
-[...44 lines deleted...]
-    <t>DivisionTerritoriale</t>
+    <t xml:space="preserve"> Écrit servant de preuve ou de renseignement.Le document peut désigner une pièce jointe ou administrative.</t>
   </si>
   <si>
     <t>Evenement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un fait marquant relatif à un objet, une personne, un processus, etc.</t>
+  </si>
+  <si>
     <t>Groupement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ensemble de personnes et d’entités ayant un ou des objectifs communs. Les propriétés du groupement sont distinctes de celles des membres qui le composent. Le groupement peut exister sur une période limitée et ses membres peuvent varier pour atteindre les objectifs fixés.Les groupements fédèrent des membres</t>
+  </si>
+  <si>
     <t>Horaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> La classe Horaire permet de définir les différentes plages d'un agenda d'une entité (jours et heures d'ouverture, période de fermeture, etc.).Synonymes (agendas partagés) : plages de disponibilités et d'indisponibilités</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FrScheduleAvailabilityTime</t>
+  </si>
+  <si>
     <t>LangueParlee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Langue parlée par une personne ou dans un service.</t>
+  </si>
+  <si>
     <t>Lieu</t>
   </si>
   <si>
+    <t xml:space="preserve"> Informations relatives à une portion déterminée de l'espace, fixe ou mobile du point de vue de son affectation ou de ce qui s'y passe.Cas particulier de l'entité géographique : plusieurs lieux peuvent être associés à une même EG, ils peuvent décrire, à la fois, son addresse et des lieux spécifiques à l'EG.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location</t>
+  </si>
+  <si>
     <t>Membre</t>
   </si>
   <si>
+    <t xml:space="preserve"> Personne ou entité faisant partie d'un groupement.</t>
+  </si>
+  <si>
+    <t>MesureCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les mesures d’une capacité d’accueil ou d'une capacité d'activité Autorisee exercee   précisent une série d’enregistrements indiquant la quantité de lits (ou de places ou de logements autorisés) dans un statut particulier (disponible,…) et dans une temporalité donnée. Le cumul des mesures de capacité donne une vision complète de la capacité d’accueil.</t>
+  </si>
+  <si>
     <t>Metadonnee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette classe contient les attributs inhérents et communs à toutes les classes du MOS.</t>
+  </si>
+  <si>
     <t>Patientele</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une patientèle est un ensemble de patients présentant des caractéristiques permettant d'orienter leur prise en charge par une structure de santé.</t>
+  </si>
+  <si>
     <t>PersonnePhysique</t>
   </si>
   <si>
+    <t xml:space="preserve"> Préambule:Les informations de la personne physique telles que le nom de naissance, le prénom, etc. sont utilisées dans d'autres contextes que celui de l'INS. Elles sont donc délibérément disjointes des informations constituant l'identité INS.Une personne physique est un individu titulaire de droits et d'obligations caractérisé par une identité civile.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person</t>
+  </si>
+  <si>
     <t>Tarif</t>
   </si>
   <si>
+    <t xml:space="preserve"> Prix des produits ou des services.</t>
+  </si>
+  <si>
     <t>Telecommunication</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse de télécommunication à laquelle une personne ou une organisation peut être contactée  (téléphone, fax, e-mail, URL, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ContactPoint</t>
+  </si>
+  <si>
     <t>Zone</t>
   </si>
   <si>
-    <t>MesureCapacite</t>
+    <t xml:space="preserve"> Portion d'un espace quelconque.</t>
+  </si>
+  <si>
+    <t>MesureCapaciteInstallee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mesure de capacités installées constatée lors de la visite de conformité</t>
+  </si>
+  <si>
+    <t>MesureCapaciteDisponible</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caractéristiques particulières d’une mesure de capacité d’accueil disponible.</t>
+  </si>
+  <si>
+    <t>MesureCapaciteFermee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caractéristiques particulières d’une mesure de capacité d’accueil fermée.</t>
+  </si>
+  <si>
+    <t>MesureCapaciteSupplementaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caractéristiques particulières d’une mesure de capacité d’accueil supplémentaire.</t>
+  </si>
+  <si>
+    <t>MesureCapaciteAutorisee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mesure d'une capacité d'activité autorisée exercéeLes capacités autorisées sont définies dans l'engagement par l'Autorité de Régulation</t>
   </si>
   <si>
     <t>DiplomeEtat</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un diplôme d'État, abrégé DE, est un diplôme français qui est souvent requis pour l'exercice de professions règlementées, notamment dans le champ de la santé.L'Etat intervient dans la définition du programme et la pédagogie du cursus diplômant.Cette classe comprend également des diplômes anciens existant avant la création du diplôme d'Etat de la profession et qui étaient requis, à cette époque, pour l'exercice de la profession.Par exemple, le diplôme d'Etat de docteur en chirurgie dentaire est requis depuis 1972 pour exercer la profession de chirurgien-dentiste. Avant 1972, le diplôme d'Etat de chirurgien-dentiste était requis. Ces deux diplômes sont donc présents dans la nomenclature des diplômes d'Etat français.Dans le cadre du modèle, un Diplôme d'Etat est considéré comme un type de diplôme. La classe DiplomeEtat est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DiplomeEtudeSpecialisee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le diplôme d'études spécialisées (DES) est délivré aux médecins, pharmaciens ou dentistes ayant effectué une formation de 3e cycle de 3 à 5 ans en fonction des spécialités et soutenu un mémoire. Cette formation correspond à l'internat. Avec les réformes successives adoptées depuis la fin des années 1990 (dont la création de l'internat et du DES de médecine générale), tous les nouveaux docteurs en médecine sont titulaires d'un DES, accompagnant leur diplôme d'État de docteur en médecine (commun à tous les médecins) et précisant leur spécialité.Le DES peut être complété par un diplôme d'études spécialisées complémentaires (DESC). Les DESC se décomposent en deux groupes: ** DESC non qualifiants (groupe 1) d’une durée de 2 ans : 1 an pendant l’internat et 1 an après la fin de l’internat (clinicat);** DESC qualifiants (groupe 2) ou DESCQ d’une durée de 3 ans : 2 ans pendant l’internat et 1 an après la fin de l’internat (clinicat).Dans le cadre du modèle, un DES est un type de diplôme. La classe DiplomeEtudesSpecialisees est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>FormationSpecialiseeTransversale</t>
   </si>
   <si>
+    <t xml:space="preserve"> La formation spécialisée transversale est une formation venant compléter le cursus de l’interne à partir de la phase d’approfondissement, et lui permet d’acquérir les compétences pour exercer la surspécialité correspondante dans le cadre de sa spécialité.Dans le cadre du modèle, une formation spécialisée transversale est considérée comme un type de diplôme. La classe FormationSpecialiseeTransversale est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DESC1</t>
   </si>
   <si>
+    <t xml:space="preserve"> Les DESC de groupe I ou non qualifiants (2 ans d'études) offrent une compétence supplémentaire ou un champ d'exercice plus large que celui ouvert par le DES, mais ne changent pas la qualification officielle de leurs titulaires auprès de l'Ordre des Médecins. Ils peuvent aussi apporter à des spécialistes des connaissances générales intéressant plusieurs spécialités (allergologie, cancérologie, etc.). Certains de ces DESC sont redondants avec des capacités de médecine, obtenues par la formation continue des médecins déjà diplômés, par exemple la capacité de médecine d'urgence. Il est cependant probable que les capacités disparaissent au profit des DESC équivalents dans un avenir proche.Dans le cadre du modèle, un DESC de groupe I est un type de diplôme. La classe DESC1 est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DESC2</t>
   </si>
   <si>
+    <t xml:space="preserve"> Les DESC de groupe II ou qualifiants (3 ans d'études) représentent des spécialités par eux-mêmes. Dans le cadre du modèle, un DESC de groupe II est un type de diplôme. La classe DESC2 est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DiplomeEEE</t>
   </si>
   <si>
+    <t xml:space="preserve"> Diplôme d'un pays de l'espace économique européen (EEE), requis pour l'accès à la profession en France, pour un professionnel s'inscrivant à l'ordre à compter de la date d'entrée du pays dans l'EEE (Directive européenne 2005-36 modifiée). L'annexe 5 de cette directive donne la liste des reconnaissances mutuelles de diplômes au sein de l'EEE.Dans le cadre du modèle, un diplôme EEE est un type de diplôme. La classe DiplomeEEE est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DiplomeEES</t>
   </si>
   <si>
+    <t xml:space="preserve"> Diplôme européen d'études spécialisées, d'un pays de l'espace économique européen (EEE), ouvrant l'accès à une spécialité, pour un professionnel s'inscrivant à l'ordre à compter de la date d'entrée du pays dans l'EEE (Directive européenne 2005-36 modifiée). L'annexe 5 de cette directive donne la liste des reconnaissances mutuelles de diplômes de spécialité au sein de l'EEE.Dans le cadre du modèle, un diplôme EES est un type de diplôme. La classe DiplomeEES est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DiplomeUniversitaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> En France, un diplôme universitaire (DU) ou interuniversitaire (DIU) est un diplôme délivré par une université française, un grand établissement ou autre établissement public à caractère scientifique, culturel et professionnel, ou plusieurs établissements conjointement, contrairement aux diplômes nationaux qui sont délivrés au nom du ministère. Chaque ordre maintient une liste des DU reconnus.Dans le cadre du modèle, un diplôme universitaire est un type de diplôme. La classe DiplomeUniversitaire est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>CertificatEtudeSpeciale</t>
   </si>
   <si>
+    <t xml:space="preserve"> Les Certificat d'études spéciales (CES) ont précédé les DES et ils ne sont plus délivrés depuis 1991.Dans le cadre du modèle, un certificat d'études spéciales est un type de diplôme. La classe CertificatEtudesSpeciales est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>Attestation</t>
   </si>
   <si>
+    <t xml:space="preserve"> L’attestation est attribuée au terme d'une formation universitaire. Pour les professions médicales et de la pharmacie, les attestations ont été remplacées par les diplômes universitaires (DU).Dans le cadre du modèle, une attestation est un type de diplôme. La classe Attestation est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe</t>
+  </si>
+  <si>
     <t>CapaciteDiplome</t>
   </si>
   <si>
+    <t xml:space="preserve"> En France, la capacité de médecine est un diplôme (2 ans d'études) réservé aux docteurs en médecine (généralistes ou spécialistes), leur conférant certaines compétences supplémentaires dans leur exercice ou un champ d'exercice plus large (réf. décret du 29 avril 1988). Les capacités ne confèrent pas la qualification aux spécialistes auprès de l'Ordre des médecins, mais celui-ci les reconnait comme des titres auxquels peuvent prétendre les médecins (par exemple sur leur plaque) pour justifier de compétences supplémentaires auprès de leurs patients.Une capacité est un type de diplôme. La classe CapaciteDiplome est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>DiplomeDivers</t>
   </si>
   <si>
+    <t xml:space="preserve"> Cette classe regroupe les diplômes qui ne peuvent être classés dans un type de diplôme explicite (CES, DESC1, DESC2, etc.).La classe DiplomeDivers est représentée dans le modèle comme une spécialisation de la classe Diplome et à ce titre, elle hérite des attributs et des associations de cette classe.</t>
+  </si>
+  <si>
     <t>AutreDiplomeObtenu</t>
   </si>
   <si>
+    <t xml:space="preserve"> Diplôme autre qu'un diplôme d'Etat, une qualification, un diplôme d'études spécialisées, un DESC1, un DESC2, un diplôme de l'espace économique européen, un diplôme européen d'études spécialisées, une attestation, une capacité ou un diplôme de deuxième cycle non qualifiant.</t>
+  </si>
+  <si>
     <t>DiplomeDeuxiemeCycleNonQualifiant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le diplôme de deuxième cycle non qualifiant enregistre un niveau de formation de fin de deuxième cycle, qui sanctionne une partie des études requises à l’exercice de la profession.Il ne donne pas droit à l’exercice de la profession  et son obtention ne change pas la qualification à venir des titulaires lorsqu’ils exerceront.</t>
+  </si>
+  <si>
     <t>ForfaitSocleHebergement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarif journalier et par personne (majoritairement appliqué par l’établissement) pour un type d’hébergement donné. Il inclut obligatoirement les prestations définies dans le décret n°2015-1868. Il peut aussi inclure d’autres prestations spécifiques. Ces prestations sont précisées. Ce tarif peut être modulable, ou non, pour les personnes bénéficiaires de l'aide sociale (ASH).</t>
+  </si>
+  <si>
     <t>TarifAccueilDeJour</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarif journalier et par personne appliqué par l’établissement pour un accueil de jour.</t>
+  </si>
+  <si>
     <t>TarifDependance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarif correspondant au niveau de dépendance de la personne âgée accueillie.</t>
+  </si>
+  <si>
     <t>TarifAidesHumaines</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarif horaire ou forfaitaire (avec charges)  des intervenants à domicile.</t>
+  </si>
+  <si>
     <t>TarifPrestationSupplementaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarifs des principales prestations supplémentaires qui ne sont pas comprises dans le tarif hébergement de l’établissement et qui peuvent avoir un impact sur l’orientation.</t>
+  </si>
+  <si>
     <t>SupplementTarifHebergement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Caractéristiques des lieux d'hébergement en SSR qui entrainent le paiement d'un complément au tarif de base de l'hébergement.</t>
+  </si>
+  <si>
     <t>TarifPortageRepas</t>
   </si>
   <si>
+    <t xml:space="preserve"> Tarif unitaire ou forfaitaire (avec charges)  d’un service de livraison de repas à domicile. Les conditions tarifaires précisent s’il s’agit ou non d’un « tarif aide sociale ».</t>
+  </si>
+  <si>
     <t>TarifPrestation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Prix des prestations et services d'une entité géographique.</t>
+  </si>
+  <si>
     <t>Code</t>
   </si>
   <si>
+    <t xml:space="preserve"> Chaîne de caractères qui, pour des raisons de taille minimale ou d'indépendance au langage, représente ou remplace la valeur d'un texte ou d'une propriété.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CV</t>
+  </si>
+  <si>
     <t>Date</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une date est une représentation du calendrier grégorien dans diverses résolutions: année, mois, semaine, jour.Des troncatures sont possibles telles que Année-Mois ou Année ou encore Mois-Jour, etc.Equivalence: "xs:date", "xs:gYearMonth", "xs:gYear", "xs:gMonth", "xs:gMonthDay",  "xs:gDay" (schéma XML).</t>
+  </si>
+  <si>
     <t>DateHeure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date et heure de la journée (calendrier grégorien) utilisée en combinant année, mois, jour, heure, minute, seconde et fraction de secondes. Le type DateHeure est utilisé généralement pour l’horodatage.Des troncatures sont possibles telles que Année-Mois ou Année-Mois-Jour ou encore Année-Mois-Jour-Heure, etc.Equivalence: "xs:dateTime", "xs:date", "xs:gYearMonth", "xs:gYear" (schéma XML).</t>
+  </si>
+  <si>
     <t>Heure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Heure de la journée utilisée dans diverses représentations : heures, minutes, secondes.Des troncatures sont possibles telles que Heure-Minute ou Minute-Seconde, etc.Equivalence: "xs:time" (schéma XML).</t>
+  </si>
+  <si>
     <t>Identifiant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Chaîne de caractères qui, associée à d'autres informations complémentaires, est utilisée pour identifier et différencier d'une manière unique, une instance d'un objet dans une structure de données, des autres objets de la même structure.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  II</t>
+  </si>
+  <si>
     <t>Indicateur</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un indicateur est une propriété décrivant l'un des deux états de l'objet auquel il s'applique.Exemples de valeurs : - "0" et "1",- "Oui" et "Non",- "True" et  "False", - "Nord", "Sud", "Est" et "Ouest".</t>
+  </si>
+  <si>
     <t>Mesure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Valeur numérique déterminée par la mesure d'un objet associée à une unité de mesure spécifique. Le type "Mesure" est utilisé pour représenter une dimension physique d’un objet.</t>
+  </si>
+  <si>
     <t>Montant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nombre d'unités monétaires exprimées explicitement ou implicitement dans une devise.</t>
+  </si>
+  <si>
     <t>Numerique</t>
   </si>
   <si>
+    <t xml:space="preserve"> Valeur résultant d'un calcul, comptage ou séquencement.</t>
+  </si>
+  <si>
     <t>ObjetBinaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ensemble de suites d’octets binaires de longueur finie. Termes secondaires: - Graphique,  - Image, - Son, - Video.</t>
+  </si>
+  <si>
     <t>Texte</t>
   </si>
   <si>
+    <t xml:space="preserve"> Chaine de caractères (string) pouvant être enrichie de la langue dans laquelle elle est exprimée.</t>
+  </si>
+  <si>
     <t>attributionParticuliere</t>
   </si>
   <si>
     <t>[0..1]</t>
   </si>
   <si>
     <t xml:space="preserve"> Code</t>
   </si>
   <si>
+    <t xml:space="preserve"> Attribution particulière.Par exemple : **Agrément : Autorisation d’un médecin généraliste ou spécialiste, formalisée par un agrément, à figurer sur une liste départementale établie par le Préfet sur proposition du directeur départemental de l'action sanitaire et sociale et après avis du conseil départemental de l'ordre des médecins et des syndicats départementaux des médecins.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R03-AttributionParticuliere</t>
+  </si>
+  <si>
     <t>dateDebutReconnaissance</t>
   </si>
   <si>
     <t xml:space="preserve"> Date</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à partir de laquelle l'attribution particulière prend effet.</t>
+  </si>
+  <si>
     <t>dateAbandon</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à laquelle le professionnel ne veut plus faire apparaître cette attribution.</t>
+  </si>
+  <si>
     <t>metadonnee</t>
   </si>
   <si>
     <t xml:space="preserve"> Metadonnee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Informations relatives à la gestion des classes et des données.</t>
+  </si>
+  <si>
     <t>civiliteExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Civilité d’exercice du professionnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R11-CiviliteExercice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner.name (HumanName.suffix)</t>
+  </si>
+  <si>
     <t>nomExercice</t>
   </si>
   <si>
     <t xml:space="preserve"> Texte</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom sous lequel exerce le professionnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.extension[as-ext-practitionerrole-name].family</t>
+  </si>
+  <si>
+    <t>Provider.provider_name</t>
+  </si>
+  <si>
     <t>prenomExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Prénom sous lequel exerce le professionnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.extension[as-ext-practitionerrole-name].given</t>
+  </si>
+  <si>
     <t>profession</t>
   </si>
   <si>
+    <t xml:space="preserve"> Profession exercée ou future profession de l'étudiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G15-ProfessionSanteTRE_R95-UsagerTitreTRE_R94-ProfessionSocialTRE_R291-AutreProfession</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.code</t>
+  </si>
+  <si>
     <t>typeProfession</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indique le type de profession de la personne.Exemples :** Professionnel de santé** Usager de titre** Professionnel secteur social** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R288-TypeProfessionTRE_R37-TypeProfessionFonction</t>
+  </si>
+  <si>
     <t>categorieProfessionnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indique si le professionnel exerce sa profession en tant que :** M: Agent public** C: Civil** F: Fonctionnaire ** E: EtudiantL'autorité d'enregistrement du professionnel dépend de la catégorie de sa profession.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R09-CategorieProfessionnelle</t>
+  </si>
+  <si>
     <t>dateEffetExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à partir de laquelle le professionnel exerce cette profession.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.period (Period.start)</t>
+  </si>
+  <si>
     <t>dateFinEffetExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à partir de laquelle le professionnel n’exerce plus cette profession.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.period (Period.end)</t>
+  </si>
+  <si>
     <t>departementPremierReferencementAE</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code du département du premier référencement, pour un référencement de nature « inscription à l’ordre ».</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G09-DepartementOM</t>
+  </si>
+  <si>
     <t>boiteLettresMSS</t>
   </si>
   <si>
     <t>[0..*]</t>
   </si>
   <si>
     <t xml:space="preserve"> BoiteLettreMSS</t>
   </si>
   <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à l'exercice professionnel du professionnel.</t>
+  </si>
+  <si>
     <t>motifFinExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> &lt;Précise le motif justifiant la fermeture de l'exercice professionnel du professionnel de santé. Exemples : **Décès ** Changement de profession ** Retraite libérale ** etc.&gt;&lt;RPPS&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R25-MotifFinActivite</t>
+  </si>
+  <si>
     <t>diplome</t>
   </si>
   <si>
     <t xml:space="preserve"> Diplome</t>
   </si>
   <si>
+    <t xml:space="preserve"> Diplôme acquis pour les cycles terminés (cas des diplômes de deuxième cycle pour étudiants qui font un troisième cycle) ou diplôme préparé pour les cycles en cours.</t>
+  </si>
+  <si>
     <t>natureCycleFormation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nature du cycle de formation:- Deuxième cycle,- Troisième cycle court,- Troisième cycle long/Internat.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R223-NatCycleForm</t>
+  </si>
+  <si>
     <t>niveauFormationAcquis</t>
   </si>
   <si>
+    <t xml:space="preserve"> Niveau de validité dans le cycle de formation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R224-NiveauFormAcquis</t>
+  </si>
+  <si>
     <t>anneeUniversitaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Année universitaire, exemple : 2015-2016.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R225-AnneeUniversitaire</t>
+  </si>
+  <si>
     <t>dateFin</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à laquelle le niveau de formation n’est plus actif (non visible hormis dans les données historisées). Cette date est renseignée par l’ordre à la clôture de l’exercice professionnel.</t>
+  </si>
+  <si>
     <t>idPP</t>
   </si>
   <si>
     <t xml:space="preserve"> Identifiant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant national de la personne physique:** Pour les professionnels de santé: Numéro RPPS.** Pour les étudiants: Numéro RPPS depuis 2017.** Pour les acteurs non professionnels de santé employés d’une structure : l’identifiant est composé de l’identifiant principal de la structure et de l’identifiant interne attribué par la structure.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner.identifier</t>
+  </si>
+  <si>
     <t>typeIdNat_PP</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type d’identifiant national de la personne physique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G08-TypeIdentifiantPersonne</t>
+  </si>
+  <si>
     <t>idNat_PS</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identification nationale principale du professionnel initiée pour les besoins du SI-CPS.Cette identification est obtenue par la concaténation du type d'identifiant national de personne (provenant de la nomenclature CodeSystem-TRE-G08-TypeIdentifiantPersonne) et de l'identifiant de la personne physique provenant, selon le type d’identifiant, soit d’un référentiel national, soit d’un référentiel local propre à la structure d’exercice de la personne physique:** 0 + N° ADELI du professionnel    Ex : 0123456789 : identification nationale d’un professionnel identifié par un n° ADELI = 123456789;** 1 + Identifiant cabinet ADELI/identifiant interne du professionnel employé au sein d’un cabinet    Ex : 112345678901/00001 : identification nationale d’un employé dans un cabinet libéral:          - le titulaire du cabinet est un professionnel identifié par un n° ADELI = 123456789          - le cabinet est identifié par un ADELI-rang = 12345678901 (01 = n° de rang du cabinet du même professionnel sur 2 caractères)          - l’identifiant interne de l’employé dans la structure = 00001; ** 3 + N° FINESS/identifiant interne du professionnel employé au sein d’une structure FINESS;** 4 + N° Siren/identifiant interne du professionnel employé au sein d’une structure Siren (NB: pas d'utilisation identifiée de cette construction);** 5 + N° Siret/identifiant interne du professionnel employé au sein d’une structure Siret;** 6 + Identifiant cabinet RPPS/ identifiant interne du professionnel employé au sein d’un cabinet          - le cabinet est identifié par un RPPS-rang à 14 caractères (numéro RPPS du professionnel + rang sur 2 caractères + clé de Luhn);** 8 + N° RPPS du professionnel ou de l’étudiant;    Ex : 810005678901 : identification nationale d’un professionnel ou d’un étudiant identifié par un n° RPPS = 10005678901Le numéro RPPS est un identifiant pérenne, constitué de 11 caractères non significatifs (numéro d’ordre sur 10 caractères + clé de Luhn sur 1 caractère);** 10 + Adresse MSS (adresse MSS d'un professionnel sans identifiant national (assistante sociale, médecin non inscrit, etc.); cet identifiant est utilisé uniquement pour la messagerie sécurisée de santé.Synonyme: PS_IdNat (CI-SIS, appel contextuel pour les applications Web).</t>
+  </si>
+  <si>
+    <t>Provider.provider_id</t>
+  </si>
+  <si>
     <t>personne</t>
   </si>
   <si>
     <t xml:space="preserve"> PersonnePhysique</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identité civile du professionnel.</t>
+  </si>
+  <si>
     <t>diplomeObtenu</t>
   </si>
   <si>
+    <t xml:space="preserve"> Diplôme(s) acquis par le professionnel.</t>
+  </si>
+  <si>
     <t>adresseCorrespondance</t>
   </si>
   <si>
     <t xml:space="preserve"> Adresse</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse(s) de correspondance permettant de contacter les professionnels:** lorsque les structures ne sont pas identifiées : cas des remplaçants ou des professionnels venant de s’inscrire mais non encore installés;** hors de leurs lieux d’exercice, s’ils le souhaitent.Remarque système RPPS : La première occurrence correspond aux coordonnées de correspondance du RPPS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner.address</t>
+  </si>
+  <si>
     <t>telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve"> Telecommunication</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication du professionnel (numéro de téléphone, adresse email, URL, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Practitioner.telecom</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) au professionnel.</t>
+  </si>
+  <si>
     <t>ordre</t>
   </si>
   <si>
+    <t xml:space="preserve"> Instance de régulation d'une profession de santé réglementée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r396-autorite</t>
+  </si>
+  <si>
     <t>dateDebutInscription</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date d’inscription de la personne au tableau de l’ordre.</t>
+  </si>
+  <si>
     <t>dateRadiation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à partir de laquelle la personne n’est plus autorisée à exercer la profession pour laquelle elle a été inscrite.</t>
+  </si>
+  <si>
     <t>statutInscription</t>
   </si>
   <si>
+    <t xml:space="preserve"> Information indiquant l’avancement du traitement du dossier d'inscription de la personne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R33-StatutInscription</t>
+  </si>
+  <si>
     <t>conseilDepartemental</t>
   </si>
   <si>
+    <t xml:space="preserve"> Département du Conseil départemental.</t>
+  </si>
+  <si>
     <t>typeSavoirFaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le type de savoir-faire (qualifications/autres attributions) désigne par exemple:** une spécialité ordinale (S);** une compétence de médecine (C);** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R04-TypeSavoirFaire</t>
+  </si>
+  <si>
     <t>dateReconnaissance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date à laquelle, l’organisme donnant l’autorisation d’exercer une qualification a reconnu cette qualification ou date à laquelle l'attribution a été donnée au professionnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle le professionnel a déclaré renoncer à l’exercice d’un savoir-faire ou date à laquelle il ne souhaite plus le faire apparaître.</t>
+  </si>
+  <si>
     <t>specialite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Spécialité ordinale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R38-SpecialiteOrdinaleTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.specialty</t>
+  </si>
+  <si>
     <t>surspecialiteTransversale</t>
   </si>
   <si>
+    <t xml:space="preserve"> Surspécialité acquise par le professionnel en supplément de la spécialité du diplôme DES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaireTRE_R359-SurspecialiteTransversale</t>
+  </si>
+  <si>
     <t>competenceMedecine</t>
   </si>
   <si>
+    <t xml:space="preserve"> Compétence de médecine acquise par le professionnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R39-CompetenceTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>competenceMetier</t>
   </si>
   <si>
+    <t xml:space="preserve"> Compétence métier acquise par le professionnel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r394-competence-metierTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>competenceExclusive</t>
   </si>
   <si>
+    <t xml:space="preserve"> Compétence exclusive.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R01-EnsembleSavoirFaire-CISISTRE_R40-CompetenceExclusiveASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>orientationParticuliere</t>
   </si>
   <si>
+    <t xml:space="preserve"> Orientation particulière.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G13-OrientationParticuliereTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>capaciteSavoirFaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Savoir-faire de type capacité de médecine (diplôme permettant aux docteurs en médecine d'acquérir des compétences supplémentaires).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R43-CapaciteSavoirFaireTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>qualificationPAC</t>
   </si>
   <si>
+    <t xml:space="preserve"> Qualification de praticien adjoint contractuel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R44-QualificationPACTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>fonctionQualifiee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Fonction qualifiée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R45-FonctionQualifieeTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'études spécialisées complémentaires (DESC).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R42-DESCnonQualifiantTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>droitExerciceComplementaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Droit d'exercice complémentaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R97-DroitExerciceComplTRE_R01-EnsembleSavoirFaire-CISISASS_X08-TranscoSavoirFaireR01-SavoirFaire</t>
+  </si>
+  <si>
     <t>role</t>
   </si>
   <si>
+    <t xml:space="preserve"> Rôle du professionnel au sein de la structure d’exercice. Par exemple, ** Titulaire de cabinet;** Titulaire d’officine;** Médecin scolaire;** etc.Synonyme : fonction</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R21-FonctionTRE_R96-AutreFonctionSanitaireTRE_R85-RolePriseChargeASS_A20- RolePriseCharge-GenreActivite</t>
+  </si>
+  <si>
     <t>typeRole</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indique le type de rôle du professionnel au sein de la structure d’exercice.Synonyme : typeFonction</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R289-TypeFonctionTRE_R37-TypeProfessionFonction</t>
+  </si>
+  <si>
     <t>modeExercice</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le mode d'exercice décrit selon quelle modalité une activité est exercée au regard de l'organisation de la rétribution du professionnel.Exemples : ** Libéral;** Salarié;** Bénévole.Les valeurs de ce code sont répertoriées dans la nomenclature CodeSystem-TRE-R23-ModeExercice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R23-ModeExercice</t>
+  </si>
+  <si>
     <t>numeroAM</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant d’activité, propre à l’Assurance Maladie. Cet identifiant est attribué lors de l’enregistrement de l’activité par l’Assurance Maladie. Un professionnel a autant de numéros AM que d’activités enregistrées à l’Assurance Maladie. Cet identifiant d’activité est utilisé pour la facturation à l’Assurance Maladie. Sa diffusion est restreinte aux entités choisies par l’Assurance Maladie.Format : 9 caractères numériques généralement identiques au n°ADELI ou pseudo ADELI du professionnel pour sa première activité.</t>
+  </si>
+  <si>
     <t>dateDebutActivite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de début de l’activité correspondant à la date d’installation en cabinet ou à la date d’embauche du salarié, etc.</t>
+  </si>
+  <si>
     <t>dateFinActivite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de fin de l’activité.</t>
+  </si>
+  <si>
     <t>genreActivite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le genre d'activité identifie les activités qui nécessitent l’application de règles de gestion spécifiques, par exemple, activité standard de soins ou de pharmacien, activité non soignante, activité non médicale, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R22-GenreActiviteASS_A20- RolePriseCharge-GenreActivite</t>
+  </si>
+  <si>
     <t>motifFinActivite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Motif de fin d'activité, par exemple:** Décès;** Retraite libérale;** Changement de profession;** etc.</t>
+  </si>
+  <si>
     <t>statutHospitalier</t>
   </si>
   <si>
+    <t xml:space="preserve"> Statut hospitalier dans le cas d’une activité exercée en établissement public de santé, par exemple:** Professeur des universités - praticien hospitalier (PU-PH);** Assistant hospitalier universitaire (AHU);** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R32-StatutHospitalier</t>
+  </si>
+  <si>
     <t>sectionOrdrePharmacien</t>
   </si>
   <si>
+    <t xml:space="preserve"> Section du tableau de l’Ordre des pharmaciens, par exemple:** Pharmacien titulaire d’officine;** Pharmacien biologiste;** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R06-SectionTableauCNOP</t>
+  </si>
+  <si>
     <t>sousSectionOrdrePharmacien</t>
   </si>
   <si>
+    <t xml:space="preserve"> Sous-section ou à défaut section du tableau de l’Ordre des pharmaciens.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G05-SousSectionTableauCNOP</t>
+  </si>
+  <si>
     <t>typeActiviteLiberale</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type d’activité libérale, par exemple:** Cabinet;** Secteur privé à l'hôpital;** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R24-TypeActiviteLiberale</t>
+  </si>
+  <si>
     <t>statutPS_SSA</t>
   </si>
   <si>
+    <t xml:space="preserve"> Statut du professionnel du Service de santé des armées, par exemple:** Praticien certifié;** Praticien confirmé;** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R34-StatutProfessionnelSSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication (numéro de téléphone, adresse email, URL, etc.) rattachée(s) à la situation d'exercice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PractitionerRole.telecom</t>
+  </si>
+  <si>
     <t>adresseSE</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse(s) géopostale(s) rattachée(s) à la situation d'exercice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à la situation d'exercice.</t>
+  </si>
+  <si>
     <t>identifiantSituationOperationnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant de la situation opérationnelle, unique et persistant au niveau national, obtenu par l’association de l’identifiant de l’offre opérationnelle suivi du caractère « / » puis de l’identifiant du professionnel.</t>
+  </si>
+  <si>
     <t>modeExerciceOffre</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le mode d'exercice correspond au statut du professionnel lorsqu'il exerce dans le cadre de l'offre décrite.</t>
+  </si>
+  <si>
     <t>competenceSpecifique</t>
   </si>
   <si>
+    <t xml:space="preserve"> La compétence spécifique correspond à une capacité ou connaissance reconnue qui permet ou facilite l’accueil d’une personne. La compétence spécifique n’est ni une spécialité ordinale, ni une profession.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R243-CompetenceSpecifique</t>
+  </si>
+  <si>
     <t>precisionHoraire</t>
   </si>
   <si>
     <t xml:space="preserve"> Horaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Décrit le planning d'activité du professionnel.</t>
+  </si>
+  <si>
     <t>secteurConventionnement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Secteur de conventionnement du professionnel libéral auquel il a adhéré auprès de l'Assurance Maladie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R282-CNAMAmeliSecteurConventionnement</t>
+  </si>
+  <si>
     <t>optionContratAccèsAuxSoins</t>
   </si>
   <si>
     <t xml:space="preserve"> Indicateur</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'Option pratique tarifaire maîtrisée (OPTAM) a remplacé le Contrat d'accès aux soins (CAS) en 2017.L’Option pratique tarifaire maîtrisée (OPTAM) est un dispositif proposé par l’Assurance Maladie aux médecins conventionnés ayant pour objectif principal de faciliter l’accès aux soins en limitant, sans les supprimer, les dépassements d’honoraires.Les médecins exerçant une spécialité chirurgicale ou de chirurgie obstétrique, qui ont réalisé au moins 50 actes de chirurgie ou d'obstérique ont la possibilité d'adhérer à l'Option pratique tarifaire maîtrisée chirurgie et obstétrique (OPTAM-CO).Synonyme : optionPratiqueTarifaireMaîtrisée</t>
+  </si>
+  <si>
     <t>carteVitaleAcceptee</t>
   </si>
   <si>
+    <t xml:space="preserve"> L’indicateur Carte Vitale acceptée précise si le professionnel, dans le cadre de cette situation opérationnelle, dispose des moyens techniques pour prendre en charge la carte vitale ou pas. 0 : pas de prise en charge de la carte vitale1 : prise en charge de la carte vitale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse de télécommunication du professionnel dans le cadre de l'offre décrite.</t>
+  </si>
+  <si>
+    <t>dateDebutInterruption</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de l’interruption d’exercice.</t>
+  </si>
+  <si>
+    <t>dateFinInterruption</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de l’interruption d’exercice.</t>
+  </si>
+  <si>
+    <t>typeDureeInterruption</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type de durée d’une interruption d’exercice décrit le caractère temporel de la mesure appliquée au professionnel.Il permet de distinguer si l’interruption s’inscrit dans une durée limitée ou si elle s’applique sans limite de durée.Cette information précise le cadre temporel de la mesure et facilite son interprétation. Elle constitue un élément structurant pour l’analyse de la capacité d’exercice du professionnel et pour la gestion de ses effets dans les systèmes d’information, notamment en matière de publication des données et de gestion des accès.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r409-type-duree-interruption-exercice</t>
+  </si>
+  <si>
+    <t>perimetreInterruption</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le périmètre d’une interruption d’exercice décrit l’étendue de la restriction appliquée à l’activité du professionnel. Cette information permet d’apprécier concrètement les possibilités d’exercice du professionnel et contribue à la gestion des droits associés, notamment en matière d’accès aux services numériques en santé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r410-perimetre-interruption-exercice</t>
+  </si>
+  <si>
+    <t>origineInterruption</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’origine d’une interruption d’exercice correspond à l’autorité juridique ou administrative ayant prononcé la mesure. Cette information permet d’identifier le cadre dans lequel la décision a été prise et d’en comprendre le contexte. Elle facilite son interprétation, notamment pour apprécier les modalités d’application de la mesure (portée, exécution, éventuels recours).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r436-origine-interruption-exercice</t>
+  </si>
+  <si>
     <t>typeCarte</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de carte de professionnel (CPx) :** Carte de Professionnel de Santé (CPS)** Carte de Professionnel de santé en Formation (CPF)** Carte de Personnel d’Etablissement (CDE/CPE)** Carte de Personnel Autorisé (CDA/CPA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R87-TypeCarte</t>
+  </si>
+  <si>
     <t>numeroCarte</t>
   </si>
   <si>
+    <t xml:space="preserve"> Numéro de la carte du professionnel.Codage des caractères en binaire codé en ASCII.</t>
+  </si>
+  <si>
     <t>dateDebutValidite</t>
   </si>
   <si>
     <t xml:space="preserve"> DateHeure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date et heure de début de validité de la carte. La date est en UTC (avec translation de l'heure locale en heure UTC par ajout du décalage négatif ou retranchement du décalage positif).</t>
+  </si>
+  <si>
     <t>dateFinValidite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date et heure de fin de validité de la carte. La date est en UTC (avec translation de l'heure locale en heure UTC par ajout du décalage négatif ou retranchement du décalage positif).</t>
+  </si>
+  <si>
     <t>dateOpposition</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de mise en opposition de la carte. Cette opposition implique la révocation des certifications embarquées dans la carte.</t>
+  </si>
+  <si>
     <t>numeroSerie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Numéro de série du certificat.Format de codage des caractères en binaire codé en ASCII.</t>
+  </si>
+  <si>
     <t>dNEmetteur</t>
   </si>
   <si>
+    <t xml:space="preserve"> DN (Distinguished Name - Nom distinctif) de l’autorité de certification (AC) émettrice du certificat, le format respecte le standard RFC-4514, avec un codage des caractères en UTF8.</t>
+  </si>
+  <si>
     <t>dNSujet</t>
   </si>
   <si>
+    <t xml:space="preserve"> DN (Distinguished Name - Nom distinctif) du porteur du certificat.Codage des caractères en UTF8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date et heure (en heure, minute, seconde) de début de validité du certificat. La date est en UTC (avec translation de l'heure locale en heure UTC par ajout du décalage négatif ou retranchement du décalage positif).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date et heure (en heure, minute, seconde) de fin de validité du certificat.  La date est en UTC (avec translation de l'heure locale en heure UTC par ajout du décalage négatif ou retranchement du décalage positif).</t>
+  </si>
+  <si>
     <t>usage</t>
   </si>
   <si>
+    <t xml:space="preserve"> La clé d’usage (Keyusage) qui détermine l’usage autorisé du certificat.Codage des caractères en binaire codé en ASCII.</t>
+  </si>
+  <si>
     <t>domaine</t>
   </si>
   <si>
+    <t xml:space="preserve"> Renseigné uniquement pour les certificats logiciels de portée Structure. Ce champ correspond au CN du DNSujet, il contient soit un "FQDN" pour les certificats de type serveur "SSL", soit un nom applicatif pour les autres certificats.</t>
+  </si>
+  <si>
     <t>adresseEmail</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse mail du professionnel ou de la structure, si présente dans le certificat (SUBALTNAME).</t>
+  </si>
+  <si>
     <t>categorieProduit</t>
   </si>
   <si>
+    <t xml:space="preserve"> Caractérise les modalités de mise en oeuvre de la clé privée et du certificat.Exemples :** Carte de professionnel ou de personnel de santé** Module de sécurité** Certificat logiciel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G01-CategorieProduit</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de carte renseigné obligatoirement pour les certificats embarqués dans les cartes de professionnel (CPx).Exemples :** Carte de Professionnel de Santé (CPS)** Carte de Professionnel de santé en Formation (CPF)** Carte de Personnel d’Etablissement (CDE/CPE)** Carte de Personnel Autorisé (CDA/CPA)</t>
+  </si>
+  <si>
     <t>tokenId</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identification de l'émetteur du token complété du numéro de série de la carte.Cet attribut est renseigné obligatoirement pour les certificats embarqués dans les cartes CPS et optionnellement pour les modules de sécurité physique.Exemple : "8025000001/9999999999"  '8025000001' : Identifiant national de l'ANS'9999999999' : N° de série de la carte sur 10 chiffres</t>
+  </si>
+  <si>
     <t>valeurBinaire</t>
   </si>
   <si>
     <t xml:space="preserve"> ObjetBinaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Valeur binaire du certificat (format .crt en hexadécimal, codé en ASCII).</t>
+  </si>
+  <si>
     <t>statutPublication</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le statut de publication indique si l’autorisation a été donnée ou pas de publier le certificat dans l’annuaire de publication des certificats.</t>
+  </si>
+  <si>
     <t>numFINESS</t>
   </si>
   <si>
-    <t>numSiren</t>
+    <t xml:space="preserve"> Identifiant FINESS de l'entité juridique attribué lors de sa création.Les personnes morales identifiées par des numéros FINESS sont également dotées de numéros Siren.  Le numéro FINESS étant porteur intrinsèquement de liens avec le domaine sanitaire ou le domaine médico-social, il est, s'il existe, à privilégier pour l’identification de ces personnes morales en tant qu’acteurs sanitaires et médico-sociaux (Référentiel d’identification des acteurs sanitaires et médico-sociaux - Politique Générale de Sécurité des Systèmes d’Information de Santé (PGSSI-S)).Le numéro FINESS est composé de 9 caractères numériques, tels que:** Position 1-2 : numéro du département d'implantation ("2A", "2B" pour la Corse; "97" pour les départements d’Outre-mer; "98" pour Mayotte);** Position 3 : "0";** Position 4-8: "1" pour Guadeloupe, "2" pour Martinique, "3" pour Guyane, "4" pour Réunion, "5" pour Saint-Pierre-et-Miquelon + numéro d'ordre de 4 chiffres;** Position 4-8 : numéro d’ordre de 5 chiffres pour tous les autres départements;** Position 9 : clé de Luhn calculée automatiquement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.identifier</t>
   </si>
   <si>
     <t>idNat_Struct</t>
   </si>
   <si>
+    <t xml:space="preserve">  Identification nationale de l'Entité juridique initiée pour les besoins du SI-CPS.Cette identification est obtenue par la concaténation du type d'identifiant national de structure (provenant de la nomenclature CodeSystem-TRE-G07-TypeIdentifiantStructure) et de l'identifiant de la structure:** 1 + N° FINESS (entité juridique et entité géographique indéterminées);** 2 + N° Siren.Cas particulier:La notion d’identifiant d'entité juridique n'a pas de sens métier pour un cabinet individuel ou un cabinet de groupe identifié par un RPPS-Rang ou un ADELI-rang (cf. Attribut IdentifiantEG de la classe EntiteGeographique). Si un cas d'usage nécessite d'appliquer la notion générique d'entité juridique et d'entité géographique pour un cabinet individuel ou un cabinet de groupe, alors l'identifiant de l'entité juridique est constitué de la façon suivante: ** pour le cabinet d’un PS ADELI : 0 + IdentifiantEJ;** pour le cabinet d’un PS RPPS : 4 + IdentifiantEJ. Synonyme : Struct_IdNat (CI-SIS)</t>
+  </si>
+  <si>
     <t>identifiantEJ</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant spécifique de la personne morale  d’un cabinet individuel ou d’un cabinet de groupe dont l’entité géographique est identifiée par l’attribut identifiantEG. Cet identifiant concerne les entités juridiques qui ne sont pas identifiées par un numéro SIREN mais qui sont présentes dans le RPPS. Pour information, cet identifiant est construit en reprenant l’identifiantEG précédé des caractère « EJ » (cf. Attribut IdentifiantEG  de la classe EntiteGeographiqueExercice).Ancien synonyme : numEJ_RPPS_ADELI</t>
+  </si>
+  <si>
     <t>typeIdNat_Struct</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type d’identifiant national de la personne morale.Remarque : n'est pas une donnée Finess</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G07-TypeIdentifiantStructure</t>
+  </si>
+  <si>
     <t>numeroTVAIntracommunautaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le numéro de TVA intracommunautaire est un numéro d'identification individuel.Il est délivré par l'administration fiscale du pays de domiciliation de l'entreprise concernée au moment de son immatriculation ou de sa déclaration d'activité.La structure du numéro est propre à chaque pays.En France, le numéro est constitué du code FR, d'une clé informatique à 2 chiffres ou lettres et du numéro Siren de l'entreprise (9 chiffres).</t>
+  </si>
+  <si>
     <t>numeroSRN</t>
   </si>
   <si>
-    <t>raisonSociale</t>
-[...20 lines deleted...]
-    <t>codeAPEN</t>
+    <t xml:space="preserve"> Numéro d'enregistrement unique (Single Registration Number - SRN) de l’acteur EUDAMED. Un acteur est un opérateur économique dont le rôle vis-à-vis du dispositif médical est enregistré dans la base de données EUDAMED : **MF : Fabricant**AR : Mandataire**IM : Importateur **PR :  AssembleurCe numéro est construit sur la base du numéro de tva intracommunautaire.</t>
+  </si>
+  <si>
+    <t>nomCourt</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de la personne moraleCe nom figure obligatoirement dans les statuts de la personne moraleSynonyme: Dénomination, raison sociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.name</t>
+  </si>
+  <si>
+    <t>nomLong</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom  complet de la personne morale  (acronymes, sigles ou abréviations développées).Synonyme : raisonSocialeLongue, raison sociale complète</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.alias</t>
+  </si>
+  <si>
+    <t>complementNom</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Suite du nom de la personne morale. Ce complément peut contenir notamment des informations facilitant l'adressage d'un courrier aux structures.Ancien synonyme : complément raison sociale</t>
+  </si>
+  <si>
+    <t>statutJuridiqueFiness</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Chaque personne morale dispose d'un statut juridique Finess qui caractérise sa situation juridique.Le statut juridique détermine la situation juridique de l’établissement c’est-à-dire les règles particulières de fonctionnement qui le régissent, notamment sa gestion administrative et financière et la gestion de ses biens. Le statut juridique est attribué à la personne morale ou physique de l’établissement : l’entité juridique. Tous les établissements de la même EJ relèvent du même statut juridique.La nomenclature des statuts juridiques est une notion propre à FINESS.Les statuts juridiques sont eux-mêmes classifiés en grands agrégats qui sont :** Organismes et établissements publics:      - Etat et collectivités territoriales;     - Etablissements publics;** Organismes privés:     - Organismes privés à but non lucratif;     - Organismes privés à caractère commercial;** Personne morale de droit étranger.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r400-finess-statut-juridique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.type</t>
+  </si>
+  <si>
+    <t>agregatStatutJuridiqueFinessNiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de statut juridique Finess de niveau 1. L'agrégat de niveau 1 représente des regroupements d'agrégats de niveau 2. Par exemple, le code 1000 "Organismes et Etablissements publics" regroupe les codes d'agrégat de niveau 2 1100 et 1200.</t>
+  </si>
+  <si>
+    <t>agregatStatutJuridiqueFinessNiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de statut juridique de niveau 2. L'agrégat de niveau 2 représente des regroupements d'agrégats de niveau 3. Par exemple, le code 1100 "Etat et Collectivités territoriales" regroupe les codes d'agrégats de niveau 3 1110 et 1120. Il caractérise le statut juridique d’une structure au sens du droit applicable (public / privé) et de la finalité (non lucratif / commercial).</t>
+  </si>
+  <si>
+    <t>agregatStatutJuridiqueFinessNiv3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de statut juridique de niveau 3. L'agrégat de niveau 3 représente des regroupements de statuts juridiques. Par exemple, le code 1120 "Collectivité territoriale" regroupe les statuts juridiques 02, 03 etc.</t>
+  </si>
+  <si>
+    <t>dateEntreeFiness</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d'entrée dans le référentiel FINESS</t>
+  </si>
+  <si>
+    <t>dateSortieFiness</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de sortie de la personne morale du référentiel FINESSAncien Synonyme : dateFermeture</t>
+  </si>
+  <si>
+    <t>typeFermeture</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de fermeture de la personne morale, par exemple, fermeture définitive), obligatoire lors de la fermeture de l'entité.Remarque : n'est pas une donnée FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R286-TypeFermeture</t>
+  </si>
+  <si>
+    <t>adresse</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse géopostale de la personne morale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.address</t>
+  </si>
+  <si>
+    <t>contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Point(s) de contact de la personne morale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication de la personne morale (numéro de téléphone, adresse email, URL, etc.).Remarque : Ce n'est pas une donnée FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organization.telecom</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à l'entité juridique.Remarque : ce n'est pas une donnée FINESS</t>
+  </si>
+  <si>
+    <t>documentAdministratif</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DocumentStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Document(s) administratif(s) associé(s) à la personne morale</t>
+  </si>
+  <si>
+    <t>evenementAdministratif</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EvenementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) associé(s) à la personne morale</t>
+  </si>
+  <si>
+    <t>fonctionPublique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> type de fonction publique&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r361-fonction-publique.</t>
+  </si>
+  <si>
+    <t>typePersonneMorale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de personne morale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r373-type-personne-morale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro FINESS de l'entité géographique.Le numéro FINESS étant porteur intrinsèquement de liens avec le domaine sanitaire ou le domaine médico-social, il est, s'il existe, à privilégier pour l’identification des entités géographiques en tant qu’acteurs sanitaires et médico-sociaux par rapport au numéro SIRET (Référentiel d’identification des acteurs sanitaires et médico-sociaux - Politique Générale de Sécurité des Systèmes d’Information de Santé (PGSSI-S)).A chaque EG (établissement) est attribué un numéro FINESS qui est composé de 9 caractères numériques, tels que :** Position 1-2 : numéro du département d'implantation ("2A", "2B" pour la Corse; "97" pour les départements d’Outre-mer; "98" pour Mayotte);** Position 3 : "0";** Position 4-8: "1" pour Guadeloupe, "2" pour Martinique, "3" pour Guyane, "4" pour Réunion, "5" pour Saint-Pierre-et-Miquelon + numéro d'ordre de 4 chiffres;** Position 4-8 : numéro d’ordre de 5 chiffres pour tous les autres départements;** Position 9 : clé de Luhn calculée automatiquement.</t>
+  </si>
+  <si>
+    <t>identifiantEG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Identifiant spécifique généré par le RPPS ou ADELI lors de la création d'une structure d'exercice pour un cabinet individuel et un cabinet de groupe. Il est communément connu sous le nom de RPPS-rang ou ADELI-rang :- le RPPS-rang, de 14 caractères, est formé des 11 caractères de l’identifiant RPPS du titulaire du cabinet, suivi d’un numéro d’ordre sur 2 caractères et d’une clé de Luhn (1 caractère) ;- l’ADELI-rang, de 11 caractères, est formé des 9 caractères du numéro ADELI du titulaire du cabinet suivi d’un numéro d’ordre sur 2 caractères.Cet identifiant est utilisé dans les échanges techniques entre le RPPS ou ADELI avec le FNPS de la CNAM, se substituant ainsi au numéro de SIRET dans le cas où ce dernier n'est pas encore connu du RPPS ou d’ADELI.Synonyme : numEG_RPPS_ADELI</t>
+  </si>
+  <si>
+    <t>Care_Site.care_site_id</t>
+  </si>
+  <si>
+    <t>numeroReferenceExterne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Référence externe  de l' EGE.  Par exemple numéro de licence des pharmacie : FINESS n'enregistre pas d'activité des pharmacies. Cette information est la seule information relative à l'activité avec la catégorie.</t>
+  </si>
+  <si>
+    <t>numeroEducationNationale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le "numéro éducation nationale de l'établissement" est un numéro associé délivré par l’Éducation nationale, pour tous les établissements et services pour enfants et adolescents handicapés qui emploient du personnel de l’Education nationale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Identification nationale de l'Entité géographique initiée pour les besoins du SI-CPS.Cette identification est obtenue par la concaténation du type d'identifiant national de structure (provenant de la nomenclature CodeSystem-TRE-G07-TypeIdentifiantStructure) et de l'identifiant de la structure:** 0 + Identifiant cabinet ADELI (identifiantEG);** 1 + N° FINESS (entité juridique et entité géographique indéterminées);** 3 + N° SIRET;** 4 + Identifiant cabinet RPPS (identifiantEG).Synonyme : Struct_IdNat (CI-SIS)Remarque : donnée non FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d’identifiant national de la structure. Remarque : Cette donnée n'est pas FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Domaine(s) d'activités de l'entité géographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R62-Domaine</t>
+  </si>
+  <si>
+    <t>secteurActivite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un secteur d'activité regroupe les établissements partageant la même activité de santé. Exemples (établissement public de santé, maison de santé, etc.)Remarque : ce n'est pas une donnée FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R02-SecteurActiviteTRE_G19-SecteurActiviteADELIASS_X02-TranscoSectActADELI-SectAct</t>
+  </si>
+  <si>
+    <t>nomOperationnel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le nom opérationnel est l’appellation communément utilisée par les acteurs de santé pour désigner l'entité géographique, indépendamment des référentiels nationaux.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom sous lequel l'entité géographique exerce son activité. Il s’agit, par exemple, de l’enseigne commerciale pour les pharmacies. Dans le cas d'un établissement enregistré dans le FINESS, cet attribut correspond à la notion de "raison sociale d'un établissement" renseignée dans le FINESS. Ancien synonyme : denominationEG</t>
+  </si>
+  <si>
+    <t>Care_Site.care_site_name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom, sous sa forme la plus longue et complète, sous lequel l'entité géographique exerce son activité (acronymes, sigles ou abréviations développés).Ancien synonyme : denominationEGLongue</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Suite de la dénomination de l'entité géographique, si elle existe. Ce complément peut contenir notamment des informations facilitant l'adressage d'un courrier aux structures.Ancien synonyme : complementDenominationEG</t>
+  </si>
+  <si>
+    <t>champActivite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Champ(s) de l’activité des établissements de santé publics et privés français, notamment : - médecine, chirurgie, obstétrique (MCO),- soins de suite et de réadaptation (SSR), - psychiatrie (PSY).Ces champs d'activité seront enrichis avec l'intégration des établissements du secteur médico-social.Remarque : cette donnée n'est pas Finess</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R227-ChampActivite</t>
+  </si>
+  <si>
+    <t>categorieEGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La catégorie  d'entité Géographique d'exercice (EGE) est le cadre réglementaire dans lequel s'exerce l'activité de l'entité géographique. Les catégories d'EGE sont elles-mêmes classifiées en grands agrégats qui sont :** Etablissements relevant de la loi hospitalière,** Autres établissements de soins et de prévention,** Autres établissements à caractère sanitaire,** Etablissements et services sociaux d'accueil, hébergement, assistance, réadaptation,** Etablissements et services sociaux d'aide à la famille,** Etablissements de formation des personnels sanitaires et sociauxCette catégorie recouvre également des établissements qui ne sont pas encore enregistrés dans FINESS, tels que les dispositifs d’appui à la coordination.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r397-categorie-entite-geographique-exerciceTRE_R316-AutreCategorieEtablissement</t>
+  </si>
+  <si>
+    <t>agregatCategorieEGENiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de catégorie d'Entité Géographique d'Exercice (EGE) de niveau 1. L'agrégat de niveau 1 représente des regroupements d'agrégat de niveau 2. Par exemple, le code 1000 "Etablissement relevant de la loi hospitalière" regroupe les codes d'agrégat de niveau 2 1100 et 1200.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r397-categorie-entite-geographique-exercice</t>
+  </si>
+  <si>
+    <t>agregatCategorieEGENiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de catégorie d'Entité Géographique d'Exercice (EGE) de niveau 2. L'agrégat de niveau 2 représente des regroupements d'agrégats de niveau 3. Par exemple, le code 1100 "Etablissement hospitaliers" regroupe les codes d'agrégat de niveau 3 1101, 1102, etc.</t>
+  </si>
+  <si>
+    <t>agregatCategorieEGENiv3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Agrégat de catégorie d'Entité Géographique d'Exercice (EGE) de niveau 3. L'agrégat de niveau 3 représente des regroupements de catégories d'établissement. Par exemple, le code 1101 "Centres hospitaliers régionaux" regroupe les catégories d'établissement 101, 106 etc.</t>
+  </si>
+  <si>
+    <t>modeFixationTarif</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de tarification détermine l'autorité responsable de la fixation du tarif principal de l'établissement et la procédure utilisée. Il est unique pour un établissement FINESS donné.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R74-ModeFixationTarifaire</t>
+  </si>
+  <si>
+    <t>modaliteParticipationSPH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Modalités de participation au service public hospitalier.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R73-ESPIC</t>
+  </si>
+  <si>
+    <t>typeBudget</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nature du budget alloué à l'établissement dont les valeurs sont "G" pour général et "A" pour annexe.Ancien synonyme: natureEtablissement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r362-type-budget.</t>
+  </si>
+  <si>
+    <t>aideFinanciere</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Habilitation ou conventionnement de l'entité géographique permettant aux personnes accueillies de bénéficier des aides financières, si elles remplissent les conditions.Remarque : Cette donnée n'est pas FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R241-AideFinanciere</t>
+  </si>
+  <si>
+    <t>indicateurHabilitationSoinSansConsentement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L'habilitation aux soins sans consentement traduit que l'établissement est autorisé à prendre en charge des patients sans leur consentement. Cette autorisation est donnée par le directeur général de l’ARS après avis du préfet.Valeurs possibles : 0 = L'établissement ne possède pas d'autorisation aux soins sans consentement 1 = L'établissement possède une autorisation aux soins sans consentement</t>
+  </si>
+  <si>
+    <t>indicateurHebergementFamille</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’indicateur hébergement des familles précise si l'établissement peut héberger les familles des personnes prises en charge. Valeurs possibles :0 = L'établissement ne peut pas héberger les familles des personnes prises en charge1 = L'établissement peut héberger les familles des personnes prises en charge</t>
+  </si>
+  <si>
+    <t>dateOuverture</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d’ouverture réelle de fonctionnement de l’établissement.Pour les établissements soumis à autorisation, elle est constatée par la première visite de conformité du premier équipement autorisé. La date d’ouverture doit être supérieure ou égale à la date d’autorisation.</t>
+  </si>
+  <si>
+    <t>dateFermeture</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fermeture de l'entité géographique. La date doit être supérieure à la date d’ouverture.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de fermeture de l'entité géographique, au sens des règles de gestion du SI FINESS (par exemple: fermeture définitive, fermeture provisoire), obligatoire lors de la fermeture de l'entité.</t>
+  </si>
+  <si>
+    <t>dateAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d’autorisation qui correspond à la date de l’arrêté autorisant la création d’un établissement ou de la première autorisation délivrée pour des équipements.</t>
+  </si>
+  <si>
+    <t>accessibiliteLieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Information précisant dans quelle mesure le lieu est conforme aux dispositions règlementaires relatives à l’accessibilité des établissements recevant du public (ex : accessible, non accessible, sur demande, non communiqué, etc.).Rappel sur l'obligation d'accessibilité des établissements recevant du public (ERP) aux personnes handicapées (service-public.fr):Les établissements ouverts au public (magasin, bureau, hôtel, etc.) doivent être accessibles aux personnes handicapées. Les établissements recevant du public (ERP) non conformes aux règles d'accessibilité sont tenus de s'inscrire à un Agenda d'Accessibilité Programmée (Ad'AP) qui permet d'engager les travaux nécessaires dans un délai limité.Règles d'accessibilité:Les normes d'accessibilité doivent permettre aux personnes handicapées de circuler avec la plus grande autonomie possible, d'accéder aux locaux et équipements, d'utiliser les équipements et les prestations, de se repérer et de communiquer.L'accès concerne tout type de handicap (moteur, visuel, auditif, mental...).Les conditions d'accès doivent être les mêmes que pour les personnes valides ou, à défaut, présenter une qualité d'usage équivalente.L'accessibilité de ces établissements et de leurs abords concerne :** les cheminements extérieurs,** le stationnement des véhicules,** les conditions d'accès et d'accueil dans les bâtiments,** les circulations horizontales et verticales à l'intérieur des bâtiments,** les locaux intérieurs et les sanitaires ouverts au public,** les portes, les sas intérieurs et les sorties,** les revêtements des sols et des parois,** les équipements et mobiliers intérieurs et extérieurs susceptibles d'y être installés (dispositifs d'éclairage et d'information des usagers, par exemple).Remarque : Cette donnée n'est pas FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R202-AccessibiliteLieu</t>
+  </si>
+  <si>
+    <t>indicateurZonePoser</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur portant sur l'existence d'une zone de poser pour hélicoptère sur le site même.Valeurs possibles: 0 = Pas de zone de poser 1 = Existence d'une zone de poser</t>
+  </si>
+  <si>
+    <t>niveauRecoursORSAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le niveau de recours ORSAN correspond à une hiérarchisation fonctionnelle de la mobilisation des établissements pour accueillir les patients après régulation par le SAMU.  Remarque : cette donnée n'est pas FINESS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R284-NiveauRecoursORSAN</t>
+  </si>
+  <si>
+    <t>nbPlaceAideSocialeTemporaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numerique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Il s'agit du nombre de places temporaires dédiées à l'aide sociale dans l'établissement.</t>
+  </si>
+  <si>
+    <t>nbPlaceAideSocialePermanent</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Il s'agit du nombre de places permanentes dédiées à l'aide sociale dans l'établissement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) géopostale(s) de l'entité géographique en fonction de l'usage (adresse administrative, adresse entrée des véhicules, adresse entrée piétonne, etc.).L'implantation géographique peut également être décrite au travers de la classe Lieu.</t>
+  </si>
+  <si>
+    <t>implantationGeographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Implantation géographique de l’EG sur un lieu connu.</t>
+  </si>
+  <si>
+    <t>lieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu à l'intérieur d'une EG tels que l'entrée A, pavillon des violettes, etcUn lieu peut notamment être décrit par une adresse et des coordonnées géographiques.Remarque : donnée non FINESS</t>
+  </si>
+  <si>
+    <t>divisionTerritoriale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DivisionTerritoriale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Division(s) territoriale(s) (commune, département, etc.) où est située l'entité géographique.Remarque : Cette donnée n'est pas Finess</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Document(s) administratif(s) de l'entité géographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) survenu(s) dans l'entité géographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Point(s) de contact de l'entité géographique.Par exemple, ce sont les informations permettant de contacter l'accueil ou le secrétariat de l'entité géographique.Les contacts du directeur et de la cellule d'alerte peuvent être inclus dans cette liste de contacts.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication de l'entité géographique (numéro de téléphone, adresse email, URL, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à l'entité géographique.</t>
+  </si>
+  <si>
+    <t>commentaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commentaire qui permet à la structure de donner des informations complémentaires.</t>
+  </si>
+  <si>
+    <t>typeDocumentStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type du document de la structure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r364-type-document-administratif</t>
+  </si>
+  <si>
+    <t>indicateurJustificatif</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> boolean</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> indicateur pour préciser si dans le cadre des documents administratifs, le document est un document informatif ou un document justificatif</t>
+  </si>
+  <si>
+    <t>description</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> description du document</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> rôle du membre dans un regroupement de membres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r360-type-role-entite-groupe</t>
+  </si>
+  <si>
+    <t>siret</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le numéro Siret est le numéro unique d'identification, attribué par l'INSEE, à chaque entité géographique.Ce numéro est un simple numéro d'ordre, composé de 14 chiffres non significatifs:   ** les 9 chiffres du numéro Siren de l'entreprise dont l'établissement dépend, suivis des 5 chiffres du numéro interne de classement (NIC), lui-même constitué de 4 chiffres complétés d'une clé de Luhn. Le numéro Siret n'a aucun lien avec les caractéristiques de l'établissement. Il est fermé quand l'activité cesse dans l'établissement concerné ou lorsque l'établissement change d'adresse.</t>
+  </si>
+  <si>
+    <t>codeActivitePrincipaleEtablissement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tout  établissements (EG)  d'une entité juridique se voit attribuer par l'Insee, lors de son inscription au répertoire SIRENE, un code caractérisant son activité principale par référence à la nomenclature d'activités française (NAF rév. 2). Abréviation : code APET</t>
+  </si>
+  <si>
+    <t>dateCreationEtablissement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La date de création correspond à la date qui figure dans les statuts de l'entreprise qui sont déposés au Centre de Formalité des Entreprises (CFE) compétent.</t>
+  </si>
+  <si>
+    <t>denominationUsuelleEtablissement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom sous lequel l'établissement est connu du grand public.</t>
+  </si>
+  <si>
+    <t>enseigneEtablissement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La ou les enseignes de l'établissement.</t>
+  </si>
+  <si>
+    <t>uniteLegaleINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> UniteLegaleINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Unité légale INSEE de la personne Morale quand l'établissement INSEE n'est pas rataché à une EGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) survenu(s) dans l'établissement INSEE</t>
+  </si>
+  <si>
+    <t>typeEvenementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d'événement survenu sur la structure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r376-type-evenement-administratif</t>
+  </si>
+  <si>
+    <t>macroEtatObjet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Macro etat de l'objet  lié suite à l'événement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r386-macro-etat-objet-administratif</t>
+  </si>
+  <si>
+    <t>etatObjet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Etat de l'objet  lié suite à l'événement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r366-type-objet</t>
+  </si>
+  <si>
+    <t>systemeInformation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Système propriétaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r379-systeme-information</t>
+  </si>
+  <si>
+    <t>typeGroupeGCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de groupe GCO  (à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r372-type-groupe-gco</t>
+  </si>
+  <si>
+    <t>typeGroupementStructure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Type de regroupement  de structures ( à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r387-type-groupement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> types de rôle entre les Entités Géographiques d’Exercice (EGE) au sein d’une PM-SMSSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r370-role-relation-ege</t>
+  </si>
+  <si>
+    <t>denominationINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Raison sociale pour les personnes morales. Il s'agit du nom sous lequel est déclarée l'unité légale.Cette variable est à null pour les personnes physiques.Le répertoire SIREN gère des caractères majuscules non accentués avec caractères spéciaux (- &amp; + @ ! ? * ° . % : ? #).La dénomination peut parfois contenir la mention de la forme de la société (SA, SAS, SARL, etc.).</t>
+  </si>
+  <si>
+    <t>activitePrincipaleUniteLegale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Toute entité juridique se voit attribuer par l'Insee, lors de son inscription au répertoire SIRENE, un code caractérisant son activité principale par référence à la nomenclature d'activités française (NAF rév. 2). Abreviation :  code APEN pour l'EJ.</t>
+  </si>
+  <si>
+    <t>siren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Le numéro Siren est le numéro unique d'identification attribué à chaque entreprise ou organisme par l'INSEE.C'est un simple numéro d'ordre, composé de neuf chiffres:     ** huit chiffres non significatifs (excepté pour les organismes publics où celui-ci commence obligatoirement par 1 ou 2) complétés par une clé de Luhn.Il n'a aucun lien avec les caractéristiques de l'entreprise ou de l'organisme. Il est attribué une seule fois et n'est supprimé du répertoire qu'au moment de la disparition de la personne juridique (décès ou cessation de toute activité pour un entrepreneur individuel, dissolution pour une personne juridique).</t>
+  </si>
+  <si>
+    <t>categorieJuridiqueINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La catégorie juridique est un attribut INSEE des unités légales.voir site INSEE https://www.insee.fr/fr/information/2028129</t>
+  </si>
+  <si>
+    <t>dateINSEECreationEntreprise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date (INSEE) de création de l'entreprise.</t>
+  </si>
+  <si>
+    <t>dateINSEECessationEntreprise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date (INSEE) de cessation de l'entreprise.</t>
+  </si>
+  <si>
+    <t>siege</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EtablissementINSEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Reference de l'établissement INSEE principal de la personne morale. Le siège porte les informations géographiques de la personne moraleSi la personne morale ne comporte qu' un seul établissement, celui-ci est aussi le siège.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) associé(s) à l'Unite Légale</t>
+  </si>
+  <si>
+    <t>nomGroupeGCC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom du groupe de coopération conventionnelle. Exemple : Le GHT de la Haute-Garonne et du Tarn Ouest.</t>
+  </si>
+  <si>
+    <t>typeGroupeGCC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un Groupe GCC est caractérisé par un type de GCC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r371-type-groupe-gcc</t>
+  </si>
+  <si>
+    <t>autoriteRegulation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> autorité exercant une fonction de régulation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) du Groupe GCC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Document(s) administratif(s) du Groupe GCC</t>
+  </si>
+  <si>
+    <t>natureActivite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le Code de la nature de l'activité régulée permet de déterminer la Nature de l'activité parmi les natures actuellement identifiées</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r374-nature-activite-smsse-regulee</t>
+  </si>
+  <si>
+    <t>typeActiviteSMSSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Typologie des Activités Sanitaires, Médico-Sociales, Sociales et d'Enseignement, définie comme le champ des possibles pour définir l'Activité associée à une structure SMSSE.Classe associative matérialisant l'association Activité SMSSE RéguléeAncien  synonyme :  mode de fonctionnement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r392-type-act-smsse-regulee</t>
+  </si>
+  <si>
+    <t>dureeAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mesure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Durée de l'autorisation.</t>
+  </si>
+  <si>
+    <t>numeroAutorisationARHGOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant fonctionnel de l'autorisation ARHGOS de l'EML.</t>
+  </si>
+  <si>
+    <t>dateDebutPeriode</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date début effective de l'autorisation</t>
+  </si>
+  <si>
+    <t>dateFinPeriode</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin prévisionnelle de l'autorisation NB : Une autorisation d'activité réglementée est donnée pour une durée finie (exemple 15 ans pour le médico-social). On enregistre donc la date prévue ou l'autorisation sera échue et où la structure devra obtenir une nouvelle autorisation (ie un renouvellement) pour poursuivre son activité.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin effective de l'autoriation de cette activité. Elle peut arriver avant la date prévisionnelle si l'ARS retire l'autorisation par exemple où si la structure arrête son activité et renonce à son autorisation. C'est cette date qui indique si l'activité est "vivante" ou non. Si elle est vide, l'activité est toujours autorisée.Synonyme  : Date d'échéance de l'autorisation.</t>
+  </si>
+  <si>
+    <t>zoneInterventionAutorisee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Zone d'intervention de l'Activité Autorisée. Correspond au territoire sur lequel s'exerce un service, une activité.</t>
+  </si>
+  <si>
+    <t>dateDecision</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de décision du Directeur Général de l’ARS (date de l’arrête d’autorisation). Il s’agit donc de la date de délivrance de l’autorisation de l’activité autorisée exercée.Synonyme FINESS : date d’autorisationRemarque : Cette donnée est calculée à partir des événements FINESS</t>
+  </si>
+  <si>
+    <t>datePremiereMiseEnOeuvre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de mise en œuvre. Elle doit être postérieure à la date de l’arrêté d'autorisation. La mise en oeuvre est déclenchée à la réception par l’ARS du courrier du directeur de l’établissement.Synonyme FINESS : date de mise en œuvre</t>
+  </si>
+  <si>
+    <t>indicateurSuppressionAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur de suppression de l'autorisation de l'activité Autorisée exercée</t>
+  </si>
+  <si>
+    <t>indicateurSuppressionImplantation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur de suppression de l’implantation de l'activité autorisée exercée.Donnée propre à FINESS calculée à partir des evenements</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Evénement(s) administratif(s) survenu(s) dans l'activité</t>
+  </si>
+  <si>
+    <t>agregatActiviteEnseignementNiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de l'activité d'enseignement de niveau 1. L'agrégat de niveau 1 représente des regroupements d'agrégat de niveau 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r402-activite-enseignement-regulee</t>
+  </si>
+  <si>
+    <t>agregatActiviteEnseignementNiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de l'ativite d'enseignement de niveau 2. L'agrégat de niveau 2 représente des regroupements d'agrégat de niveau 3.</t>
+  </si>
+  <si>
+    <t>agregatActiviteEnseignementNiv3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de l'activite d'enseignement de niveau 3. L'agrégat de niveau 3 représente des regroupements d'activites d'enseignement</t>
+  </si>
+  <si>
+    <t>activite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'activité "AER" des Activités SMSSE Régulées. Formation sanitaire et sociale préparant à un diplôme d’état délivré par l’administration sanitaire et sociale. Sont exclues les formations aux professions médicales préparées en université, hormis les formations et écoles de sages-femmes.La liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP).</t>
+  </si>
+  <si>
+    <t>modeFonctionnement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de fonctionnement précise la modalité d’accueil, d’hébergement et/ou d’ouverture de l’activité associée à la discipline (hébergement complet, externat, accueil de nuit, etc.). Par défaut, il est systématiquement renseigné avec la valeur 34 (Enseignement) provenant de la  tre-r404-mode-fonctionnement-activite-smsse-regulee Ancien nom : type d'activité</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r404-mode-fonctionnement-activite-smsse-regulee</t>
+  </si>
+  <si>
+    <t>agregatPublicNiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de public  de niveau 1 de la ressource terminologique Public</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r403-public-activite-smsse-regulee</t>
+  </si>
+  <si>
+    <t>agregatPublicNiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de public de niveau 2 de la ressource terminologique Public</t>
+  </si>
+  <si>
+    <t>public</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Population prise en charge par l’établissement dans le cadre de l’activité associée à la discipline.Synonymes : patientèle, clientèle ou usager cible</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'activité  "AMSR" des Activités SMSSE Régulées.La liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP).synonyme : Discipline Equipement Sociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r401-activite-sociale-regulee</t>
+  </si>
+  <si>
+    <t>agregatActiviteSocialeReguleeNiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 1 de la ressource terminologique Activite Sociale Regulée</t>
+  </si>
+  <si>
+    <t>agregatActiviteSocialeReguleeNiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 2 de la ressource terminologique Activite Sociale Regulée</t>
+  </si>
+  <si>
+    <t>agregatActiviteSocialeReguleeNiv3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 3 de la ressource terminologique Activite Sociale Regulée</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de fonctionnement précise la modalité d’accueil, d’hébergement et/ou d’ouverture de l’activité associée à la discipline (hébergement complet, externat, accueil de nuit…)Synonyme : type d'activité</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Population prise en charge par l’établissement dans le cadre de l’activité associée à la discipline.Synonyme : clientèle, patientèle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 1 de la ressource terminologique Public</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 2 de la ressource terminologique Public</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'activité "ASDR" des Activités SMSSE  Régulées.La liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP). synonyme : Discipline Equipement Sociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r347-activite-sanitaire-diverse-regulee</t>
+  </si>
+  <si>
+    <t>agregatActiviteSanitaireDiverseReguleeNiv1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 1 de la ressource terminologique des activités ASDR</t>
+  </si>
+  <si>
+    <t>agregatActiviteSanitaireDiverseReguleeNiv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 2 de la ressource terminologique des activités ASDR</t>
+  </si>
+  <si>
+    <t>agregatActiviteSanitaireDiverseReguleeNiv3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 3 de la ressource terminologique des activités ASDR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 1 de la ressource terminologique du public concerné</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 2 de la ressource terminologique du public concerné</t>
+  </si>
+  <si>
+    <t>dateDerniereInstallation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle le dernier constat d’installation des places est réalisé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 1 de la ressource terminologique des Activites Sociales Regulées</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 2 de la ressource terminologique  des Activites Sociales Regulées</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de niveau 3 de la ressource terminologique  des Activites Sociales Regulées</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'activité "ASOC" des Activités SMSSE RéguléesLa liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de fonctionnement précise la modalité d’accueil, d’hébergement et/ou d’ouverture de l’activité associée à la discipline (hébergement complet, externat, accueil de nuit…)Ancien synonyme : type d'activité</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de clientèle de niveau 1  de la ressource terminologique du public concerné</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Agrégat de clientèle de niveau 2  de la ressource terminologique du public concerné</t>
+  </si>
+  <si>
+    <t>ageMinAutorise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patientele</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Age minimum de la clientèle autorisée.</t>
+  </si>
+  <si>
+    <t>ageMaxAutorise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Age maximum de la clientèle autorisée.</t>
+  </si>
+  <si>
+    <t>ageMinInstalle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Age minimum de la clientèle installée.</t>
+  </si>
+  <si>
+    <t>ageMaxInstalle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Age maximum de la clientèle installée.</t>
+  </si>
+  <si>
+    <t>indicateurSuppressionInstallation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur de suppression de l’installation de l'activité sociale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'activité de soins autorisée -AS- (article L.6122-1 du CSP), la liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R274-ActiviteSanitaireRegulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HealthcareService.specialty</t>
+  </si>
+  <si>
+    <t>modalite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les modalités sont des modes d’application ou des types de soins prévus par les textes réglementaires encadrant chaque activité de soins. Ce sont des pratiques thérapeutiques. Une activité de soins peut ou non avoir des modalités (dans ce cas, le code de la modalité est "00"). Les modalités peuvent être communes à plusieurs activités de soins ou spécifiques à une seule.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r405-modalite-activite-smsse-regulee</t>
+  </si>
+  <si>
+    <t>forme</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une forme est un type d’organisation de prise en charge (exemples: hospitalisation à temps complet, hospitalisation à domicile, chirurgie ambulatoire, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r406-forme-activite-smsse-regulee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Code définissant l'activité "AMM" des Activités SMSSE Régulées.La liste des activités de soins soumises à autorisation est fixée par décret en Conseil d'Etat (article L.6122-25 du CSP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r381-activite-amm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r382-modalite-act-de-soin-amm</t>
+  </si>
+  <si>
+    <t>mention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mention de l'activité de soin autorisée AMM  (à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r383-mention-act-de-soin-amm</t>
+  </si>
+  <si>
+    <t>pratiqueTherapeutiqueSpecifique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pratique thérapeutique spécifique  (à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r384-pratique-therapeutique-specifique-act-de-soin-amm</t>
+  </si>
+  <si>
+    <t>declaration</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Déclaration de l'activité de soin autorisée AMM (à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r385-declaration-act-de-soin-amm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant une activité soumise à reconnaissance contractuelle (ASR) dans les contrats pluriannuels d'objectifs et de moyens (CPOM).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de reconnaissance de l’activité par le Directeur Général de l’ARS.Synonyme FINESS : date d’effet de l’ASR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant une activité soumise à autorisation autre que les activités de soins dans le CSP (AASA).</t>
+  </si>
+  <si>
+    <t>dateLimite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date limite (à compléter)</t>
+  </si>
+  <si>
+    <t>dateLimiteDepot</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date limite de dépôt (à compléter)</t>
+  </si>
+  <si>
+    <t>dateLimiteVisiteConformite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date limite de visite de conformité (à compléter)</t>
+  </si>
+  <si>
+    <t>dateVisiteConformite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de la visite de conformité (à compléter)</t>
+  </si>
+  <si>
+    <t>numeroDecision</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro de décision (à compléter)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l'équipement matériel lourd (EML) soumis à autorisation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R272-EquipementMaterielLourd</t>
+  </si>
+  <si>
+    <t>marque</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Marque de l'équipement matériel lourd (EML).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro de série de l'équipement matériel lourd (EML).</t>
+  </si>
+  <si>
+    <t>habilitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Habilitation à l'aide sociale d'état.</t>
+  </si>
+  <si>
+    <t>modeFinancement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Mode de financement de centres d'accueil et d'hébergement.( à vérifier)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r375-mode-financement</t>
+  </si>
+  <si>
+    <t>genreConcerne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Genre concerné par la mesure de capacité</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R332-GenreCapacite</t>
+  </si>
+  <si>
+    <t>typeLogement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de logement concerné par la mesure de capacité</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r388-type-logement</t>
+  </si>
+  <si>
+    <t>activiteOperationnelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code définissant l’activité opérationnelle d’une offre opérationnelle (offre de soin).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R211-ActiviteOperationnelle</t>
+  </si>
+  <si>
+    <t>familleActiviteOperationnelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une famille d’activités opérationnelles est un regroupement cohérent d’activités délivrées dans le cadre d'une prestation, répondant à un besoin de la personne. Dans le secteur médico-social, la Famille d’activité correspond au niveau 4 des prestations de la nomenclature SERAFIN.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R266-FamilleActiviteOperationnelleHorsSerafinTRE_R265-PrestationPilotageSerafin (obsolète)Terminologie SERAFIN PH</t>
+  </si>
+  <si>
+    <t>identifiantOffre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l'offre, unique et persistant au niveau national, généré par une instance régionale du ROR ou par le ROR national.Format : Concaténation du code INSEE région et d’un identifiant généré, par le ROR régional ou le ROR national, séparé par le caractère "slash" (ex: 94/666).</t>
+  </si>
+  <si>
+    <t>nomOffre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dénomination sous laquelle l'offre est identifiée par le porteur d'offre et résultant de l'application de règles de bonnes pratiques pour être affichable auprès des professionnels comme du grand public.</t>
+  </si>
+  <si>
+    <t>typeOffre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type d'offre permet de distinguer les offres et de les classer en fonction de leur nature particulière, liée à un agrément, un personnel spécialement formé ou un environnement particulièrement adapté à l'état de santé des patients.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R244-CategorieOrganisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un champ d’activité indique le domaine dans lequel s'inscrit l'offre.</t>
+  </si>
+  <si>
+    <t>temporaliteAccueil</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La temporalité d’accueil apporte une précision sur le mode de prise en charge. Elle indique si l'établissement médico-social accepte un accueil pour une durée limitée dans le temps, de 90 jours maximum par an.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R240-TemporaliteAccueil</t>
+  </si>
+  <si>
+    <t>modePriseEnCharge</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de prise en charge caractérise l'hébergement ainsi que le niveau de technicité et d'intensité des soins.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R213-ModePriseEnCharge</t>
+  </si>
+  <si>
+    <t>modaliteAccueil</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une modalité d’accueil permet de préciser le mode de prise en charge géographiquement (ex. : sur le lieu de vie), technologiquement (ex. : téléconsultation) ou organisationnellement (ex. : accueil séquentiel).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R338-ModaliteAccueil</t>
+  </si>
+  <si>
+    <t>modeGestion</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le mode de gestion indique le mode d’intervention des aides à domicile en fonction de la nature de la relation contractuelle (prestataire, mandataire).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R236-ModeGestion</t>
+  </si>
+  <si>
+    <t>uniteSensible</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’indicateur permet de signaler que toutes les informations de description d'une offre sont confidentielles car elles présentent un risque d'utilisation à des fins malveillantes. Valeurs possibles :0 = L'offre ne revêt pas de caractère sensible et confidentiel1 = L'offre revêt un caractère sensible et confidentiel</t>
+  </si>
+  <si>
+    <t>acteSpecifique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un acte spécifique est une action menée par un ou plusieurs acteur(s) de santé dans le cadre d’une activité. Cet acte peut correspondre à une technique spécialisée ou traduire une expertise discriminante dans le parcours de santé. Les actes réalisés habituellement par l'organisation ne sont pas des actes spécifiques.Les actes spécifiques décrits sont réalisés avec les ressources propres de l’organisation ou via des ressources mises à disposition dans le cadre d’une convention à la condition que ces ressources interviennent sur site dans la réalisation de la prestation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R210-ActeSpecifique</t>
+  </si>
+  <si>
+    <t>acteRealiseHorsCabinet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ce champ est renseigné (à la place de l’attribut acteSpecifique) pour les actes spécifiques réalisés hors cabinet pour décrire l’offre de santé des médecins libéraux, au sein d’un établissement.La description des actes réalisés hors cabinet permet une orientation d'un patient vers un cabinet pour consultation préalable à la réalisation de cet acte spécifique.</t>
+  </si>
+  <si>
+    <t>specialisationPriseEnCharge</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une spécialisation de prise en charge correspond à un regroupement de troubles, de pathologies ou de déficiences qui nécessitent la mobilisation d'expertises, de compétences et/ou d'équipements spécifiques pouvant être discriminants dans le choix d’orientation du patient.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R245-SpecialisationDePriseEnCharge</t>
+  </si>
+  <si>
+    <t>habilitationAuxSoinsSansConsentement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cet indicateur permet d'identifier les offres pour lesquelles un établissement est autorisé par le directeur général de l’ARS après avis du préfet, à prendre en charge des patients sans leur consentement.   Valeurs possibles :  0 = pas d'habilitation 1 = habilitation</t>
+  </si>
+  <si>
+    <t>ouvertureAnnuelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’ouverture annuelle indique le nombre de jours maximum dans l’année au cours desquels l'offre peut être proposée par l'établissement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R238-OuvertureAnnuelle</t>
+  </si>
+  <si>
+    <t>zoneIntervention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Correspond au périmètre géographique dans lequel habitent les personnes pouvant être prises en charge pour l'offre décrite. Cela inclus notamment les divisions territoriales dans lesquelles les professionnels se déplacent.</t>
+  </si>
+  <si>
+    <t>secteurPsychiatrique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le secteur de psychiatrie (ou sectorisation) correspond à une aire géographique à laquelle sont rattachées des structures de relais et de soins qui prennent en charge des patients résidants sur ce secteur. Cet attribut est le libellé du secteur de psychiatrie.Des travaux sont actuellement en cours pour structurer cette donnée comme un Lieu.</t>
+  </si>
+  <si>
+    <t>professionRessource</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La profession ressource traduit la mobilisation de métiers qui constituent un facteur différenciant dans la réalisation de l'offre.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R356-ProfessionRessourceTRE_R94-ProfessionSocial</t>
+  </si>
+  <si>
+    <t>niveauExpertise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le niveau d'expertise atteste du niveau de ressources humaines et matérielles engagées dans la réalisation de l'offre et défini dans un cahier des charges officiel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R344-NiveauExpertise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type de fermeture indique la temporalité d'arrêt de réalisation de l'offre.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La date de fermeture d'une offre correspond à la date effective à partir de laquelle l'offre n'est plus assurée. Cette date de fermeture est caractérisée par un type de fermeture. Lorsqu'il s'agit d'une fermeture temporaire, la date est remise à nulle lorsque l'offre est ouverte de nouveau.</t>
+  </si>
+  <si>
+    <t>datePrevisionnelleReouverture</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La date de réouverture correspond à la date prévisionnelle à partir de laquelle l'offre sera de nouveau assurée. Elle s'applique lors d'une période de fermeture temporaire.</t>
+  </si>
+  <si>
+    <t>horaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Décrit le planning d'activité.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Personne ou service qui agit comme point de contact auprès d'une autre personne ou d'un autre service. Les moyens de contact sont précisés (numéro de téléphone, fax, email, site internet).</t>
+  </si>
+  <si>
+    <t>boiteLettreMSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à l’offre opérationnelle.</t>
+  </si>
+  <si>
+    <t>typeCaracteristique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique la caractéristique de l'équipement pour laquelle une valeur limite est précisée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R340-TypeCaracteristiqueEquipement</t>
+  </si>
+  <si>
+    <t>valeurLimite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Correspond à la valeur extrême associée à une caractéristique de l'équipement.</t>
+  </si>
+  <si>
+    <t>idExterneSynchro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’identifiant externe de synchronisation est l’identifiant défini par le porteur d’offre pour la zone d’hébergement des lits.</t>
+  </si>
+  <si>
+    <t>nomExterneSynchro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de la zone d’hébergement des lits.</t>
+  </si>
+  <si>
+    <t>typeEquipement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un type d'équipement correspond à une ressource matérielle médicotechnique spécialisée, qui permet la réalisation d’une prestation. Les équipements ordinaires utilisés pour réaliser les activités proposées par une organisation ne sont pas des équipements spécifiques.Les équipements spécifiques décrits sont des ressources propres de la structure ou mises à disposition dans le cadre d’une convention à la condition qu'elles soient utilisées sur site.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R212-Equipement</t>
+  </si>
+  <si>
+    <t>nbEquipementEnService</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nombre d'équipement du même type en état de fonctionnement.</t>
+  </si>
+  <si>
+    <t>affectationTemporaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L’affectation temporaire permet de réserver tout ou partie des lits d’une zone d’hébergement pour des patients selon qu’ils soient –ou non- concernés par une pathologie (Covid+, Covid-, …) ou un évènement (catastrophe naturelle, attentat, …).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R329-NatureCapacite</t>
+  </si>
+  <si>
+    <t>identifiantOI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l'organisation interne, unique et persistant au niveau national.</t>
+  </si>
+  <si>
+    <t>nomOI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de l'organisation interne.</t>
+  </si>
+  <si>
+    <t>typeOI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d'organisation interne (pôle, structure interne ou service, unité fonctionnelle, unité élémentaire, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R207-TypeOrganisationInterne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Boîte(s) aux lettres du service de messagerie sécurisée de santé (MSS) rattachée(s) à l'organisation interne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d'ouverture administrative de l'organisation interne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La date de fermeture d'un niveau organisationnel correspond à la date à partir de laquelle un niveau organisationnel n'assure plus aucune prestation. Cette date de fermeture est caractérisée par un type de fermeture. A partir de cette date, les prestations des niveaux organisationnels inférieurs ne sont plus assurées. Lorsqu'il s'agit d'une fermeture temporaire, la date est remise à nulle lorsque le niveau organisationnel est ouvert de nouveau.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type de fermeture d'un niveau organisationnel indique la temporalité de la fermeture. Le type de fermeture s'applique au niveau organisationnel sur lequel la fermeture est déclarée, ainsi que tous les niveaux inférieurs rattachés à ce niveau organisationnel. Par exemple, si un service est fermé temporairement, toutes les unités fonctionnelles qui lui sont rattachées sont également fermées temporairement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La date de réouverture correspond à la date prévisionnelle à partir de laquelle la prestation sera de nouveau assurée. Elle s'applique lors d'une période de fermeture temporaire.</t>
+  </si>
+  <si>
+    <t>typeAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d’autorisation (ex. Autorisation ministérielle de plein exercice, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R17-TypeAutorisation</t>
+  </si>
+  <si>
+    <t>disciplineAutorisee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Discipline à laquelle l'autorisation d'exercice est restreinte, le cas échéant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R18-DisciplineAutorisation</t>
+  </si>
+  <si>
+    <t>dateDebutAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à partir de laquelle l’autorisation s’applique.</t>
+  </si>
+  <si>
+    <t>dateFinAutorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de validité de l'autorisation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Profession pour laquelle l'autorisation est délivrée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G15-ProfessionSante</t>
+  </si>
+  <si>
+    <t>numeroLicence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro de la licence d'exploitation.</t>
+  </si>
+  <si>
+    <t>dateDebutLicence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de la licence d'exploitation.</t>
+  </si>
+  <si>
+    <t>dateFinLicence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de la licence d'exploitation.</t>
+  </si>
+  <si>
+    <t>identifiantEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l'engagement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Autorite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Il s'agit de l'autorité de régulation qui produit/rédige/publie l'engagement.</t>
+  </si>
+  <si>
+    <t>typeEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d'engagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r395-engagement</t>
+  </si>
+  <si>
+    <t>sousTypeEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Sous type de l'engagement.</t>
+  </si>
+  <si>
+    <t>dateEffetEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d'effet de l'engagement.</t>
+  </si>
+  <si>
+    <t>dateSignatureEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de signature de l'engagement.</t>
+  </si>
+  <si>
+    <t>dureeValiditeEngagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Durée de validité de l'engagement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pièces administrative justificative ou informative justifiant l'Engagement ou apportant des éléments de contexte**Pièces justificatives : arrêté d'autorisation; projet de santé; arrêté d'agrément; convention constitutive; convention tripartite;  extrait Kbis (privés); Décision de renouvellement; Publication RAA; Arrêté modificatif; PV de conformité; CPOM; Convention de subvention label**Pièces informatives : lettre du directeur de l'ET; Do en provenance de l'établissement; remontées après exploitation de questionnaires d'enquêtes; Fichiers de données provenant d'autres systèmes d'information en relation avec FINESS; Signalements des internautes ou des partenaires utilisateurs des données</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Informations complémentaires sur l'engagement.</t>
+  </si>
+  <si>
+    <t>numeroConvention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro de la convention.</t>
+  </si>
+  <si>
+    <t>numeroHabilitationAideSociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant (numéro) d''Habilitation à l'Aide Sociale</t>
+  </si>
+  <si>
+    <t>titre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Titre de la convention, par exemple "Convention constitutive du groupement hospitalier de territoire des Bouches du Rhône".</t>
+  </si>
+  <si>
+    <t>dateDebutConvention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de la convention.</t>
+  </si>
+  <si>
+    <t>dateFinConvention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de la convention.</t>
+  </si>
+  <si>
+    <t>numeroArrete</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> numéro de l'acte ( à compléter)</t>
+  </si>
+  <si>
+    <t>dateArrete</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de décision du Directeur Général de l’ARS (date de l’arrêté d’autorisation). Il s’agit donc de la date de délivrance de l’autorisation de l’activité.Synonyme FINESS : date d’autorisation.</t>
+  </si>
+  <si>
+    <t>motifArrete</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Motif de l'arrêté.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r378-motif-arrete</t>
+  </si>
+  <si>
+    <t>numeroLabel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant fonctionnel du label.</t>
+  </si>
+  <si>
+    <t>dateDebutLabel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début du label.</t>
+  </si>
+  <si>
+    <t>dateEcheanceLabel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d'échéance du label.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> INS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L'INS référence les données de santé et se compose des éléments suivants:- Un matricule INS : le numéro d’inscription au répertoire national d’identification des personnes physiques (NIR)  ou le numéro identifiant d’attente (NIA) pour les personnes en instance d’attribution d’un NIR (Art. R. 1111-8-1.-I du CSP)- Des traits d'identité de l'état civil : nom de naissance, prénom (liste des prénoms de naissance), date de naissance, sexe et lieu de naissance;- Des traits complémentaires provenant du Référentiel National d'IdentitoVigilance (RNIV) : premier prénom de l'acte de naissance, prénom utilisé et nom utilisé.</t>
+  </si>
+  <si>
+    <t>idPersonnePriseCharge</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant secondaire de la personne prise en charge.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.identifier</t>
+  </si>
+  <si>
+    <t>Person.person_id</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identité civile de la personne prise en charge.</t>
+  </si>
+  <si>
+    <t>preferenceCommunication</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Moyen de communication privilégié de la personne prise en charge.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coordonnées des personnes à contacter en cas de besoin.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de correspondance de la personne prise en charge.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.address</t>
+  </si>
+  <si>
+    <t>Person.location_id</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication de la personne prise en charge (numéro de téléphone, adresse email, URL, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.telecom</t>
+  </si>
+  <si>
+    <t>matricule</t>
+  </si>
+  <si>
+    <t>[1..1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La loi consacre comme matricule INS, le NIR et à défaut le NIA.Communément appelé numéro de sécurité sociale, le numéro d’inscription au répertoire (NIR) est un identifiant unique attribué à toute personne inscrite au répertoire national d'identification des personnes physiques (RNIPP). La forme du NIR est spécifiée par le décret n° 82-103 du 22 janvier 1982 [D82-103]. Il est formé de 13 caractères (chiffres ou lettres) et de la clé de contrôle.Le numéro identifiant d’attente (NIA) doit être utilisé comme matricule INS pour toute personne qui ne dispose pas encore de NIR et pour laquelle une procédure d’affectation de NIR est en cours.Dans la très grande majorité des cas, le NIA est identique au NIR qui sera affecté à la personne. Dans le cas exceptionnel où la procédure de vérification des pièces justificatives fait apparaître la nécessité de correction de éléments d’identité ayant un impact sur le NIR, le NIR attribué est différent du NIA.Dans tous les cas, le lien entre le NIR et le NIA est conservé dans les bases de référence.(Référentiel Identifiant national de santé)L’OID d’affection de l’identifiant utilisé doit représenter la personne morale responsable de la collecte de l’identité véhiculée : ** 1.2.250.1.213.1.4.8 - autorité d'affectation INS-NIR** 1.2.250.1.213.1.4.9 - autorité d'affectation INS-NIAL'OID est véhiculé dans l'identifiant par l'attribut identifiantSystem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ** Patient.identifier.value** Patient.identifier.system</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ** patient/id@extension** patient/id@root</t>
+  </si>
+  <si>
+    <t>** ClinicalDocument/recordTarget/patientRole/id@extension** ClinicalDocument/recordTarget/patientRole/id@root</t>
+  </si>
+  <si>
+    <t>** Patient ID – Tag (0010,0020)** Issuer of Patient ID Qualifiers Sequence – Tag (0010, 0024)     ** Universal Entity ID – Tag (0040,0032)     ** Universal Entity ID Type – Tag (0040,0033) égal à ISO</t>
+  </si>
+  <si>
+    <t>** Composant 1 (CX-1) du PID-3** Composant 4.2 ( CX-4, HD 4.2) du PID 3</t>
+  </si>
+  <si>
+    <t>nomNaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le nom de  naissance est un élément d’identité mentionné à l’article R. 1111-8-6 du CSP.C'est  un trait "strict" d'identité de la personne dans l'INS ( Référentiel Identité Nationale de Santé)synonyme moins précis : nom de famille</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.name.family avec Patient.name.use prenant la valeur « official »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/name/familyAvec l’attribut qualifier : Avec patient/patientPerson/name/family@qualifier="BR"</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/name/familyAvec l’attribut qualifier : ClinicalDocument/recordTarget/patientRole/patient/name/family@qualifier="BR"</t>
+  </si>
+  <si>
+    <t>Premier composant de Patient's Name - Tag (0010,0010)</t>
+  </si>
+  <si>
+    <t>Composant 1 (XPN-1) du segment PID-5, le composant 7 (XPN-7) du PID-5 prenant la valeur « L »</t>
+  </si>
+  <si>
+    <t>listePrenomsNaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Liste des prénoms de naissance indiqués sur l'acte de naissance. Ce sont des éléments d’identité mentionnés à l’article R. 1111-8-6 du CSP.La liste des prénoms de naissance est un trait d'identité "strict" de la personne dans l'INS ( Référentiel Identité Nationale de Santé)  Ce champ peut comporter plusieurs prénoms, simples ou composés.(avec ou sans tiret d’union entre les prénoms).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.name.text avec Patient.name.use prenant la valeur « official »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/name/givenElément répété pour chacun des prénoms de la liste, sans attribut qualifier</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/name/givenPas de qualifiant (attribut qualifier) pour la liste des prénoms</t>
+  </si>
+  <si>
+    <t>Deuxième composant de Patient's Name – Tag (0010,0010)Premier prénom reçu du téléservice INSi pour tenir compte de la longueur maximale de 64 caractères</t>
+  </si>
+  <si>
+    <t>Composant 3 (XPN-3) du segment PID-5, le composant 7 (XPN-7) du PID-5 prenant la valeur « L »</t>
+  </si>
+  <si>
+    <t>sexe</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le sexe est un élément d’identité mentionné à l’article R. 1111-8-6 du CSP. L’identité INS ne peut comporter que des valeurs F (féminin) ou M (masculin).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.gender</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/administrativeGenderCode@code</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/administrativeGenderCode@code</t>
+  </si>
+  <si>
+    <t>Patient's Sex – Tag (0010,0040)</t>
+  </si>
+  <si>
+    <t>PID-8</t>
+  </si>
+  <si>
+    <t>dateNaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de naissance de la personne, modifiée selon les règles du RNIV dans le cas des dates exceptionnelles. C'est un élément d’identité mentionné à l’article R. 1111-8-6 du CSP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.birthDate</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/birthTime</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/birthTime</t>
+  </si>
+  <si>
+    <t>Patient's Birth Date – Tag (0010,0030)</t>
+  </si>
+  <si>
+    <t>PID-7</t>
+  </si>
+  <si>
+    <t>lieuNaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code officiel géographique (COG) de la commune (France) ou du pays. C'est un élément d’identité mentionné à l’article R. 1111-8-6 du CSP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.extensionhttp://hl7.org/fhir/StructureDefinition/patient-birthPlace</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/birthplace/addr/county</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/birthPlace/place/addr/county</t>
+  </si>
+  <si>
+    <t>Pas d'équivalence</t>
+  </si>
+  <si>
+    <t>Composant 9 (XAD-11) du PID-11, le composant 7 (XAD-7) du PID-11 prenant la valeur « BDL »</t>
+  </si>
+  <si>
+    <t>premierPrenomNaissance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La distinction du premier prénom dans la liste des prénoms de naissance est nécessaire à la communication entre logiciels n’ayant pas encore été mis en conformité avec les exigences du RNIV. Il peut être composé (avec ou sans tiret d’union entre les prénoms).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.name.given avec Patient.name.use prenant la valeur « official »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/name/givenAvec l’attribut qualifier : Avec patient/patientPerson/name/given@qualifier="BR"</t>
+  </si>
+  <si>
+    <t>**ClinicalDocument/recordTarget/patientRole/patient/name/given**ClinicalDocument/recordTarget/patientRole/patient/name/given@qualifier="BR"</t>
+  </si>
+  <si>
+    <t>Composant 2 (XPN-2) du segment PID-5, le composant 7 (XPN-7) du PID-5 prenant la valeur « L »</t>
+  </si>
+  <si>
+    <t>nomUtilise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom réellement porté par la personne physique dans la vie courante.Il peut s'agir du nom de naissance, du surnom, du pseudonyme ou du nom d'usage de la personne physique. C'est un trait complémentaire provenant du Référentiel National d'Identitovigilance (RNIV).Le nom utilisé est obligatoirement renseigné lorsqu’il est différent du nom de naissance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.name.family avec Patient.name.use prenant la valeur « usual »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/name/familyAvec l’attribut qualifier : Avec patient/patientPerson/name/family@qualifier="CL"</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/name/familyAvec l’attribut qualifier : ClinicalDocument/recordTarget/patientRole/patient/name/family@qualifier="CL"</t>
+  </si>
+  <si>
+    <t>Other Patient Names – Tag (0010,1001)</t>
+  </si>
+  <si>
+    <t>Composant 1 (XPN-1) du segment PID-5, le composant 7 (XPN-7) du PID-5 prenant la valeur « D »</t>
+  </si>
+  <si>
+    <t>prenomUtilise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prénom réellement porté par la personne physique dans la vie courante.Il peut s'agir du prénom usuel, du surnom ou du pseudonyme de la personne physique.C'est un trait complémentaire provenant du Référentiel National d'Identitovigilance (RNIV).Le prénom utilisé est obligatoirement renseigné lorsqu’il est différent du premier prénom de naissance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patient.name.given avec Patient.name.use prenant la valeur « usual »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> patient/patientPerson/name/givenAvec l’attribut qualifier : Avec patient/patientPerson/name/given@qualifier="CL"</t>
+  </si>
+  <si>
+    <t>ClinicalDocument/recordTarget/patientRole/patient/name/givenAvec l’attribut qualifier : ClinicalDocument/recordTarget/patientRole/patient/name/given@qualifier="CL"</t>
+  </si>
+  <si>
+    <t>Composant 2 (XPN-2) du segment PID-5, le composant 7 (XPN-7) du PID-5 prenant la valeur « D »</t>
+  </si>
+  <si>
+    <t>situationVieQuotidienne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Situation de vie de la personne : vit seule ou avec d'autres personnes</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R317-SituationVieQuotidienne</t>
+  </si>
+  <si>
+    <t>besoinVieQuotidienne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Besoins de la personne dans sa vie quotidienne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R318-BesoinAideMobiliteTRE_R319-BesoinAideVieSociale</t>
+  </si>
+  <si>
+    <t>compositionFoyer</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Désigne avec qui vit la personne prise en charge dans son logement.</t>
+  </si>
+  <si>
+    <t>dejaTravaille</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur afin de savoir si la personne a déjà travaillé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme(s) obtenu(s) par la personne prise en charge.</t>
+  </si>
+  <si>
+    <t>situationVieProfessionnelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Situation professionnelle de la personne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R325-SituationProfessionnelle</t>
+  </si>
+  <si>
+    <t>situationSansEmploi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Situation de la personne lorsqu'elle est sans emploi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R326-SituationSansEmploi</t>
+  </si>
+  <si>
+    <t>besoinProfessionnel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Besoins de la personne dans sa vie professionnelle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R324-BesoinSoutienProjetProfessionnel</t>
+  </si>
+  <si>
+    <t>libelleEmploi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Libellé de l'emploi.</t>
+  </si>
+  <si>
+    <t>dateDebutEmploi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de l'emploi.</t>
+  </si>
+  <si>
+    <t>dateFinEmploi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de l'emploi.</t>
+  </si>
+  <si>
+    <t>emploiRemunere</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique que l’emploi est rémunéré ou non.</t>
+  </si>
+  <si>
+    <t>emploiAdapteHandicape</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique que l’emploi est adapté à la personne en situation de handicap ou non.</t>
+  </si>
+  <si>
+    <t>dateDebutArret</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de l'arrêt de travail.</t>
+  </si>
+  <si>
+    <t>motifArret</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Motif de l'arrêt de travail. Nomenclature soumise prochainement par la CNSA.</t>
+  </si>
+  <si>
+    <t>rencontreServiceSocial</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique que la personne prise en charge a rencontré le professionnel du service social de sa caisse de retraite.</t>
+  </si>
+  <si>
+    <t>dateRencontreServiceSocial</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de rencontre de la personne prise en charge avec le professionnel du service social de sa caisse de retraite.</t>
+  </si>
+  <si>
+    <t>rencontreMedecin</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique que la personne prise en charge a rencontré le médecin de santé au travail en visite de pré-reprise.</t>
+  </si>
+  <si>
+    <t>dateRencontreMedecin</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de rencontre de la personne prise en charge avec le médecin de santé au travail en visite de pré-reprise.</t>
+  </si>
+  <si>
+    <t>meatdonnee</t>
+  </si>
+  <si>
+    <t>typeScolarisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de scolarisation de la personne.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R328-TypeScolarisation</t>
+  </si>
+  <si>
+    <t>besoinScolarite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Besoins de la personne dans sa vie scolaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R320-BesoinCommunicationTRE_R321-BesoinEntretienPersonnelTRE_R322-BesoinMobiliteTRE_R323-BesoinScolarite</t>
+  </si>
+  <si>
+    <t>identifiant</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l’observation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.identifier</t>
+  </si>
+  <si>
+    <t>Measurement.measurement_id</t>
+  </si>
+  <si>
+    <t>statut</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ConceptCode</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Statut de l'observation. Par exemple observation finale ou amendée.http://hl7.org/fhir/observation-status</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.status</t>
+  </si>
+  <si>
+    <t>categorie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Catégorie de l'observation. Par exemple, une constante ou un résultat de laboratoire.http://www.hl7.org/fhir/valueset-observation-category.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.category</t>
+  </si>
+  <si>
+    <t>datePertinence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date et heure à laquelle l'observation est pertinente : date de collecte, date de prélèvement, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.effective</t>
+  </si>
+  <si>
+    <t>Measurement.measurement_date</t>
+  </si>
+  <si>
+    <t>dateDisponibilite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle de l'observation est disponible pour consultation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.issued</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commentaire relatif à l'observation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.note</t>
+  </si>
+  <si>
+    <t>partieAnatomie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Partie de l’anatomie sur laquelle l’observation a été effectuée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Terminologie SNOMED-CT-FR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.bodySite</t>
+  </si>
+  <si>
+    <t>methode</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Procédé utilisé pour effectuer l'observation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Terminologie  CLADIMED</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.method</t>
+  </si>
+  <si>
+    <t>raison</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Raison pour laquelle l'observation a été réalisée.Texte libre (ex. surpoids ou obésité, diabète, maladie du cœur et des vaisseaux, tabac, etc.)</t>
+  </si>
+  <si>
+    <t>positionCorps</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Position du corps au moment de l'observation, par exemple debout, assis. A n'utiliser que lorsque la position du corps n'est pas pré-coordonnée dans le code d'observation.</t>
+  </si>
+  <si>
+    <t>momentMesure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Moment de la mesure.</t>
+  </si>
+  <si>
+    <t>niveauEffort</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Définit le niveau d'effort (au repos, à l'effort, après l'effort) lors de la mesure de la fréquence respiratoire.</t>
+  </si>
+  <si>
+    <t>typeDiabete</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de diabète.</t>
+  </si>
+  <si>
+    <t>nombreJours</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nombre de jours. Utilisé pour les mesures du taux de glucose interstitiel et l’index de gestion de glycémie.</t>
+  </si>
+  <si>
+    <t>type</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un type d’observation peut être composé de plusieurs sous-types d’observation.Par exemple, pour mesurer une mesure de la pression artérielle il est nécessaire d'utiliser les deux valeurs :**85354-9 Pression arterielle**8480-6 Systolique**8462-4 Diastoliquehttps://loinc.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.Component.code</t>
+  </si>
+  <si>
+    <t>valeur</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Résultat, valeur mesurée de l'observation. L'observation peut ne pas avoir de valeur si une raison justifie cette absence ou si elle représente un groupe d'observations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.value.valueQuantity ou Observation.Component.value.valueQuantity</t>
+  </si>
+  <si>
+    <t>Measurement.value_as_number + Measurement.unit_concept_id</t>
+  </si>
+  <si>
+    <t>interpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pour certains résultats, notamment les résultats numériques, une interprétation est nécessaire pour bien comprendre la signification d'un résultat.http://terminology.hl7.org/CodeSystem/v3-ObservationInterpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.interpretation ou Observation.Component.interpretation</t>
+  </si>
+  <si>
+    <t>raisonAbsence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Raison de l'absence de résultat.https://www.hl7.org/fhir/codesystem-data-absent-reason.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.dataAbsentReason ou Observation.Component.dataAbsentReason</t>
+  </si>
+  <si>
+    <t>borneInferieure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Borne inférieure de la plage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange.low</t>
+  </si>
+  <si>
+    <t>Measurement.range_low</t>
+  </si>
+  <si>
+    <t>borneSuperieure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Borne supérieure de la plage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange.high</t>
+  </si>
+  <si>
+    <t>Measurement.range_high</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de plage de référence définie selon les critères s’appliquant à la personne sur laquelle porte l’observation. http://hl7.org/fhir/ValueSet/referencerange-meaning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange.type</t>
+  </si>
+  <si>
+    <t>trancheAge</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tranche d'âge pour laquelle la plage de référence est applicable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange.age</t>
+  </si>
+  <si>
+    <t>guideTextuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Plage de référence exprimée sous la forme d’un texte pour interpréter la valeur.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Observation.referenceRange.text</t>
+  </si>
+  <si>
+    <t>autoriteParentale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L'autorité parentale confère aux parents des droits et met à leur charge des devoirs vis-à-vis de leur enfant mineur. Ces droits et obligations se traduisent de différentes manières : veiller sur l'enfant, sa santé, son éducation, son patrimoine... Selon les cas, l'autorité parentale peut être exercée conjointement (par les 2 parents) ou par un seul parent. (service-public.fr)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identité civile du parent.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de correspondance du parent.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication (numéro de téléphone, adresse email, URL, etc.) du parent.</t>
+  </si>
+  <si>
+    <t>typeAidantDemarche</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type d'aidant dans la démarche réalisée.Création nomenclature en cours.</t>
+  </si>
+  <si>
+    <t>aidantDemarche</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Personne physique aidant la personne prise en charge à réaliser ses démarches.</t>
+  </si>
+  <si>
+    <t>adresseAidantDemarche</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de correspondance de l'aidant.</t>
+  </si>
+  <si>
+    <t>telecommunicationAidantDemarche</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication (numéro de téléphone, adresse email, URL, etc.) de l'aidant.</t>
+  </si>
+  <si>
+    <t>typeMesureProtection</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de la mesure de protection mise en place.Nomenclature en cours de création.</t>
+  </si>
+  <si>
+    <t>personneProtectrice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Personne responsable de la mesure de protection.</t>
+  </si>
+  <si>
+    <t>adresseMesureProtection</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de correspondance de la mesure de protection.</t>
+  </si>
+  <si>
+    <t>telecommunicationMesureProtection</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication (numéro de téléphone, adresse email, URL, etc.) de la mesure de protection.</t>
+  </si>
+  <si>
+    <t>identifiantDemande</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de la demande.</t>
+  </si>
+  <si>
+    <t>dateDemande</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle la demande a été réalisée.</t>
+  </si>
+  <si>
+    <t>demandeUrgente</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique que la demande est considérée comme urgente ou non.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle la décision a été rendue.</t>
+  </si>
+  <si>
+    <t>typeDecision</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de décision.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R327-TypeDecision</t>
+  </si>
+  <si>
+    <t>identifiantDossier</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du dossier de la personne prise en charge.</t>
+  </si>
+  <si>
+    <t>typeDocument</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de document d'un dossier d'une personne prise en charge</t>
+  </si>
+  <si>
+    <t>idNote</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de la note dans le cahier de liaison.</t>
+  </si>
+  <si>
+    <t>typeNote</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de la note: dépôt de document, sortie d’hôpital, etc.</t>
+  </si>
+  <si>
+    <t>restrictionAudience</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type d’audience autorisé à accéder à la note (professionnels de santé, personnes tierces, etc.)</t>
+  </si>
+  <si>
+    <t>dateHeureCreation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle la note est déclarée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Il s’agit d’une description ou du titre de la note.</t>
+  </si>
+  <si>
+    <t>urgenceNote</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique l’urgence de la note afin d’identifier la façon dont elle sera prise en charge.</t>
+  </si>
+  <si>
+    <t>idAgenda</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l'agenda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Schedule.identifier</t>
+  </si>
+  <si>
+    <t>nomAgenda</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de l'agenda.</t>
   </si>
   <si>
     <t>dateCreation</t>
   </si>
   <si>
-    <t>dateModificationSiren</t>
-[...89 lines deleted...]
-    <t>origineModificationSIRET</t>
+    <t xml:space="preserve"> Date de création de l'agenda.</t>
+  </si>
+  <si>
+    <t>dateDebutPlanification</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de validité de l'agenda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Schedule.planningHorizon.start</t>
+  </si>
+  <si>
+    <t>dateFinPlanification</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de validité de l'agenda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Schedule.planningHorizon.end</t>
+  </si>
+  <si>
+    <t>idCreneau</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du créneau.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot.identifier</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Statut du créneau. Il est fixé à "libre".</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot.status</t>
+  </si>
+  <si>
+    <t>dateDebut</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date et heure du début du créneau horaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot.start</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date et heure de fin du créneau horaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot.end</t>
+  </si>
+  <si>
+    <t>informationComplementaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commentaire lié au créneau.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Slot.comment</t>
+  </si>
+  <si>
+    <t>idRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du rendez-vous</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.idenfier</t>
+  </si>
+  <si>
+    <t>typeRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.appointmentType</t>
+  </si>
+  <si>
+    <t>datePriseRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de la prise de rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.created</t>
+  </si>
+  <si>
+    <t>dateDebutRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début du rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.start</t>
+  </si>
+  <si>
+    <t>dateFinRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin du rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.end</t>
+  </si>
+  <si>
+    <t>dateAnnulationRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d'annulation du rendez-vous.</t>
+  </si>
+  <si>
+    <t>pieceJointe</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Informations supplémentaires à l'appui du rendez-vous fournies lors de la prise de rendez-vous.Cet élément peut être utilisé pour référencer un document représentant une prescription ou n'importe quelle autre pièce jointe.</t>
+  </si>
+  <si>
+    <t>priorite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Degré d'urgence du rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.priority</t>
+  </si>
+  <si>
+    <t>titreRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Titre du rendez-vous.</t>
+  </si>
+  <si>
+    <t>statutRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Statut du rendez-vous (en attente, accepté, refusé).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.status</t>
+  </si>
+  <si>
+    <t>descriptionRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Description du rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.description</t>
+  </si>
+  <si>
+    <t>motifRdv</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Motif pour lequel le rendez–vous est pris.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Détails sur le rendez-vous.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Appointment.comment</t>
+  </si>
+  <si>
+    <t>plageDisponibilite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Horaire définissant la plage de disponibilité de l'agenda.</t>
+  </si>
+  <si>
+    <t>statutPlageDisponibilite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Statut de la plage de disponibilité : Par défaut le statut est à "disponible". Par exception, il est possible de déclarer une indisponibilité. Le statut est alors à "indisponible".</t>
+  </si>
+  <si>
+    <t>support</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SupportIUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le support IUD est la manière dont l'IUD est communiqué grâce à l'AIDC et, le cas échéant, son marquage en clair.Parmi les supports IUD, on trouve notamment les codes à barres unidimensionnels ou linéaires, les codes à barres à deux dimensions/code QR, les identifiants RFID.</t>
+  </si>
+  <si>
+    <t>identifiantLocalDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiants affectés au dispositif médical dans les référentiels locaux.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.identifier</t>
+  </si>
+  <si>
+    <t>classeRisque</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Classe de risque du dispositif. Les dispositifs sont répartis en classe I, classe IIa, classe IIb et classe III en fonction de la destination des dispositifs et des risques qui leur sont inhérents. La classification est effectuée conformément à l'annexe VIII du Règlement (UE) 2017/745.</t>
+  </si>
+  <si>
+    <t>reference</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Référence du dispositif médical ou numéro dans le catalogue commercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeviceDefinition.identifier</t>
+  </si>
+  <si>
+    <t>modele</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Modèle du dispositif médical.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeviceDefinition.modelNumber</t>
+  </si>
+  <si>
+    <t>nomCommercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dénomination commerciale du modèle du dispositif médical.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeviceDefinition.deviceName.name</t>
+  </si>
+  <si>
+    <t>codeEMDN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code du modèle du dispositif médical dans la nomenclature EMDN (European Medical Device Nomenclature).</t>
+  </si>
+  <si>
+    <t>usageUnique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif est à usage unique.1 : dispositif à usage unique0 : dispositif réutilisable</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeviceDefinition.property</t>
+  </si>
+  <si>
+    <t>nombreReutilisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le nombre limité de réutilisations du dispositif médical.</t>
+  </si>
+  <si>
+    <t>sterile</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif est stérile.1 : dispositif stérile0 : dispositif non stérile</t>
+  </si>
+  <si>
+    <t>sterilisationAvantUtilisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif doit être stérilisé avant utilisation.1 : stérilisation nécessaire 0 : stérilisation non nécessaire</t>
+  </si>
+  <si>
+    <t>contientLatex</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif contient du latex.1 : contient du latex0 : ne contient pas de latex</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeviceDefinition.safety</t>
+  </si>
+  <si>
+    <t>substanceCMR1A1B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif contient des substances CMR de catégorie 1A ou 1B.1 : contient des substances CMR de catégorie 1A ou 1B0 : ne contient pas de substances CMR de catégorie 1A et 1B</t>
+  </si>
+  <si>
+    <t>implantable</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur pour spécifier si le dispositif est implantable.1 : dispositif implantable0 : dispositif non implantable</t>
   </si>
   <si>
     <t>actif</t>
   </si>
   <si>
-    <t>dateOuverture</t>
-[...635 lines deleted...]
-    <t>implantable</t>
+    <t xml:space="preserve"> Indicateur pour specifier si le dispositif est actif. L’article 2 partie 4 du Règlement (UE) 2017/745 du 5 avril 2017 définit les dispositifs actifs comme "tout dispositif dont le fonctionnement dépend d'une source d'énergie autre que celle générée par le corps humain à cette fin ou par la pesanteur et agissant par modification de la densité de cette énergie ou par conversion de celle-ci. Les dispositifs destinés à la transmission d'énergie, de substances ou d'autres éléments, sans modification significative, entre un dispositif actif et le patient ne sont pas réputés être des dispositifs actifs. Les logiciels sont aussi réputés être des dispositifs actifs." 1 : dispositif actif0 : dispositif non actif</t>
   </si>
   <si>
     <t>codeLPP</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code de la Liste des Produits et des Prestations (LPP) du modèle du dispositif médical.Il s'agit d'un code national utilisé pour obtenir le remboursement par l'Assurance Maladie de certains DM (implantables ou invasifs non implantables) en sus des prestations d’hospitalisations à l’hôpital, ou le remboursement de certains produits et prestations en ville.</t>
+  </si>
+  <si>
     <t>irmCompatible</t>
   </si>
   <si>
+    <t xml:space="preserve"> La norme ASTM (American Society for Testing and Materials ) F2503 distingue 3 niveaux de compatibilité IRM d’un dispositif médical : ‒ « MR Safe » (IRM compatible sans conditions) : dispositifs pouvant être introduits dans tout type d’IRM sans risque (matériau non conducteur, non métallique, non magnétique) ; ‒ « MR Unsafe » (non IRM compatible) : dispositifs engendrant un risque pour le patient lors de son introduction dans l’IRM ; ‒ « MR Conditional » (IRM compatible sous conditions) : dispositifs pouvant être introduits dans l’IRM sous des conditions précises pré spécifiées par le fabricant. Seul le respect de toutes ces conditions pourra permettre la réalisation d’une IRM sans risque. Cela revient à évaluer les conditions dans lesquelles un dispositif médical n’est pas dangereux dans un environnement à résonance magnétique.La FDA recommande que tous les Dispositifs Médicaux Implantables Actifs (DMIA) soient classés « MR Conditional » (IRM compatible sous conditions) ou « MR Unsafe » (non IRM compatible) selon les cas, compte tenu de la présence de composants électroniques conducteurs. Autrement dit, un DMIA ne doit jamais être considéré comme « MR Safe ».La création de la nomenclature associée est en cours.</t>
+  </si>
+  <si>
     <t>IUD-ID</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'IUD-ID est l’identifiant du dispositif qui a été introduit par les règlements pour identifier un modèle ou une famille de dispositifs et qui apparaît sur les certificats et les déclarations de conformité UE. Ce code est également la principale clé d’accès aux registres d’informations liées aux produits dans la base de données EUDAMED contenant l'ensemble des informations liées aux dispositifs médicaux sur le marché européen.L'IUD-ID est un code numérique ou alphanumérique unique propre à un modèle de dispositif qui sert également de clé d'accès aux informations stockées dans une base de données IUD.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.udiCarrier.deviceIdentifier</t>
+  </si>
+  <si>
+    <t>Device_exposure.unique_device_id</t>
+  </si>
+  <si>
     <t>IUD-IPNumeroSerie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Numéro de série du DM.Au sein d'un lot de fabrication, un DM peut être affecté d'un numéro de série unique permettant une meilleure traçabilité.Après l'entrée en application du Règlement (UE) 2017/745, le numéro de série constitue un type d’IUD-IP. L’affectation d’un numéro de série est obligatoire pour les DMI actifs marqués CE au titre du règlement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.serialNumber</t>
+  </si>
+  <si>
+    <t>Device_exposure.production_id</t>
+  </si>
+  <si>
     <t>IUD-IPNumeroLot</t>
   </si>
   <si>
+    <t xml:space="preserve"> Numéro du lot auquel appartient le DM.Après l'entrée en application du Règlement (UE) 2017/745, le numéro de lot du DM constitue un type d’IUD-IP. L’affectation d’un numéro de lot ou d’un numéro de série est obligatoire pour les DMI marqués CE au titre du règlement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.lotNumber</t>
+  </si>
+  <si>
     <t>IUD-IPIdLogiciel</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant du logiciel. L'IUD est attribué au niveau du système du logiciel. Seuls les logiciels qui sont disponibles en soi dans le commerce et ceux qui constituent un dispositif à part entière sont soumis à cette exigence.L'identification du logiciel est considérée comme un mécanisme de contrôle de la fabrication et est indiquée dans l'IUD-IP.</t>
+  </si>
+  <si>
     <t>IUD-IPDateFabrication</t>
   </si>
   <si>
+    <t xml:space="preserve"> Après l'entrée en application du Règlement (UE) 2017/745, la date de fabrication constitue un type d’IUD-IP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.manufactureDate</t>
+  </si>
+  <si>
     <t>IUD-IPDateExpiration</t>
   </si>
   <si>
+    <t xml:space="preserve"> Après l'entrée en application du Règlement (UE) 2017/745, la date d’expiration constitue un type d’IUD-IP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.expirationDate</t>
+  </si>
+  <si>
     <t>AIDC</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identification et saisie automatiques des données (AIDC - Automatic identification and data capture).L'AIDC est une technologie utilisée pour procéder à la capture automatique de données. Les techniques concernées sont notamment les codes à barres, les cartes à puce, la biométrie et l'identification par radiofréquence (RFID).S'il est fait usage de codes à barres linéaires, l'IUD-ID et l'IUD-IP peuvent être concaténés ou non concaténés en deux codes à barres ou plus. Toutes les parties et tous les éléments du code à barres linéaire sont reconnaissables et identifiables.Si le fabricant recourt à la technologie RFID, un code à barres linéaire ou à deux dimensions conforme à la norme prévue par les entités d'attribution apparaît également sur l'étiquette.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.udiCarrier.carrierAIDC</t>
+  </si>
+  <si>
     <t>marquageClair</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le marquage en clair est une interprétation lisible des caractères d'information encodés dans le support IUD.En anglais HRI : Human Readable Interpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.udiCarrier.carrierHRF</t>
+  </si>
+  <si>
     <t>typeSupportIUD</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de technologie AIDC : code à barres, 1D, 2D ou RFID</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Device.udiCarrier.entryType</t>
+  </si>
+  <si>
+    <t>cleINInterropBan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant Base de données de référence pour les adresses en France (BAN)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique le ou les types d'adresse tel que "Adresse du domicile", "Adresse professionnelle", "Adresse de facturation", "Adresse postale", "Adresse géographique", etc.Cet attribut ne fait pas partie de la norme  NF Z 10-011.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tre-r377-usage-adresse</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.use</t>
+  </si>
+  <si>
     <t>identificationDestinataire</t>
   </si>
   <si>
+    <t xml:space="preserve"> Eléments d'identification du destinataire c’est-à-dire la personne physique ou morale à qui un envoi est adressé.1) Le destinataire est une personne physique :* Qualité: civilité ou condition sociale, civile, juridique ou titre sous lequel une partie figure dans un acte juridique.* Prénom* Nom* Titre: désignation honorifique exprimant une distinction de rang, une dignité (titres nobiliaires, religieux, etc.).* Profession, fonctionUne personne physique peut être désignée soit par son nom et éventuellement son prénom, soit par son nom et sa fonction ou sa profession, enfin, dans certains cas particuliers, par ses seuls titres, fonction ou profession.2) Le destinataire est une personne morale :* Forme juridique: Indication du statut juridique de la personne morale : SA, SARL, GIE, Société civile, Mutuelle, Association, Fondation, etc.* Raison ou dénomination sociale* Domaine d'activité* Enseigne commerciale* Nom commercial* Subdivision au sein de l'entreprise (Direction, service, etc.) ou organisation interne de la personne morale (fonctionnelle ou géographique).Une personne morale peut être désignée au moins par sa raison sociale, son enseigne ou nom commercial.</t>
+  </si>
+  <si>
     <t>identificationDomicilie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Eléments d'identification du domicilié c’est-à-dire le titulaire du domicile du destinataire (lieu ordinaire d'habitation, demeure légale et habituelle)1) Le domicilié est une personne physique:* Qualité* Prénom* Nom* Titre* Profession, fonctionLes éléments d'identification du domicilié sont précédés de la mention «chez»2) Le domicilié est une personne morale:* Forme juridique* Dénomination sociale* Activité principale* Enseigne ou nom de l'établissement* Subdivision au sein de l'entreprise (Direction, service,...).</t>
+  </si>
+  <si>
     <t>pointRemise</t>
   </si>
   <si>
+    <t xml:space="preserve"> Lieu où le destinataire prend possession de son courrier. Il est matérialisé, dans la plupart des cas, par la présence d'une boîte aux lettres; il est constitué des éléments suivants :* Local ou logement : Numéro ou désignation d'appartement, logement, pièce, bureau, local commercial ou industriel* Accès au local ou au logement: indications de couloir, d'étage ou de niveau* Boîte aux lettres : Numéro voire dénomination (éventuellement CIDEX)* Accès à la boîte à lettres: si nécessaire,: identification du couloir d'accès, de la batterie de boîtes s'il en existe plusieurs* Code acheminement interne à l'entreprise (CAIE): Codification identifiant le découpage au sein de l'entreprise en vue du traitement de courrier par les services dédiés internes à l'entreprise. Les informations d'identification du domicilié (Chez M.X) pourraient figurer dans cet attribut.</t>
+  </si>
+  <si>
     <t>complementPointGeographique</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un complément de l'adresse au point géographique constitué des éléments suivants:* Bâtiment: les bâtiments sont désignés par leur type (bâtiment, immeuble, tour,...), éventuellement des mentions d'orientation (est, ouest,...), une dénomination littérale ou une numérotation; exemple: Tour DELTA* Accès au bâtiment: l'accès au bâtiment est identifié par un numéro, une lettre, une combinaison alphanumérique. Ces éléments identifient une entrée, porte, etc.; exemple: Entrée A* Ensemble immobilier: ensemble d'habitations reliées à la voie publique par un ou plusieurs points d'accès (résidence, zoneindustrielle,...); exemple: Résidence des Fleurs.</t>
+  </si>
+  <si>
     <t>numeroVoie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un numéro dans la voie; dans les cas de numérotation sans extension, il est composé de 0 à 4 caractères numériques au maximum.</t>
+  </si>
+  <si>
     <t>extension</t>
   </si>
   <si>
+    <t xml:space="preserve"> Extension ou indice de répétition: mention bis, ter, quater, ...ou une lettre A, B, C, D, etc. lorsque ce caractère complète une numérotation de voirie.</t>
+  </si>
+  <si>
     <t>typeVoie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de voie : rue, avenue, boulevard, etc.Attribut obsolète et non conforme à la norme postale en vigueur NF Z 10-011 qui définit cette information comme faisant partie de l'attribut libelleVoie. Il apparait dans la classe Adresse uniquement parce que des systèmes existants l'utilisent encore.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R35-TypeVoie</t>
+  </si>
+  <si>
     <t>libelleVoie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Appellation qui est donnée à la voie par les municipalités. Ce libellé figure in extenso ou en abrégé sur les plaques aux différents angles de chaque rue.Synonyme: nom de la voie</t>
+  </si>
+  <si>
     <t>lieuDit</t>
   </si>
   <si>
+    <t xml:space="preserve"> Lieu qui porte un nom rappelant une particularité topographique ou historique et qui, souvent, constitue un écart d'une commune (un écart est une petite agglomération distincte du centre de la commune à laquelle elle appartient).</t>
+  </si>
+  <si>
     <t>mentionDistribution</t>
   </si>
   <si>
+    <t xml:space="preserve"> Mentions particulières de distribution. Il s'agit de mentions identifiant le service proposé par La Poste au destinataire. Ces mentions sont formées d'un libellé et d'un numéro de séparation (exemple : BP 42534).</t>
+  </si>
+  <si>
     <t>codePostal</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code Postal : Code Postal ou code postal spécifique CEDEX* Code postal: Un code à 5 chiffres servant à l'acheminement et/ou à la distribution des envois. Il identifie un bureau distributeur dans la chaîne de traitement du courrier.* Code CEDEX (Courrier d'Entreprise à Distribution Exceptionnelle); le CEDEX est une modalité d'acheminement du courrier associée à des services particuliers de distribution offerts aux entreprises caractérisées par un adressage spécifique; le code postal spécifique CEDEX est un code attribué aux organismes, entreprises, services publics recevant un fort trafic. Il identifie un client ou un ensemble de clients. Il est positionné aux lieu et place du code postal général dans le cas des adresses CEDEX. Ainsi, un code peut être associé à un client (code individuel) ou partagé entre plusieurs clients (code collectif).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.postalCode</t>
+  </si>
+  <si>
     <t>localite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Localité ou Libellé du bureau distributeur CEDEX** Localité: Zone d'habitation, en général la commune d'implantation du destinataire. Elle est identifiée par son libellé INSEE sauf dans quelques cas où le libellé postal diffère du libellé INSEE, généralement pour lever des ambiguïtés.** Libellé du bureau distributeur CEDEX.Libellé du bureau distributeur c'est-à-dire (dans la très grande majorité des cas) le libellé de la commune siège du bureau CEDEX; la mention CEDEX doit obligatoirement suivre le libellé du bureau CEDEX; dans le cas où il existe plusieurs bureaux CEDEX pour une même entité ou commune, chaque bureau CEDEX sera identifié par un numéro (exemple : ROUBAIX CEDEX 2); ce numéro correspond au numéro d'arrondissement dans le cas des villes à arrondissements, à un numéro d'ordre dans les autres cas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.city</t>
+  </si>
+  <si>
     <t>COGCommune</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code officiel géographique (COG), diffusé par l'INSEE, de la commune d'implantation du destinataire. Ce code ne fait pas partie de la norme NF Z 10-011 mais il correspond au libellé de l'attribut "localite" de la classe Adresse qui lui fait partie de la norme.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R13-CommuneOM</t>
+  </si>
+  <si>
     <t>internationalDivisionTerritoriale</t>
   </si>
   <si>
+    <t xml:space="preserve"> Pour les adresses internationales, une subdivision administrative d'un pays. Dans le cas d'une adresse étrangère, il peut être nécessaire d'identifier dans l'adresse l'état fédéré, la région, le canton, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.state</t>
+  </si>
+  <si>
     <t>internationalPays</t>
   </si>
   <si>
+    <t xml:space="preserve"> Pour les adresses internationales, nom du pays du destinataire, de préférence en majuscules et en toutes lettres, dans la langue du pays d’expédition ou dans une langue reconnue par le Comité Européen de Normalisation (CEN) : anglais, français, allemand pour les envois européens.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.country</t>
+  </si>
+  <si>
     <t>ligneUne</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identité du destinataireLa première ligne de l'adresse de publipostage est obtenue par assemblage des éléments d'identification du destinataire (personne physique ou morale).Cas particulier: pour un  domicilié personne morale, la ligne 1 peut contenir l'identification du domicilié personne morale et la ligne 2 contient l'identification du destinataire personne physique.38 caractères ou espaces par ligne au maximum.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Address.line</t>
+  </si>
+  <si>
     <t>ligneDeux</t>
   </si>
   <si>
+    <t xml:space="preserve"> La deuxième ligne de l'adresse de publipostage est obtenue par assemblage des éléments de:* point de remise* domicilié personne physique (exemple: chez M X)* domicilié personne moraleCas particulier: pour un  domicilié personne morale, la ligne 1 peut contenir l'identification du domicilié personne morale et la ligne 2 contient l'identification du destinataire personne physique.38 caractères ou espaces par ligne au maximum</t>
+  </si>
+  <si>
     <t>ligneTrois</t>
   </si>
   <si>
+    <t xml:space="preserve"> La troisième ligne de l'adresse de publipostage est obtenue par assemblage des éléments de complément de l'adresse au point géographique.38 caractères ou espaces par ligne au maximum.</t>
+  </si>
+  <si>
     <t>ligneQuatre</t>
   </si>
   <si>
+    <t xml:space="preserve"> La quatrième ligne de l'adresse de publipostage est obtenue par assemblage des éléments d'adresse: Numéro dans la voie + Extension + Libellé de la voie.38 caractères ou espaces par ligne au maximum.</t>
+  </si>
+  <si>
     <t>ligneCinq</t>
   </si>
   <si>
+    <t xml:space="preserve"> La cinquième ligne de l'adresse de publipostage est obtenue par assemblage des éléments d'adresse:* Mentions particulières de distribution suivies du libellé de la localité de destination dans le cas où celle-ci serait différente du libellé cedex* Lieu-dit.38 caractères ou espaces par ligne au maximum.</t>
+  </si>
+  <si>
     <t>ligneSix</t>
   </si>
   <si>
+    <t xml:space="preserve"> La sixième ligne de l'adresse de publipostage obtenue par assemblage des éléments d'adresse: Code postal + localité de destination ou code cedex + libellé bureau cedex.38 caractères ou espaces par ligne au maximum.</t>
+  </si>
+  <si>
     <t>ligneSept</t>
   </si>
   <si>
+    <t xml:space="preserve"> La septième ligne de l'adresse de publipostage contient, pour les envois à l'international, dans tous les cas, le nom du pays du destinataire, de préférence en majuscules et en toutes lettres, dans la langue du pays d’expédition ou dans une langue reconnue par le Comité Européen de Normalisation (CEN) : anglais, français, allemand pour les envois européens.</t>
+  </si>
+  <si>
     <t>autorite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Autorité représentant une institution (Conseil national de l'ordre des médecins, ARS Ile de France, etc.).</t>
+  </si>
+  <si>
     <t>typeAutorite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type d'autorité d'enregistrement. Les exemples identifiés sont:** Ordre,** ARS,** Structure.</t>
+  </si>
+  <si>
     <t>idNatStruct</t>
   </si>
   <si>
+    <t xml:space="preserve">  Identification de l'autorité d'enregistrement lorsque celle-ci est de type structure.Cette identification est obtenue par la concaténation du type d'identifiant national de structure (provenant de la nomenclature CodeSystem-TRE-G07-TypeIdentifiantStructure) et de l'identifiant de la structure: ** 0 + Identifiant cabinet ADELI (EntiteGeographique/identifiantEG);** 1 + N° FINESS (entité juridique et entité géographique indéterminées);** 3 + N° SIRET;** 4 + Identifiant cabinet RPPS (EntiteGeographique/identifiantEG).Synonyme : Struct_IdNat (CI-SIS)</t>
+  </si>
+  <si>
     <t>adresseMSS</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse unique de messagerie sécurisée dans un domaine de messagerie MSSanté.</t>
+  </si>
+  <si>
     <t>typeBAL</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de boîte aux lettres.Valeurs possibles :** ORG pour une BAL organisationnelle** APP pour une BAL applicative** PER pour une BAL personnelle, rattachée à une personne physiqueUne BAL de type ORG ou APP est rattachée à une personne morale (entité géographique ou entité juridique) et son usage s’effectue sous la responsabilité d’un ou plusieurs professionnels habilités à échanger des données de santé personnelles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R257-TypeBAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Description fonctionnelle de la boîte aux lettres.</t>
+  </si>
+  <si>
     <t>responsable</t>
   </si>
   <si>
+    <t xml:space="preserve"> Texte libre donnant les coordonnées de la (ou des) personne(s) responsable(s) au niveau opérationnel de la boîte aux lettres. Non renseigné pour les types de boîte aux lettres "PER".</t>
+  </si>
+  <si>
     <t>serviceRattachement</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom et description du service de rattachement de l’utilisateur de la boîte aux lettres dans l’organisation.</t>
+  </si>
+  <si>
     <t>telephone</t>
   </si>
   <si>
+    <t xml:space="preserve"> Coordonnées téléphoniques spécifiques à l’usage de la boîte aux lettres MSSanté.</t>
+  </si>
+  <si>
     <t>dematerialisation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indicateur d’acceptation de la dématérialisation (ou « Zéro papier »).Un utilisateur peut porter à la connaissance des autres utilisateurs du système MSSanté, via l’Annuaire national MSSanté son souhait de ne plus recevoir par voie papier des documents d’ores et déjà reçus par voie électronique dans le cadre du système MSSanté. Cette option s’applique également pour les BAL applicatives ou organisationnelles.Valeurs possibles : - O : Dématérialisation acceptée - N : Dématérialisation refusée</t>
+  </si>
+  <si>
     <t>listeRouge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indicateur liste rougeValeurs possibles :** O: Boîte aux lettres en liste rouge** N: La boîte aux lettres peut être publiée</t>
+  </si>
+  <si>
     <t>idCapaciteAccueil</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant de la capacité d'accueil.</t>
+  </si>
+  <si>
+    <t>typeHabitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le type d’habitation renseigne sur la taille et le nombre de pièces d’un logement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R242-TypeHabitation</t>
+  </si>
+  <si>
+    <t>nbHabitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nombre d'habitations du même type.</t>
+  </si>
+  <si>
+    <t>code</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code(s) représentant la valeur d'un attribut, de type de donnée "Code". Plusieurs codes peuvent représenter la valeur de l'attribut, chaque code étant issu d'une nomenclature particulière. Dans ce cas, il est conseillé d'accompagner la valeur de chacun de ces codes (attribut "valeur" du type de données "Code") avec l'identification de la nomenclature dont le code est issu (en utilisant l'attribut "identifiantNomenclature" ou "nomNomenclature" du type de données "Code").</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CodeableConcept.coding</t>
+  </si>
+  <si>
+    <t>texte</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Texte représentant la valeur de l'attribut. Son type de donnée est un "Texte".</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CodeableConcept.text</t>
+  </si>
+  <si>
+    <t>IdContact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du contact.</t>
+  </si>
+  <si>
+    <t>nom</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un nom de la personne ou du service à contacter.</t>
+  </si>
+  <si>
+    <t>fonction</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un titre, une position ou une fonction de la personne assurant le contact au sein de son organisation (directeur, secrétaire, etc.).</t>
+  </si>
+  <si>
+    <t>fonctionContact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code du titre, de la position ou de la fonction de la personne assurant le contact au sein de son organisation (directeur, secrétaire, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R251-FonctionContact</t>
+  </si>
+  <si>
+    <t>natureContact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un service ou un guichet assurant le contact au sein de l'organisation (accueil, admission, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R287-NatureContact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une description du contact.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type du point de contact, c'est à dire un téléservice, un point de contact physique (une personne), un contact téléphonique, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R206-TypeContact</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Informations détaillées de la personne point de contact.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rôle de la personne point de contact auprès d'une autre personne. Exemple dans le cas d'un patient, ce rôle indique si le point de contact est la personne à prévenir en cas d'urgence, la personne de confiance, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R260-HL7RoleClass</t>
+  </si>
+  <si>
+    <t>relation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lien de la personne point de contact auprès d'une autre personne. Exemple dans le cas d'un patient, ce lien indique si le point de contact est son enfant, son frère, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R216-HL7RoleCodeTRE_R217-ProtectionJuridique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date/heure à partir de laquelle le contact est effectif.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date/heure à partir de laquelle le contact n'est plus effectif.</t>
+  </si>
+  <si>
+    <t>niveauConfidentialite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le niveau de confidentialité permet de définir le niveau de restriction de l'accès aux attributs de la classe Contact.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R283-NiveauConfidentialite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse géopostale du point de contact.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu(x) rattaché(s) au contact.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication du contact (numéro de téléphone, adresse email, URL, etc.).</t>
+  </si>
+  <si>
+    <t>systemeGeodesique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une identification du système de référence fixant les règles de mesure des positions géographiques. Le système géodésique intègre la description de l'ellipsoïde choisie.Exemple :- RGF93 pour la France métropolitaine fixé par le décret no 2000-1276 du 26 décembre 2000 ;- WGS 84, World Geodetic System 1984, système géodésique utilisé notamment par le système GPS.</t>
+  </si>
+  <si>
+    <t>latitude</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une mesure de la distance angulaire nord ou sud depuis l'équateur jusqu'au parallèle du spécifique.L'unité de mesure est spécifiée dans le type "Mesure". Le choix est possible entre le Degré Décimal (DD) et le Degré Minute Seconde (DMS), l'unité de mesure est obligatoire dans l'échange.</t>
+  </si>
+  <si>
+    <t>directionLatitude</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur spécifiant la direction Nord (+) ou (N) et la direction Sud (-) ou (S) depuis l'équateur jusqu'au parallèle du point spécifique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R205-DirectionLatitude</t>
+  </si>
+  <si>
+    <t>longitude</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une mesure de la distance angulaire est ou ouest depuis le méridien de Greenwich jusqu'au méridien du point spécifiqueL'unité de mesure est spécifiée dans le type "Mesure". Le choix est possible entre le Degré Décimal (DD) et le Degré Minute Seconde (DMS), l'unité de mesure est obligatoire dans l'échange.</t>
+  </si>
+  <si>
+    <t>directionLongitude</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur spécifiant la direction Ouest (-) ou (W) et la direction Est (+) ou (E) depuis le méridien de Greenwich jusqu'au méridien du point spécifique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R204-DirectionLongitude</t>
+  </si>
+  <si>
+    <t>systemeAltimetrique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une identification du système de référence fixant les règles de mesure de l'altitude.</t>
+  </si>
+  <si>
+    <t>altitude</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Une mesure de la hauteur du point spécifique par rapport au niveau de la mer. L'unité de mesure est spécifiée dans le type "Mesure". En général, l'unité de mesure choisie est le mètre.</t>
+  </si>
+  <si>
+    <t>typePrecision</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de précision peut prendre par exemple les valeurs suivantes :** «Numéro de rue» : type de précision au numéro près (donc la plus fine);** «Rue» : type de précision à la voie (donc moins précise);** «Ville» : type de précision à la ville (donc la plus grossière).</t>
+  </si>
+  <si>
+    <t>precision</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La précision est un numérique indiquant le degré de qualité de la valeur retournée dans le type (par exemple la valeur  1.0 pour une précision exacte).Les adresses déjà géolocalisées avec une précision différente de 1.0 seront prises en compte dans le processus initial pour tenter une nouvelle géolocalisation.</t>
+  </si>
+  <si>
+    <t>coordonneeFiable</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cet attribut permet de signaler que les informations des coordonnées géographiques sont issues d'un mode de production qui assure un certain niveau de fiabilité.Valeurs possibles :- 1 = les coordonnées géographiques sont fiables- 0 = les coordonnées géographiques ne sont pas fiables</t>
+  </si>
+  <si>
+    <t>typeDiplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de diplôme, par exemple:** DE : Diplôme d’Etat français** CES : Certificat d’Etudes Spéciales** DES : Diplôme d'Etudes Spécialisées** etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R14-TypeDiplome</t>
+  </si>
+  <si>
+    <t>lieuFormation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu de formation pour l'obtention du diplôme. Par exemple:** U37 : Université de Tours (Université François Rabelais)** UP5 : Université de Paris 05 (Université René Descartes).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R16-LieuFormation</t>
+  </si>
+  <si>
+    <t>dateDiplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date d’obtention du diplôme.</t>
+  </si>
+  <si>
+    <t>numeroDiplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro du diplôme.</t>
+  </si>
+  <si>
+    <t>diplomeEtat</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'Etat français.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R48-DiplomeEtatFrancais</t>
+  </si>
+  <si>
+    <t>diplomeEtudeSpecialisee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'études spécialisées (DES).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R49-DiplomeEtudeSpecialisee</t>
+  </si>
+  <si>
+    <t>formationSpecialiseeTransversale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La Formation spécialisée transversale (FST) vient compléter le cursus de l’interne à partir de la phase d’approfondissement, et lui permet d’acquérir les compétences pour exercer la surspécialité correspondante dans le cadre de sa spécialité.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R348-FormationSpecialiseeTransversale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'études spécialisées complémentaires non qualifiants (DESC I).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R50-DESCGroupe1Diplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'études spécialisées complémentaires qualifiants (DESC II).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R51-DESCGroupe2Diplome</t>
+  </si>
+  <si>
+    <t>diplomeEEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme d'un pays de l'espace économique européen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R53-DiplomePaysEEE</t>
+  </si>
+  <si>
+    <t>diplomeEES</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme européen d'études spécialisées.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R57-DiplomeEuropeenEtudeSpecialisee</t>
+  </si>
+  <si>
+    <t>diplomeUniversitaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme universitaire ou interuniversitaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R54-DiplomeUniversiteInterUniversitaire</t>
+  </si>
+  <si>
+    <t>certificatEtudeSpeciale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Certificat d'études spéciales (CES).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R55-CertificatEtudeSpeciale</t>
+  </si>
+  <si>
+    <t>attestation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Attestation de formation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R56-Attestation</t>
+  </si>
+  <si>
+    <t>capaciteDiplome</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme de capacité de médecine.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R52-CapaciteDiplome</t>
+  </si>
+  <si>
+    <t>diplomeDivers</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Autre type de diplôme obtenu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R58-AutreTypeDiplome</t>
+  </si>
+  <si>
+    <t>autreDiplomeObtenu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Autre diplôme obtenu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R36-AutreDiplomeObtenu</t>
+  </si>
+  <si>
+    <t>diplomeDeuxiemeCycleNonQualifiant</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Diplôme de deuxième cycle non qualifiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R226-Dip2iemeCycleNQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de division territoriale.Les différents types de division territoriale sont notamment : ** Commune (France)** Département (France)** Région (France)** Territoire de santé (France)** Pays</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R201-TypeDivisionTerritoriale</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Selon son type (commune, région, territoire de santé, etc.), code de la division territoriale.Les valeurs de ce code sont répertoriées dans les nomenclatures associées aux types de division territoriale, par exemple:** les codes des communes (COG) répertoriés dans la nomenclature CodeSystem-TRE-R13-CommuneOM;** les codes des départements (COG) répertoriés dans la nomenclature CodeSystem-TRE-G09-DepartementOM;** les codes des régions (COG) répertoriés dans la nomenclature CodeSystem-TRE-R30-RegionOM;** les codes des territoires de santé définis par les ARS (loi HPST (Art. L. 1434-16. du code de la santé publique));** les codes des pays répertoriés dans la nomenclature CodeSystem-TRE-R20-Pays.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R13-CommuneOMTRE_R30-RegionOMTRE_G09-DepartementOMTRE_R20-PaysASS_A25-PaysProvenanceISO-PaysProvenanceCOG</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Type de document.</t>
+  </si>
+  <si>
+    <t>typeEvenement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code spécifiant le type de l'évènement.Cette donnée n'est pas renseignée dans le cadre de Finess</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R254-TypeEvenementASS_A13-TypeEvenement-FluxStandardise</t>
+  </si>
+  <si>
+    <t>occurrence</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date/heure à laquelle l'évènement est arrivé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date/heure à laquelle l'évènement est déclaré.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Description textuelle de l'évènement.</t>
+  </si>
+  <si>
+    <t>idGroupement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du groupement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de création du groupement.</t>
+  </si>
+  <si>
+    <t>dateMaj</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de mise à jour du groupement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin d'existence du groupement.</t>
+  </si>
+  <si>
+    <t>idPlageHoraire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de la plage horaire.</t>
+  </si>
+  <si>
+    <t>typePlageHoraire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un type de plage horaire apporte du contexte à la plage horaire définie par la suite. Par exemple horaire d'ouverture, horaire de garde, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R252-TypeHoraire</t>
+  </si>
+  <si>
+    <t>ouvertureFermeture</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indicateur d'ouverture ou de fermeture.Valeurs possibles : 0 = Organisation fermée 1 = Organisation ouverte</t>
+  </si>
+  <si>
+    <t>jourSemaine</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Numéro du jour dans la semaine. D'après la norme ISO 8601, les jours de chaque semaine sont numérotés de 1 (un) pour le lundi, à 7 (sept) pour le dimanche.</t>
+  </si>
+  <si>
+    <t>heureDebut</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Heure</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Heure de début de la plage horaire.</t>
+  </si>
+  <si>
+    <t>heureFin</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Heure de fin de la plage horaire.</t>
+  </si>
+  <si>
+    <t>frequencePlageHoraire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fréquence de la plage horaire.Exemple : toutes les semaines, toutes les deux semaines, tous les mois, etc.</t>
+  </si>
+  <si>
+    <t>debutDateEffective</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date effective de début de l'ouverture ou de la fermeture, cet attribut permet de caractériser les jours d'ouverture ou de fermeture exceptionnelle.</t>
+  </si>
+  <si>
+    <t>finDateEffective</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date effective de fin de l'ouverture ou de la fermeture, cet attribut permet de caractériser les jours d'ouverture ou de fermeture exceptionnelle.</t>
+  </si>
+  <si>
+    <t>dateDeclarationPlageHoraire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de déclaration de la plage horaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Zone de commentaires contenant des informations relatives aux heures de fonctionnement, notamment des exceptions d'horaire, des raisons liées à la fermeture ou l'ouverture.</t>
+  </si>
+  <si>
+    <t>langueParlee</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Langue parlée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G00-Langue</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle la personne renonce à être référent de cette langue.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant(s) métier du lieu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.identifier</t>
+  </si>
+  <si>
+    <t>Location.location_id</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom, exprimé sous la forme de texte, du lieu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Description textuelle du lieu, indiquant comment l'atteindre.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.description</t>
+  </si>
+  <si>
+    <t>typeLieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Information catégorisant physiquement le lieu, par exemple un bâtiment, un véhicule, une chambre, une route, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.physicalType</t>
+  </si>
+  <si>
+    <t>fonctionLieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fonction à laquelle le lieu est dédié. Par exemple, le lieu d'implantation d'une entité géographique ou la salle de prélévements dans un service.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.type</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le statut indique si le lieu est opérationnel, fermé temporairement ou fermé définitivement.Quelques exemples de codes :** FD : Fermé définitivement;** FT : Fermé temporairement;** OP : Opérationnel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R203-StatutLieu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.status</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Information précisant dans quelle mesure le lieu est conforme aux dispositions règlementaires relatives à l’accessibilité des établissements recevant du public (ex : accessible, non accessible, sur demande, non communiqué, etc.).Rappel sur l'obligation d'accessibilité des établissements recevant du public (ERP) aux personnes handicapées (service-public.fr):Les établissements ouverts au public (magasin, bureau, hôtel, etc.) doivent être accessibles aux personnes handicapées. Les établissements recevant du public (ERP) non conformes aux règles d'accessibilité sont tenus de s'inscrire à un Agenda d'Accessibilité Programmée (Ad'AP) qui permet d'engager les travaux nécessaires dans un délai limité.Règles d'accessibilité:Les normes d'accessibilité doivent permettre aux personnes handicapées de circuler avec la plus grande autonomie possible, d'accéder aux locaux et équipements, d'utiliser les équipements et les prestations, de se repérer et de communiquer.L'accès concerne tout type de handicap (moteur, visuel, auditif, mental...).Les conditions d'accès doivent être les mêmes que pour les personnes valides ou, à défaut, présenter une qualité d'usage équivalente.L'accessibilité de ces établissements et de leurs abords concerne :** les cheminements extérieurs,** le stationnement des véhicules,** les conditions d'accès et d'accueil dans les bâtiments,** les circulations horizontales et verticales à l'intérieur des bâtiments,** les locaux intérieurs et les sanitaires ouverts au public,** les portes, les sas intérieurs et les sorties,** les revêtements des sols et des parois,** les équipements et mobiliers intérieurs et extérieurs susceptibles d'y être installés (dispositifs d'éclairage et d'information des usagers, par exemple).</t>
+  </si>
+  <si>
+    <t>communeCOG</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Code officiel géographique (COG) de la commune dans laquelle le lieu est situé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse géopostale du lieu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.address</t>
+  </si>
+  <si>
+    <t>coordonneeGeographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CoordonneeGeographique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coordonnées géographiques du lieu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.position</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication du lieu (numéro de téléphone, adresse email, URL, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Location.telecom</t>
+  </si>
+  <si>
+    <t>idMembre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant du membre.</t>
+  </si>
+  <si>
+    <t>dateEntree</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de début de participation.</t>
+  </si>
+  <si>
+    <t>dateSortie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de participation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) géopostale(s)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adresse(s) de télécommunication (numéro de téléphone, adresse email, URL, etc.) rattachée(s) à la situation opérationnelle.</t>
+  </si>
+  <si>
+    <t>dateConstatCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de constat de la mesure de la capacité.</t>
+  </si>
+  <si>
+    <t>dateMAJCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date à laquelle la mesure de la capacité a été mise à jour dans la source.</t>
+  </si>
+  <si>
     <t>natureCapacite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indique si la capacité est exprimée en lits ou en places.</t>
+  </si>
+  <si>
+    <t>nombreCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quantité de lits ou places de la capacité exprimée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pourcentage.Cette information n'est pas précisée pour les mesures des capacites des activites Autorisees exercees.</t>
+  </si>
+  <si>
     <t>statutCapacite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Permet de préciser le statut des lits ou places ou logements autorisés décrits.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R330-TypeStatutCapacite</t>
+  </si>
+  <si>
     <t>temporaliteCapacite</t>
   </si>
   <si>
-    <t>nombreCapacite</t>
-[...2 lines deleted...]
-    <t>precision</t>
+    <t xml:space="preserve"> Indique le moment où cette capacité sera effective. Il est ainsi possible de décrire la situation immédiate, ou de fournir des informations prospectives de capacités, prenant notamment en compte les entrées et sorties déjà identifiés de patients.Cette information n'est pas précisée pour les mesures des capacites des activites Autorisees exercees.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R331-TemporaliteCapacite</t>
+  </si>
+  <si>
+    <t>typeSourceCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique quel type de source est à l’origine de l’information de capacité.Cette information n'est pas précisée pour les mesures des capacites des activites Autorisees exercees.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R335-TypeSourceCapacite</t>
   </si>
   <si>
     <t>variation</t>
   </si>
   <si>
-    <t>typeSourceCapacite</t>
-[...194 lines deleted...]
-    <t>dateSortie</t>
+    <t xml:space="preserve"> Variabilité de la capacité.Cette information n'est pas précisée pour les mesures des capacites des activites Autorisees exercees.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant(s) technique(s) des classes du modèle.Les identifiants métier ainsi que les identifiants techniques qui permettent à un consommateur de réconcilier les données dans un contexte spécifique d'échange de données, sont intégrés en tant qu'attributs des classes du modèle (par exemple, IdNat_Struct est un identifiant métier décrit comme attribut de la classe EntiteJuridique).</t>
   </si>
   <si>
     <t>version</t>
   </si>
   <si>
+    <t xml:space="preserve"> Numéro de version de l'objet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commentaire associé à chaque objet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de création de l'objet.</t>
+  </si>
+  <si>
     <t>dateMiseJour</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de mise à jour de l'objet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de fin de l'objet (inactivité ou obsolescence).</t>
+  </si>
+  <si>
     <t>autoriteEnregistrementResponsable</t>
   </si>
   <si>
-    <t xml:space="preserve"> AutoriteEnregistrement</t>
+    <t xml:space="preserve"> Autorité d'enregistrement responsable de la création et mise à jour des données de l'objet.  </t>
+  </si>
+  <si>
+    <t>typeObjet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Le type d'objet est une méta donnée de l'instance pour mentionner le concept métier de l' instance</t>
   </si>
   <si>
     <t>ageMin</t>
   </si>
   <si>
+    <t xml:space="preserve"> Age minimum (inclus) des personnes pouvant être accueillies.</t>
+  </si>
+  <si>
     <t>ageMax</t>
   </si>
   <si>
+    <t xml:space="preserve"> Age maximum (inclus) des personnes pouvant être accueillies.</t>
+  </si>
+  <si>
     <t>classeAge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code typant la classe d’âge d’un patient (Nouveau-né, Nourrisson, Enfant, Adolescent, Adulte, Senior).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R208-ClasseAge</t>
+  </si>
+  <si>
     <t>publicPrisEnCharge</t>
   </si>
   <si>
+    <t xml:space="preserve"> Personnes âgées en perte d'autonomie et/ou personnes en situation de handicap.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R239-PublicPrisEnCharge</t>
+  </si>
+  <si>
     <t>civilite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Civilité de la personne physique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R81-Civilite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.name (HumanName.prefix)</t>
+  </si>
+  <si>
     <t>nomFamille</t>
   </si>
   <si>
+    <t xml:space="preserve"> Toute personne possède un nom de naissance (appelé auparavant nom de famille ou nom patronymique). Ce nom figure sur l'acte de naissance. Il peut s'agir par exemple du nom du père.Ref.: Service-public.frSynonymes : nom de naissance, nom patronymique</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.name (HumanName.family)</t>
+  </si>
+  <si>
     <t>nomUsage</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un nom d'usage de la personne.Rappel: Toute personne possède un nom de naissance  (appelé auparavant nom de famille ou nom patronymique). Ce nom figure sur l'acte de naissance. Il peut s'agir par exemple du nom du père.Il est néanmoins possible d'utiliser, dans la vie quotidienne, un autre nom (par exemple le nom marital) appelé nom d'usage. Ce nom d'usage ne remplace en aucun cas le nom de naissance qui reste le seul nom mentionné sur les actes d'état civil (acte de naissance ou de mariage, livret de famille, etc.).Ref.: Service-public.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.name (HumanName.use="Usual" + HumanName.family)</t>
+  </si>
+  <si>
     <t>prenom</t>
   </si>
   <si>
+    <t xml:space="preserve"> Prénom(s) de la personne déclarés à sa naissance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.name (HumanName.given)</t>
+  </si>
+  <si>
     <t>prenomUsuel</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le prénom usuel est un des prénoms inscrit dans l'acte de naissance.</t>
+  </si>
+  <si>
     <t>pseudonyme</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un nom de fantaisie librement choisi par une personne dans l'exercice d'une activité particulière, afin de dissimuler au public son identité véritable.</t>
+  </si>
+  <si>
     <t>surnom</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un nom ajouté par le public au nom de naissance d'une personne, afin de la distinguer des autres personnes portant le même nom de naissance et, qui se déférencie du pseudonyme en ce qu'il n'est pas choisi par celui qui le porte et qu'il n'a pas pour but de dissimuler son identité mais au contraire de la préciser.</t>
+  </si>
+  <si>
     <t>sexeAdministratif</t>
   </si>
   <si>
+    <t xml:space="preserve"> Sexe administratif de la personne physique, au sens de l'état civil, masculin ou féminin.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R10-SexeAdministratifASS_A15-SexeProvenanceISO-Sexe</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.gender</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sexe de la personne physique, notamment masculin, féminin, inconnu.Attribut associé aux nomenclatures suivantes : ** CodeSystem-TRE-R249-Sexe : représentation des sexes humains par un code alphabétique** CodeSystem-TRE-R267-SexeProvenanceISO : norme ISO 5218 qui définit la représentation des sexes humains par un code numérique** CodeSystem-TRE-R303-HL7v3AdministrativeGender : reprise de la terminologie HL7 v3 AdministrativeGender** ConceptMap-ASS-A15-SexeProvenanceISO-Sexe : table d'association entre les nomenclatures CodeSystem-TRE-R267-SexeProvenanceISO, CodeSystem-TRE-R249-Sexe</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R249-SexeASS_A15-SexeProvenanceISO-SexeTRE_R267-SexeProvenanceISOTRE_R303-HL7v3AdministrativeGender</t>
+  </si>
+  <si>
+    <t>Person.gender_concept_id</t>
+  </si>
+  <si>
     <t xml:space="preserve"> LangueParlee</t>
   </si>
   <si>
+    <t xml:space="preserve"> Langue parlée par la personne, y compris le français.</t>
+  </si>
+  <si>
     <t>situationFamiliale</t>
   </si>
   <si>
+    <t xml:space="preserve"> Situation familiale de la personne (célibataire, divorcée, etc.).Les valeurs de ce code sont répertoriées dans plusieurs nomenclatures notamment:- la liste de la Déclaration Automatisée des Données Sociales Unifiée (DADS-U):01: célibataire02: marié(e)03: divorcé(e)04: séparé(e)05: veuf, veuve06: vie maritale07: PACS90: non connueetc.- Liste de codes HL7 "MaritalStatus":A: Annulled, marriage contract has been declared null and to not have existedD: Divorced, marriage contract has been declared dissolved and inactiveI: Interlocutory, subject to an Interlocutory DecreeL: Legally separatedM: Married, a current marriage contract is activeP: Polygamous, more than 1 current spouseS: Never Married, no marriage contract has ever been enteredT: Domestic partner, person declares that a domestic partner relationship exists.U: Unmarried, currently not in a marriage contract.W: Widowed, the spouse has died</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date de naissance de la personne.A noter que l'âge de la personne ne figure pas dans le MOS. Cette information peut être calculée à partir de la date de naissance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.birthDate</t>
+  </si>
+  <si>
+    <t>Person.birth_datetime</t>
+  </si>
+  <si>
     <t>dateDeces</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de décès de la personne.</t>
+  </si>
+  <si>
+    <t>Death.death_datetime</t>
+  </si>
+  <si>
     <t>communeNaissance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Commune de naissance de la personne.Code officiel géographique (COG) de la commune.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.address (Address.city)</t>
+  </si>
+  <si>
     <t>departementNaissance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Département de naissance de la personne.Code officiel géographique (COG) du département.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.address (Address.city ou Address.state)</t>
+  </si>
+  <si>
     <t>paysNaissance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Pays de naissance de la personne.Code officiel géographique (COG) du pays.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R20-PaysASS_A25-PaysProvenanceISO-PaysProvenanceCOGTRE_R268-PaysProvenanceISO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Person.address (Address.country)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu de naissance de la personne.Code officiel géographique (COG) de la commune (France) ou du pays.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R20-PaysTRE_R13-CommuneOM</t>
+  </si>
+  <si>
     <t>statutEtatCivil</t>
   </si>
   <si>
+    <t xml:space="preserve"> Statut de la demande de certification auprès de l'organisme certificateur.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R31-StatutEtatCivil</t>
+  </si>
+  <si>
     <t>dateStatutEtatCivil</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de transmission du statut d’état civil de la personne par l’organisme certificateur d’état-civil.</t>
+  </si>
+  <si>
     <t>dateAcquisitionNatFR</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date d'acquisition de la nationalité française, renseignée uniquement si la nationalité actuelle est française et qu'elle n’a pas été acquise à la naissance.</t>
+  </si>
+  <si>
     <t>paysNationalite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Pays de nationalité actuelle ou rattachement de la nationalité à un espace de pays conventionné.Attribut associé aux nomenclatures suivantes :**CodeSystem-TRE-R268-PaysProvenanceISO : provient de la norme ISO 3166-1 (code alpha-2) qui définit la représentation des noms de pays par un code à deux lettres**CodeSystem-TRE-R20-Pays : provient du code officiel géographique (COG)**CodeSystem-TRE-R89-RegroupementPays : espace de pays conventionné</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R20-PaysASS_A25-PaysProvenanceISO-PaysProvenanceCOGTRE_R268-PaysProvenanceISOTRE_R89-RegroupementPays</t>
+  </si>
+  <si>
     <t>paysResidence</t>
   </si>
   <si>
+    <t xml:space="preserve"> Pays où séjourne la personne de façon permanente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R20-PaysASS_A25-PaysProvenanceISO-PaysProvenanceCOG</t>
+  </si>
+  <si>
     <t>professionCategorieSocioProfessionnelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Profession et catégorie socio-professionnelle de la personne (PCS). Ce code provient de la nomenclature des professions et catégories socioprofessionnelles (PCS) de l'INSEE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R262-CategorieSocioProfessionnelleTRE_R292-INSEECategorieSocioProfessionnelleAgrNiv1</t>
+  </si>
+  <si>
     <t>causeMortalite</t>
   </si>
   <si>
+    <t xml:space="preserve"> Une ou plusieurs causes ayant entraîné la mort de la personne. La liste des codes est en cours de constitution. Certains codes proviennent des niveaux 3 et 4 de la CIM 10, en cas de décès dû à une pathologie.</t>
+  </si>
+  <si>
     <t>tailleCorporelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Taille du corps de la personne exprimée dans une unité de mesure (m, cm, etc.).Synonymes: grandeur corporelle, grandeur du corps, hauteur corporelle, hauteur du corps, longueur corporelle.</t>
+  </si>
+  <si>
     <t>poidsCorporel</t>
   </si>
   <si>
+    <t xml:space="preserve"> Masse du corps de la personne exprimée dans une unité de mesure (kg, g, etc.).</t>
+  </si>
+  <si>
     <t>surfaceCorporelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Surface du corps de la personne, c'est à dire la mesure en deux dimensions de la surface externe de la peau recouvrant le corps, exprimée dans une unité de mesure (par exemple, en m2).Calcul de la surface corporelle:** Calcul de la surface corporelle chez un adulte (&gt;= à 40 Kg + taille renseignée) :La surface corporelle est calculée selon la formule suivante (Formule de BOYD) :SC = 0,0001 x (3,207) x (P0,7285-0,0188logP) x (T0,3) avec T en cm, P en grammes et Log le logarithme décimal.** Calcul de la surface corporelle chez un petit enfant (poids &lt; 40 Kg):Il convient d'utiliser une formule adaptée au calcul de la surface corporelle chez le petit enfant car elle s'affranchit de la taille. La formule est à utiliser pour tous les enfants dont le poids est inférieur à 40 Kg.La surface corporelle est alors calculée selon la formule suivante :SC = (4 x P + 7) / (P + 90) avec P en Kg, le résultat SC est donné en m2.</t>
+  </si>
+  <si>
     <t>indiceMasseCorporelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indice de masse corporelle (IMC).L'IMC résulte du calcul suivant: IMC = poids (kg) / taille (m)²L'affichage du résultat de l'IMC varie selon la valeur obtenue :** IMC &lt; 18.5 : maigreur** 18.5 &lt;= IMC &lt;= 25 : corpulence normale** 25 &lt; IMC &lt;= 30 : surpoids** IMC &gt; 30 : obésité</t>
+  </si>
+  <si>
     <t>nomTarif</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom du tarif.</t>
+  </si>
+  <si>
     <t>typeTarif</t>
   </si>
   <si>
+    <t xml:space="preserve"> Un type de tarif s’applique à une catégorie de services pour laquelle un prix a été fixé, par exemple "Forfait socle hébergement".</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R246-TypeTarif</t>
+  </si>
+  <si>
     <t>conditionTarifaire</t>
   </si>
   <si>
+    <t xml:space="preserve"> La condition tarifaire précise les conditions d’accès à un tarif, modulées en fonction des critères relatifs à la personne.La condition tarifaire peut s'appliquer aux types de traif : ForfaitSocleHebergement, TarifAccueilDeJour, TarifAidesHumaines, TarifPortageRepas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R250-ConditionTarifaire</t>
+  </si>
+  <si>
     <t>montantTarif</t>
   </si>
   <si>
     <t xml:space="preserve"> Montant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Montant du tarif de la prestation ou de l'ensemble de prestations.</t>
+  </si>
+  <si>
     <t>unitePrix</t>
   </si>
   <si>
+    <t xml:space="preserve"> Unité de référence pour évaluer le prix d'une prestation ou d'un ensemble de prestations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R228-UnitePrix</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commentaire textuel relatif au tarif.</t>
+  </si>
+  <si>
     <t>dateMiseAJour</t>
   </si>
   <si>
+    <t xml:space="preserve"> Dernière date de mise à jour du tarif.</t>
+  </si>
+  <si>
     <t>dateDebutValiditeTarif</t>
   </si>
   <si>
+    <t xml:space="preserve"> Dernière date de début de validité du tarif indiqué.</t>
+  </si>
+  <si>
     <t>applicableDebut</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de début d'applicabilité du tarif.</t>
+  </si>
+  <si>
     <t>applicableFin</t>
   </si>
   <si>
+    <t xml:space="preserve"> Date de fin d'applicabilité du tarif.</t>
+  </si>
+  <si>
     <t>prestationsNonObligatoiresIncluses</t>
   </si>
   <si>
+    <t xml:space="preserve"> Service non inclus dans les prestations obligatoires.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R264-PrestationNonObligatoireIncluse</t>
+  </si>
+  <si>
     <t>autresPrestationsNonObligatoiresIncluses</t>
   </si>
   <si>
+    <t xml:space="preserve"> Autres Prestations incluses dans le tarif socle hébergement mais en sus des prestations prévues dans le décret des prestations minimales d'hébergement, non proposées dans la nomenclature.</t>
+  </si>
+  <si>
     <t>tarifMoins60Ans</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indicateur qui précise que le tarif hébergement est spécifiquement appliqué aux personnes de moins de 60 ans.Valeurs possibles : 0 = Le tarif est applicable aux personnes de 60 ans et plus1 = Le tarif est applicable aux personnes de moins de 60 ans</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Précise les caractéristiques de l'hébergement.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le tarif peut s’appliquer à un hébergement permanent ou à un hébergement temporaire. L’hébergement temporaire s’entend au sens d’un hébergement pour une durée limitée dans le temps, de 90 jours maximum par an dans un établissement.</t>
+  </si>
+  <si>
     <t>groupeTarifaireDependance</t>
   </si>
   <si>
+    <t xml:space="preserve"> Niveau de dépendance de la personne âgée accueillie qui sera associé à un tarif. Il y a 3 niveaux de tarifs selon le GIR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R237-GroupeTarifaireDependance</t>
+  </si>
+  <si>
     <t>nomPrestationSupp</t>
   </si>
   <si>
     <t>canal</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code spécifiant le canal ou la manière dont s'établit la communication (téléphone, e-mail, URL, etc.).Quelques exemples de codes:** MOB: Téléphone mobile;** FIX: Téléphone fixe;** EML: Courrier électronique;** URL: Uniform Resource Location;** FTP: File Transfer Protocol;** FAX: Télécopie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R200-CanalCommunication</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ContactPoint.system</t>
+  </si>
+  <si>
     <t>adresseTelecom</t>
   </si>
   <si>
+    <t xml:space="preserve"> Valeur de l'adresse de télécommunication dans le format induit par le canal de communication, par exemple un numéro de téléphone, une adresse de courrier électronique, une adresse URL, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ContactPoint.value</t>
+  </si>
+  <si>
     <t>typeMessagerie</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de messagerie électronique rassemblant des acteurs (personne physique, personne morale ou système) identifiés et enregistrés selon des règles qui garantissent leur légitimité à l'utiliser. L'échange de messages obéit à des spécifications fonctionnelles et techniques propres à ce type de messagerie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R256-TypeMessagerie</t>
+  </si>
+  <si>
     <t>utilisation</t>
   </si>
   <si>
+    <t xml:space="preserve"> Précise l'utilisation du canal de communication (par exemple à des fins professionnelles, privées, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ContactPoint.use</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le niveau de confidentialité permet de définir le niveau de restriction de l'accès aux attributs de la classe Telecommunication.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de la zone, sous forme de texte.</t>
+  </si>
+  <si>
     <t>typeZone</t>
   </si>
   <si>
+    <t xml:space="preserve"> Type de zone (ex. zone d'intervention d'une équipe de soins, zone d'attraction d'un établissement, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Division(s) territoriale(s) (commune, département, etc.) où est située la zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lieu(x) situé(s) dans ou rattaché(s) à cette zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Description de la zone.</t>
+  </si>
+  <si>
+    <t>anneeReference</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Année N-1 citée comme année de référence pour les lits et places installés, en état d'accueillir des patients, y compris ceux et celles fermés temporairement pour cause de travaux.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Genre des patients qui peuvent être installés dans des lits disponibles. Dans le cas d’une chambre double, si un des deux lits est disponible, le patient que l’on peut y orienter sera du même genre que le patient hospitalisé dans l’autre lit.</t>
+  </si>
+  <si>
+    <t>typeFermetureCapacite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique si les lits fermés sont réactivables ou non.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R333-TypeFermetureCapacite</t>
+  </si>
+  <si>
+    <t>typeLitSupplementaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique si les lits supplémentaires sont mobilisés ou mobilisables.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R334-TypeLitSupplementaire</t>
+  </si>
+  <si>
+    <t>typeCrise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique le type de crise qui permet de mobiliser les lits supplémentaires.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R336-TypeCrise</t>
+  </si>
+  <si>
     <t xml:space="preserve"> string</t>
   </si>
   <si>
+    <t xml:space="preserve"> Valeur du code exprimée sous la forme d'une chaîne de caractères.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coding.code</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ./code</t>
+  </si>
+  <si>
     <t>libelle</t>
   </si>
   <si>
+    <t xml:space="preserve"> Libellé correspondant à la valeur du code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coding.display</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CV.displayName</t>
+  </si>
+  <si>
     <t>langue</t>
   </si>
   <si>
+    <t xml:space="preserve"> Langue utilisée dans les textes du code.</t>
+  </si>
+  <si>
     <t>identifiantNomenclature</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant de la nomenclature (ou liste de codes) à laquelle appartient le code. Cet identifiant peut être exprimé sous la forme d'un OID (Object IDentifier, identifiant universel représenté sous la forme d'une suite d'entiers (format URI)).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coding.system</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ./codeSystem</t>
+  </si>
+  <si>
     <t>nomNomenclature</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom de la nomenclature (ou liste de codes) à laquelle appartient le code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ./codeSystemName</t>
+  </si>
+  <si>
     <t>versionNomenclature</t>
   </si>
   <si>
+    <t xml:space="preserve"> Version de la nomenclature (ou liste de codes) à laquelle appartient le code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coding.version</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ./codeSystemVersion</t>
+  </si>
+  <si>
     <t>URINomenclature</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse URI indiquant où la nomenclature (ou liste de codes) à laquelle appartient le code, peut être trouvée.</t>
+  </si>
+  <si>
     <t>identifiantAgence</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant de l'agence maintenant la nomenclature (ou liste de codes) à laquelle appartient le code.</t>
+  </si>
+  <si>
     <t>nomAgence</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom de l'agence maintenant la nomenclature (ou liste de codes) à laquelle appartient le code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur de la date.</t>
+  </si>
+  <si>
     <t>format</t>
   </si>
   <si>
+    <t xml:space="preserve"> Format d'expression de la date.Exemple format : AAAAMMJJ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur de la date et heure.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Format d'expression de la date.Exemple format : AAAAMMJJHHMMSS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur du temps.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Format d'expression de l'heure.Exemple format HHMM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur de l'identifiant exprimée sous la forme d'une chaîne de caractères.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier.value</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> II.extension ou II.root si le système indique OID or GUID</t>
+  </si>
+  <si>
     <t>qualification</t>
   </si>
   <si>
+    <t xml:space="preserve"> Qualification de l'identifiant (définitif, temporaire, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier.use</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Role.code</t>
+  </si>
+  <si>
     <t>identifiantSysteme</t>
   </si>
   <si>
+    <t xml:space="preserve"> Identifiant du système auquel appartient l’identifiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier.system</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> II.root</t>
+  </si>
+  <si>
     <t>nomSysteme</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom du système auquel appartient l’identifiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  II.root</t>
+  </si>
+  <si>
     <t>versionSysteme</t>
   </si>
   <si>
+    <t xml:space="preserve"> Version du système auquel appartient l’identifiant.</t>
+  </si>
+  <si>
     <t>URISysteme</t>
   </si>
   <si>
+    <t xml:space="preserve"> Adresse URI indiquant où le système, auquel appartient l'identifiant, peut être trouvé.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifiant de l'agence maintenant le système auquel appartient l'identifiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier.assigner.identifier.value</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nom de l'agence maintenant le système auquel appartient l'identifiant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Identifier.assigner.name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> II.assigningAuthorityName</t>
+  </si>
+  <si>
     <t>typeIdentifiant</t>
   </si>
   <si>
+    <t xml:space="preserve"> Permet de préciser le type d’identifiant véhiculé.Remarque : Actuellement les identifiants du MOS ne sont pas modélisés via un type, une étude de l'ensemble des identifiants du MOS doit être menée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_G07-TypeIdentifiantStructureTRE_G08-TypeIdentifiantPersonne</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> identifier.type</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur de l'indicateur.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique si la valeur est numérique, textuel ou binaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur numérique déterminée par la mesure d'un objet (float, integer, etc).</t>
+  </si>
+  <si>
     <t>uniteMesure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Unité de mesure utilisée (mètre, pouce, etc.).Elle est exprimée sous la forme d'un code, selon la norme NF EN ISO 80000-1, Grandeurs et unités, reprise dans l'UCUM (Unified Code for Units of Measure).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Terminologie UCUM</t>
+  </si>
+  <si>
     <t>comparateur</t>
   </si>
   <si>
+    <t xml:space="preserve"> Comment la valeur doit être comprise et représentée. Par exemple, si le comparateur est "&lt;", alors la valeur réelle est &lt; à la valeur indiquée.</t>
+  </si>
+  <si>
     <t>nomSystemeUniteMesure</t>
   </si>
   <si>
+    <t xml:space="preserve"> Nom du système auquel appartient l'unité de mesure.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur exprimée sous la forme d'une chaîne de caractères, ou etre numérique (float, integer, etc.)</t>
+  </si>
+  <si>
     <t>devise</t>
   </si>
   <si>
+    <t xml:space="preserve"> Code de la devise (euro, dollar, etc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TRE_R230-Devise</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Valeur se traduisant en nombre.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indique si la valeur numérique est un nombre entier, décimal, nombre réel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Un ensemble de séquences de longueur finie d'octets binaires.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Le format du contenu binaire.</t>
+  </si>
+  <si>
     <t>mime</t>
   </si>
   <si>
+    <t xml:space="preserve"> Le type de l'objet binaire mime.</t>
+  </si>
+  <si>
     <t>encodage</t>
   </si>
   <si>
+    <t xml:space="preserve"> Indique l'algorithme de décodage de l'objet binaire.</t>
+  </si>
+  <si>
     <t>URI</t>
   </si>
   <si>
+    <t xml:space="preserve"> L'adresse URL (Uniform Resource Identifier) où l'objet binaire est localisé.</t>
+  </si>
+  <si>
     <t>nomFichier</t>
   </si>
   <si>
-    <t xml:space="preserve"> La partie Offre Opérationnelle correspond aux prestations que peut réaliser une structure et qui permettent de répondre au besoin de santé d'une personne.</t>
-[...1543 lines deleted...]
-  <si>
     <t xml:space="preserve"> Le nom de fichier de l'objet binaire.</t>
   </si>
   <si>
     <t xml:space="preserve"> Valeur exprimée sous la forme d'une chaîne de caractères.</t>
   </si>
   <si>
     <t xml:space="preserve"> Langue utilisée dans le texte.</t>
-  </si>
-[...1933 lines deleted...]
-    <t>TRE_G07-TypeIdentifiantStructureTRE_G08-TypeIdentifiantPersonne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -5754,68 +6297,82 @@
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF808080"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF808080"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -6110,31713 +6667,35059 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G05-SousSectionTableauCNOP.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R209-TypeActivite.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R207-TypeOrganisationInterne.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R04-TypeSavoirFaire.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R226-Dip2iemeCycleNQ.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R225-AnneeUniversitaire.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R73-ESPIC.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R210-ActeSpecifique.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R344-NiveauExpertise.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-cladimed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R257-TypeBAL.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R55-CertificatEtudeSpeciale.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R11-CiviliteExercice.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R205-DirectionLatitude.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R49-DiplomeEtudeSpecialisee.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R24-TypeActiviteLiberale.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R87-TypeCarte.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R301-SourceInformationInstallation.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R227-ChampActivite.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R325-SituationProfessionnelle.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R208-ClasseAge.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R31-StatutEtatCivil.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R230-Devise.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R329-NatureCapacite.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R251-FonctionContact.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G08-TypeIdentifiantPersonne.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R23-ModeExercice.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R241-AideFinanciere.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R56-Attestation.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R201-TypeDivisionTerritoriale.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R210-ActeSpecifique.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R326-SituationSansEmploi.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R327-TypeDecision.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R204-DirectionLongitude.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R348-FormationSpecialiseeTransversale.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-practitionerrole.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R09-CategorieProfessionnelle.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R34-StatutProfessionnelSSA.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G01-CategorieProduit.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R239-PublicPrisEnCharge.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R246-TypeTarif.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R209-TypeActivite.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R340-TypeCaracteristiqueEquipement.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R17-TypeAutorisation.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R330-TypeStatutCapacite.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R287-NatureContact.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R200-CanalCommunication.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R82-Ordre.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R25-MotifFinActivite.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R252-TypeHoraire.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R227-ChampActivite.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R213-ModePriseEnCharge.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R245-SpecialisationDePriseEnCharge.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R35-TypeVoie.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R50-DESCGroupe1Diplome.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R52-CapaciteDiplome.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R250-ConditionTarifaire.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R237-GroupeTarifaireDependance.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R324-BesoinSoutienProjetProfessionnel.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R14-TypeDiplome.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-healthcareservice.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R87-TypeCarte.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R23-ModeExercice.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R202-AccessibiliteLieu.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R272-EquipementMaterielLourd.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R18-DisciplineAutorisation.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R206-TypeContact.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G00-Langue.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R81-Civilite.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R256-TypeMessagerie.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R212-Equipement.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R331-TemporaliteCapacite.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R32-StatutHospitalier.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R33-StatutInscription.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R75-InseeNAFrev2Niveau5.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R238-OuvertureAnnuelle.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R60-AutoriteEnregistrement.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R57-DiplomeEuropeenEtudeSpecialisee.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R58-AutreTypeDiplome.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R25-MotifFinActivite.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R338-ModaliteAccueil.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R328-TypeScolarisation.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R16-LieuFormation.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R51-DESCGroupe2Diplome.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R228-UnitePrix.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-location.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R243-CompetenceSpecifique.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R211-ActiviteOperationnelle.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G15-ProfessionSante.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R13-CommuneOM.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R06-SectionTableauCNOP.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R284-NiveauRecoursORSAN.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R329-NatureCapacite.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R335-TypeSourceCapacite.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R260-HL7RoleClass.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R203-StatutLieu.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R283-NiveauConfidentialite.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R74-ModeFixationTarifaire.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R243-CompetenceSpecifique.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R36-AutreDiplomeObtenu.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R236-ModeGestion.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R224-NiveauFormAcquis.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R75-InseeNAFrev2Niveau5.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R236-ModeGestion.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-snomed-ct-fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R90-TypeAE.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R48-DiplomeEtatFrancais.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R53-DiplomePaysEEE.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R54-DiplomeUniversiteInterUniversitaire.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R03-AttributionParticuliere.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R223-NatCycleForm.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R282-CNAMAmeliSecteurConventionnement.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R244-CategorieOrganisation.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R317-SituationVieQuotidienne.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R283-NiveauConfidentialite.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R202-AccessibiliteLieu.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-UCUM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r388-type-logement.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G05-SousSectionTableauCNOP.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R62-Domaine.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r371-type-groupe-gcc.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R18-DisciplineAutorisation.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R287-NatureContact.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R50-DESCGroupe1Diplome.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r366-type-objet.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R225-AnneeUniversitaire.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R87-TypeCarte.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R284-NiveauRecoursORSAN.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R238-OuvertureAnnuelle.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-cladimed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R11-CiviliteExercice.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R206-TypeContact.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R201-TypeDivisionTerritoriale.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-UCUM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R24-TypeActiviteLiberale.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R227-ChampActivite.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R211-ActiviteOperationnelle.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G15-ProfessionSante.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R327-TypeDecision.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R51-DESCGroupe2Diplome.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R208-ClasseAge.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R236-ModeGestion.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G08-TypeIdentifiantPersonne.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R243-CompetenceSpecifique.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r364-type-document-administratif.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r395-engagement.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R260-HL7RoleClass.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R252-TypeHoraire.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R230-Devise.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R09-CategorieProfessionnelle.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R34-StatutProfessionnelSSA.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R244-CategorieOrganisation.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r374-nature-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R344-NiveauExpertise.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r377-usage-adresse.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R53-DiplomePaysEEE.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R239-PublicPrisEnCharge.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r360-type-role-entite-groupe.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R227-ChampActivite.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r395-engagement.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R283-NiveauConfidentialite.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G00-Langue.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R23-ModeExercice.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r392-type-act-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R35-TypeVoie.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R57-DiplomeEuropeenEtudeSpecialisee.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R81-Civilite.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R33-StatutInscription.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R87-TypeCarte.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r376-type-evenement-administratif.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r384-pratique-therapeutique-specifique-act-de-soin-amm.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R210-ActeSpecifique.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R328-TypeScolarisation.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R49-DiplomeEtudeSpecialisee.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R25-MotifFinActivite.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r378-motif-arrete.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R205-DirectionLatitude.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R203-StatutLieu.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R331-TemporaliteCapacite.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-location.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R334-TypeLitSupplementaire.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R243-CompetenceSpecifique.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R332-GenreCapacite.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R17-TypeAutorisation.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R251-FonctionContact.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R06-SectionTableauCNOP.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r370-role-relation-ege.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R340-TypeCaracteristiqueEquipement.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R54-DiplomeUniversiteInterUniversitaire.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R36-AutreDiplomeObtenu.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R200-CanalCommunication.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R335-TypeSourceCapacite.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R237-GroupeTarifaireDependance.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r386-macro-etat-objet-administratif.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r385-declaration-act-de-soin-amm.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R245-SpecialisationDePriseEnCharge.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R224-NiveauFormAcquis.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G01-CategorieProduit.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R202-AccessibiliteLieu.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R213-ModePriseEnCharge.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R317-SituationVieQuotidienne.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smt.esante.gouv.fr/terminologie-snomed-ct-fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R204-DirectionLongitude.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R348-FormationSpecialiseeTransversale.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R202-AccessibiliteLieu.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R03-AttributionParticuliere.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R223-NatCycleForm.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologiesCodeSystem-TRE-R226-Dip2iemeCycleNQ.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R256-TypeMessagerie.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R336-TypeCrise.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R282-CNAMAmeliSecteurConventionnement.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R74-ModeFixationTarifaire.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R212-Equipement.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R55-CertificatEtudeSpeciale.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R228-UnitePrix.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R04-TypeSavoirFaire.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r365-etat-objet.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r381-activite-amm.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R338-ModaliteAccueil.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R325-SituationProfessionnelle.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R14-TypeDiplome.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R283-NiveauConfidentialite.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r409-type-duree-interruption-exercice.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R73-ESPIC.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R272-EquipementMaterielLourd.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R329-NatureCapacite.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R56-Attestation.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R31-StatutEtatCivil.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R23-ModeExercice.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r379-systeme-information.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r382-modalite-act-de-soin-amm.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R236-ModeGestion.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R326-SituationSansEmploi.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R16-LieuFormation.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R329-NatureCapacite.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-practitionerrole.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R332-GenreCapacite.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r410-perimetre-interruption-exercice.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r362-type-budget.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R241-AideFinanciere.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r372-type-groupe-gco.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R207-TypeOrganisationInterne.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R257-TypeBAL.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R52-CapaciteDiplome.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R246-TypeTarif.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R25-MotifFinActivite.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r361-fonction-publique.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R241-AideFinanciere.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r383-mention-act-de-soin-amm.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R210-ActeSpecifique.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R324-BesoinSoutienProjetProfessionnel.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R48-DiplomeEtatFrancais.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R330-TypeStatutCapacite.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R333-TypeFermetureCapacite.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-healthcareservice.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r436-origine-interruption-exercice.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r373-type-personne-morale.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r375-mode-financement.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R58-AutreTypeDiplome.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r387-type-groupement.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R250-ConditionTarifaire.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R32-StatutHospitalier.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F4985C4-1385-4198-AC6C-874C5F487FCB}">
-  <dimension ref="A1:O864"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7A0FBA4-3CBF-451B-9A19-1986AF5C0CEA}">
+  <dimension ref="A1:O955"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="6" max="6" width="86" customWidth="1"/>
+    <col min="1" max="5" width="23.44140625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="56.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="29.5546875" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="11.5546875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>1221</v>
+        <v>35</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B3" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>205</v>
+      </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>1222</v>
+        <v>206</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      <c r="D4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E4" s="4" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>1223</v>
+        <v>1331</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      <c r="D5" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E5" s="4" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>1224</v>
+        <v>1329</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
-    <row r="6" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      <c r="D6" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E6" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>703</v>
+        <v>385</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
-    <row r="7" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="D7" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>418</v>
+      </c>
       <c r="E7" s="4" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>704</v>
+        <v>1333</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
-    <row r="8" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      <c r="D8" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E8" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>705</v>
+        <v>1327</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
-    <row r="9" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B9" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>208</v>
+      </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>1225</v>
+        <v>209</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
-    <row r="10" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="D10" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E10" s="4" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>1226</v>
+        <v>1339</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
-    <row r="11" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="D11" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E11" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>1227</v>
+        <v>385</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
-    <row r="12" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      <c r="D12" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E12" s="4" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>1228</v>
+        <v>1337</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
-    <row r="13" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      <c r="D13" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>418</v>
+      </c>
       <c r="E13" s="4" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>1229</v>
+        <v>1341</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
-    <row r="14" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="D14" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E14" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>1230</v>
+        <v>1335</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
-    <row r="15" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B15" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>203</v>
+      </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>1231</v>
+        <v>204</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
-    <row r="16" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="D16" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E16" s="4" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>1232</v>
+        <v>1324</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
-    <row r="17" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-[...44 lines deleted...]
-      </c>
+    <row r="17" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8"/>
     </row>
     <row r="18" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D18" s="4"/>
+        <v>203</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E18" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>706</v>
+        <v>385</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
-    <row r="19" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="D19" s="4"/>
+        <v>203</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E19" s="4" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>1233</v>
+        <v>1323</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>1748</v>
+        <v>16</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D20" s="4"/>
+        <v>203</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>418</v>
+      </c>
       <c r="E20" s="4" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>707</v>
+        <v>1325</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
-    <row r="21" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:15" ht="276.60000000000002" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>708</v>
+        <v>31</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>1480</v>
+        <v>16</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
-      <c r="O21" s="4" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O21" s="4"/>
+    </row>
+    <row r="22" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>35</v>
+        <v>174</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>1234</v>
+        <v>175</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
-    <row r="23" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D23" s="4"/>
+        <v>174</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E23" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>709</v>
+        <v>1115</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>1481</v>
+        <v>16</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
-    <row r="24" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="D24" s="4"/>
+        <v>174</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E24" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1117</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>1118</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>1482</v>
+        <v>16</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
-    <row r="25" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D25" s="4"/>
+        <v>174</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E25" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>710</v>
+        <v>1113</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H25" s="5" t="s">
-        <v>1483</v>
+      <c r="H25" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
-    <row r="26" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>39</v>
+        <v>166</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>1236</v>
+        <v>167</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
-    <row r="27" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D27" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E27" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>711</v>
+        <v>1074</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
-    <row r="28" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D28" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E28" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>1237</v>
+        <v>1076</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
-    <row r="29" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D29" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E29" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1071</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>1072</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
-    <row r="30" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D30" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E30" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>1239</v>
+        <v>385</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
     </row>
-    <row r="31" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D31" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E31" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1077</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>1078</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
     </row>
-    <row r="32" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D32" s="4"/>
+        <v>166</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E32" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1068</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>1069</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
     </row>
-    <row r="33" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>46</v>
+        <v>172</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>1242</v>
+        <v>173</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
-    <row r="34" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="D34" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E34" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>1243</v>
+        <v>1109</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
-    <row r="35" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D35" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E35" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>1244</v>
+        <v>1111</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
     </row>
-    <row r="36" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D36" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E36" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>712</v>
+        <v>1103</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
     </row>
-    <row r="37" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D37" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E37" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>713</v>
+        <v>1105</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="D38" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E38" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>714</v>
+        <v>1107</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
-    <row r="39" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="3" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>1245</v>
+        <v>171</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="4" t="s">
-        <v>1484</v>
+        <v>16</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>1485</v>
+        <v>16</v>
       </c>
       <c r="J39" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
-    <row r="40" spans="1:15" ht="249" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="3" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="D40" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E40" s="4" t="s">
-        <v>16</v>
+        <v>1087</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>1246</v>
+        <v>1088</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>1749</v>
+        <v>16</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>1485</v>
+        <v>16</v>
       </c>
       <c r="J40" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
-      <c r="O40" s="4" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O40" s="4"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D41" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E41" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>1247</v>
+        <v>1101</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="4" t="s">
-        <v>1486</v>
+        <v>16</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
-    <row r="42" spans="1:15" ht="276.60000000000002" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="D42" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E42" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>1248</v>
+        <v>1095</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
     </row>
-    <row r="43" spans="1:15" ht="276.60000000000002" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D43" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E43" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>1249</v>
+        <v>1097</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
     </row>
-    <row r="44" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D44" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>418</v>
+      </c>
       <c r="E44" s="4" t="s">
-        <v>16</v>
+        <v>673</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>1250</v>
+        <v>1100</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
-    <row r="45" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D45" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E45" s="4" t="s">
-        <v>16</v>
+        <v>846</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>1251</v>
+        <v>1099</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
-    <row r="46" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="D46" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E46" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>1252</v>
+        <v>1086</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
-    <row r="47" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D47" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E47" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>715</v>
+        <v>385</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
     </row>
-    <row r="48" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A48" s="3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="D48" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E48" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1093</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>1091</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
     </row>
-    <row r="49" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D49" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E49" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>1487</v>
+        <v>1090</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
     </row>
-    <row r="50" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>63</v>
+        <v>176</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>1254</v>
+        <v>177</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
     </row>
-    <row r="51" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A51" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D51" s="4"/>
+        <v>176</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E51" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>717</v>
+        <v>1122</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H51" s="5" t="s">
-        <v>1488</v>
+      <c r="H51" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
     </row>
-    <row r="52" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="D52" s="4"/>
+        <v>176</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E52" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>1255</v>
+        <v>1124</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
     </row>
-    <row r="53" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D53" s="4"/>
+        <v>176</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E53" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>1256</v>
+        <v>1120</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
     </row>
-    <row r="54" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A54" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>1257</v>
+        <v>169</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
     </row>
-    <row r="55" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A55" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D55" s="4"/>
+        <v>168</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E55" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>1258</v>
+        <v>1082</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
     </row>
-    <row r="56" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="D56" s="4"/>
+        <v>168</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E56" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>718</v>
+        <v>1084</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="4"/>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
       <c r="O56" s="4"/>
     </row>
-    <row r="57" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A57" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D57" s="4"/>
+        <v>168</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E57" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>1259</v>
+        <v>385</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
     </row>
-    <row r="58" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A58" s="3" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="D58" s="4"/>
+        <v>168</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E58" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>1260</v>
+        <v>1080</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
     </row>
-    <row r="59" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>719</v>
+        <v>39</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
     </row>
-    <row r="60" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A60" s="3" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>720</v>
+        <v>220</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="4" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
     </row>
-    <row r="61" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A61" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D61" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E61" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>721</v>
+        <v>1373</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>1489</v>
+        <v>16</v>
       </c>
       <c r="I61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="4"/>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
-      <c r="O61" s="4" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O61" s="4"/>
+    </row>
+    <row r="62" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A62" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D62" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E62" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>1261</v>
+        <v>1375</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>16</v>
+        <v>1376</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="4"/>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
     </row>
-    <row r="63" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A63" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D63" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E63" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F63" s="4" t="s">
-        <v>1262</v>
+        <v>1378</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="4" t="s">
-        <v>16</v>
+        <v>1379</v>
       </c>
       <c r="I63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
     </row>
     <row r="64" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A64" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D64" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E64" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>1263</v>
+        <v>1368</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="4" t="s">
-        <v>16</v>
+        <v>1369</v>
       </c>
       <c r="I64" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="4"/>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
     </row>
-    <row r="65" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A65" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D65" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E65" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>722</v>
+        <v>385</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="4"/>
     </row>
-    <row r="66" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A66" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="D66" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E66" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>723</v>
+        <v>1371</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="4"/>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
     </row>
-    <row r="67" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>80</v>
+        <v>222</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>1264</v>
+        <v>223</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="4" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
       <c r="I67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
     </row>
-    <row r="68" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A68" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D68" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E68" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>724</v>
+        <v>1386</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="4" t="s">
-        <v>81</v>
+        <v>1387</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="4"/>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
-      <c r="O68" s="4" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O68" s="4"/>
+    </row>
+    <row r="69" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A69" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D69" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E69" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F69" s="4" t="s">
-        <v>725</v>
+        <v>1388</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>16</v>
+        <v>1389</v>
       </c>
       <c r="I69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
     </row>
     <row r="70" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D70" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E70" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F70" s="4" t="s">
-        <v>726</v>
+        <v>1381</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="4" t="s">
-        <v>1490</v>
+        <v>1382</v>
       </c>
       <c r="I70" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="4"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
     </row>
-    <row r="71" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A71" s="3" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D71" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E71" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>727</v>
+        <v>1391</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>16</v>
+        <v>1392</v>
       </c>
       <c r="I71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="4"/>
       <c r="L71" s="4"/>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="4"/>
     </row>
     <row r="72" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A72" s="3" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D72" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E72" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>728</v>
+        <v>385</v>
       </c>
       <c r="G72" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="4" t="s">
-        <v>1491</v>
+        <v>16</v>
       </c>
       <c r="I72" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="4"/>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
     </row>
-    <row r="73" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A73" s="3" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D73" s="4"/>
+        <v>222</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E73" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>729</v>
+        <v>1383</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>16</v>
+        <v>1384</v>
       </c>
       <c r="I73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="4"/>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
     </row>
-    <row r="74" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A74" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>87</v>
+        <v>228</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>1265</v>
+        <v>229</v>
       </c>
       <c r="G74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="4"/>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
     </row>
-    <row r="75" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A75" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D75" s="4"/>
+        <v>228</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E75" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>730</v>
+        <v>385</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="4"/>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
     </row>
-    <row r="76" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A76" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D76" s="4"/>
+        <v>228</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E76" s="4" t="s">
-        <v>16</v>
+        <v>562</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>731</v>
+        <v>1428</v>
       </c>
       <c r="G76" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="4"/>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="4"/>
     </row>
-    <row r="77" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A77" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D77" s="4"/>
+        <v>228</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E77" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F77" s="4" t="s">
-        <v>1266</v>
+        <v>1430</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="4"/>
       <c r="L77" s="4"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
     </row>
-    <row r="78" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A78" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>91</v>
+        <v>225</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>1267</v>
+        <v>226</v>
       </c>
       <c r="G78" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="I78" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="4"/>
       <c r="L78" s="4"/>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="4"/>
     </row>
-    <row r="79" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A79" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="D79" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E79" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F79" s="4" t="s">
-        <v>1268</v>
+        <v>1425</v>
       </c>
       <c r="G79" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="4" t="s">
-        <v>1492</v>
+        <v>1426</v>
       </c>
       <c r="I79" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
     </row>
     <row r="80" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A80" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D80" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E80" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>1269</v>
+        <v>1409</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="4" t="s">
-        <v>1493</v>
+        <v>16</v>
       </c>
       <c r="I80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="4"/>
       <c r="L80" s="4"/>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
     </row>
-    <row r="81" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A81" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D81" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E81" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F81" s="4" t="s">
-        <v>732</v>
+        <v>1403</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="4" t="s">
-        <v>1494</v>
+        <v>1404</v>
       </c>
       <c r="I81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
     </row>
     <row r="82" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A82" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D82" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E82" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>1270</v>
+        <v>1406</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>16</v>
+        <v>1407</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="4"/>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
     </row>
-    <row r="83" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A83" s="3" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D83" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E83" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F83" s="4" t="s">
-        <v>1271</v>
+        <v>1400</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="4" t="s">
-        <v>1495</v>
+        <v>1401</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K83" s="4"/>
       <c r="L83" s="4"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
-      <c r="O83" s="4" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O83" s="4"/>
+    </row>
+    <row r="84" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A84" s="3" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D84" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E84" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>1272</v>
+        <v>1421</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="4" t="s">
-        <v>16</v>
+        <v>1422</v>
       </c>
       <c r="I84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K84" s="4"/>
       <c r="L84" s="4"/>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="4"/>
     </row>
-    <row r="85" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A85" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D85" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E85" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F85" s="4" t="s">
-        <v>733</v>
+        <v>1394</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="4" t="s">
-        <v>1496</v>
+        <v>1395</v>
       </c>
       <c r="I85" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K85" s="4"/>
       <c r="L85" s="4"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
-      <c r="O85" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O85" s="4"/>
     </row>
     <row r="86" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A86" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D86" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E86" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>734</v>
+        <v>385</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K86" s="4"/>
       <c r="L86" s="4"/>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="4"/>
     </row>
-    <row r="87" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D87" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E87" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F87" s="4" t="s">
-        <v>1273</v>
+        <v>1424</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K87" s="4"/>
       <c r="L87" s="4"/>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="4"/>
     </row>
-    <row r="88" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A88" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D88" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E88" s="4" t="s">
-        <v>16</v>
+        <v>619</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>735</v>
+        <v>1411</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="4"/>
       <c r="L88" s="4"/>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="4"/>
     </row>
-    <row r="89" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A89" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D89" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E89" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F89" s="4" t="s">
-        <v>736</v>
+        <v>1413</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="4" t="s">
-        <v>16</v>
+        <v>1414</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
     </row>
-    <row r="90" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A90" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D90" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E90" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F90" s="4" t="s">
-        <v>737</v>
+        <v>1418</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="4" t="s">
-        <v>1497</v>
+        <v>1419</v>
       </c>
       <c r="I90" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>1498</v>
+        <v>16</v>
       </c>
       <c r="K90" s="4"/>
       <c r="L90" s="4"/>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="4"/>
     </row>
-    <row r="91" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A91" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="D91" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E91" s="4" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
       <c r="F91" s="4" t="s">
-        <v>1274</v>
+        <v>1416</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K91" s="4"/>
       <c r="L91" s="4"/>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="4"/>
     </row>
-    <row r="92" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A92" s="3" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D92" s="4"/>
+        <v>225</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E92" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F92" s="4" t="s">
-        <v>1275</v>
+        <v>1397</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="4" t="s">
-        <v>16</v>
+        <v>1398</v>
       </c>
       <c r="I92" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K92" s="4"/>
       <c r="L92" s="4"/>
       <c r="M92" s="4"/>
       <c r="N92" s="4"/>
       <c r="O92" s="4"/>
     </row>
-    <row r="93" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A93" s="3" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="4" t="s">
-        <v>1276</v>
+        <v>23</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K93" s="4"/>
       <c r="L93" s="4"/>
       <c r="M93" s="4"/>
       <c r="N93" s="4"/>
       <c r="O93" s="4"/>
     </row>
-    <row r="94" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>1277</v>
+        <v>122</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
     </row>
-    <row r="95" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A95" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="D95" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E95" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F95" s="4" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
     </row>
-    <row r="96" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A96" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D96" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E96" s="4" t="s">
-        <v>16</v>
+        <v>592</v>
       </c>
       <c r="F96" s="4" t="s">
-        <v>739</v>
+        <v>859</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K96" s="4"/>
       <c r="L96" s="4"/>
       <c r="M96" s="4"/>
       <c r="N96" s="4"/>
       <c r="O96" s="4"/>
     </row>
-    <row r="97" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A97" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="D97" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E97" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F97" s="4" t="s">
-        <v>1278</v>
+        <v>854</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="4" t="s">
-        <v>1500</v>
+        <v>16</v>
       </c>
       <c r="I97" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K97" s="4"/>
       <c r="L97" s="4"/>
       <c r="M97" s="4"/>
       <c r="N97" s="4"/>
       <c r="O97" s="4"/>
     </row>
-    <row r="98" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A98" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D98" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E98" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F98" s="4" t="s">
-        <v>740</v>
+        <v>853</v>
       </c>
       <c r="G98" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K98" s="4"/>
       <c r="L98" s="4"/>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="4"/>
     </row>
     <row r="99" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A99" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="D99" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E99" s="4" t="s">
-        <v>16</v>
+        <v>379</v>
       </c>
       <c r="F99" s="4" t="s">
-        <v>1279</v>
+        <v>861</v>
       </c>
       <c r="G99" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="4" t="s">
-        <v>1501</v>
+        <v>16</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
-      <c r="O99" s="4" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O99" s="4"/>
+    </row>
+    <row r="100" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A100" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="D100" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E100" s="4" t="s">
-        <v>16</v>
+        <v>846</v>
       </c>
       <c r="F100" s="4" t="s">
-        <v>741</v>
+        <v>847</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K100" s="4"/>
       <c r="L100" s="4"/>
       <c r="M100" s="4"/>
       <c r="N100" s="4"/>
       <c r="O100" s="4"/>
     </row>
-    <row r="101" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A101" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D101" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>418</v>
+      </c>
       <c r="E101" s="4" t="s">
-        <v>16</v>
+        <v>676</v>
       </c>
       <c r="F101" s="4" t="s">
-        <v>742</v>
+        <v>866</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K101" s="4"/>
       <c r="L101" s="4"/>
       <c r="M101" s="4"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
     </row>
     <row r="102" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A102" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="D102" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E102" s="4" t="s">
-        <v>16</v>
+        <v>568</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>743</v>
+        <v>863</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K102" s="4"/>
       <c r="L102" s="4"/>
       <c r="M102" s="4"/>
       <c r="N102" s="4"/>
       <c r="O102" s="4"/>
     </row>
-    <row r="103" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A103" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="D103" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E103" s="4" t="s">
-        <v>16</v>
+        <v>568</v>
       </c>
       <c r="F103" s="4" t="s">
-        <v>1280</v>
+        <v>865</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H103" s="4" t="s">
-        <v>1502</v>
+        <v>16</v>
       </c>
       <c r="I103" s="4" t="s">
-        <v>1502</v>
+        <v>16</v>
       </c>
       <c r="J103" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K103" s="4"/>
       <c r="L103" s="4"/>
       <c r="M103" s="4"/>
       <c r="N103" s="4"/>
-      <c r="O103" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O103" s="4"/>
     </row>
     <row r="104" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A104" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="D104" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E104" s="4" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>744</v>
+        <v>385</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J104" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K104" s="4"/>
       <c r="L104" s="4"/>
       <c r="M104" s="4"/>
       <c r="N104" s="4"/>
       <c r="O104" s="4"/>
     </row>
-    <row r="105" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D105" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E105" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F105" s="4" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>840</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>841</v>
       </c>
       <c r="H105" s="4" t="s">
-        <v>1503</v>
+        <v>16</v>
       </c>
       <c r="I105" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J105" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K105" s="4"/>
       <c r="L105" s="4"/>
       <c r="M105" s="4"/>
       <c r="N105" s="4"/>
       <c r="O105" s="4"/>
     </row>
     <row r="106" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A106" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="D106" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E106" s="4" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>746</v>
+        <v>849</v>
       </c>
       <c r="G106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K106" s="4"/>
       <c r="L106" s="4"/>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
       <c r="O106" s="4"/>
     </row>
-    <row r="107" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A107" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D107" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E107" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F107" s="4" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>843</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>844</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J107" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K107" s="4"/>
       <c r="L107" s="4"/>
       <c r="M107" s="4"/>
       <c r="N107" s="4"/>
       <c r="O107" s="4"/>
     </row>
-    <row r="108" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A108" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="D108" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E108" s="4" t="s">
-        <v>16</v>
+        <v>856</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>1282</v>
+        <v>857</v>
       </c>
       <c r="G108" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J108" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K108" s="4"/>
       <c r="L108" s="4"/>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
     </row>
     <row r="109" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A109" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="4" t="s">
-        <v>1283</v>
+        <v>124</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K109" s="4"/>
       <c r="L109" s="4"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
     </row>
-    <row r="110" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A110" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="D110" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E110" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>875</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>869</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K110" s="4"/>
       <c r="L110" s="4"/>
       <c r="M110" s="4"/>
       <c r="N110" s="4"/>
       <c r="O110" s="4"/>
     </row>
-    <row r="111" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A111" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="C111" s="4"/>
-      <c r="D111" s="4"/>
+      <c r="C111" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E111" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F111" s="4" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>868</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>869</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K111" s="4"/>
       <c r="L111" s="4"/>
       <c r="M111" s="4"/>
       <c r="N111" s="4"/>
       <c r="O111" s="4"/>
     </row>
-    <row r="112" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A112" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="D112" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E112" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>871</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>869</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K112" s="4"/>
       <c r="L112" s="4"/>
       <c r="M112" s="4"/>
       <c r="N112" s="4"/>
       <c r="O112" s="4"/>
     </row>
-    <row r="113" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="D113" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E113" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>873</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>869</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K113" s="4"/>
       <c r="L113" s="4"/>
       <c r="M113" s="4"/>
       <c r="N113" s="4"/>
       <c r="O113" s="4"/>
     </row>
-    <row r="114" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A114" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="D114" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E114" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F114" s="4" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>880</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K114" s="4"/>
       <c r="L114" s="4"/>
       <c r="M114" s="4"/>
       <c r="N114" s="4"/>
       <c r="O114" s="4"/>
     </row>
-    <row r="115" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A115" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="D115" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E115" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F115" s="4" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>883</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K115" s="4"/>
       <c r="L115" s="4"/>
       <c r="M115" s="4"/>
       <c r="N115" s="4"/>
       <c r="O115" s="4"/>
     </row>
-    <row r="116" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A116" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="D116" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E116" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>877</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>878</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K116" s="4"/>
       <c r="L116" s="4"/>
       <c r="M116" s="4"/>
       <c r="N116" s="4"/>
       <c r="O116" s="4"/>
     </row>
-    <row r="117" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A117" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="D117" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E117" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F117" s="4" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>885</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K117" s="4"/>
       <c r="L117" s="4"/>
       <c r="M117" s="4"/>
       <c r="N117" s="4"/>
       <c r="O117" s="4"/>
     </row>
-    <row r="118" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A118" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C118" s="4"/>
       <c r="D118" s="4"/>
       <c r="E118" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>1292</v>
+        <v>126</v>
       </c>
       <c r="G118" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K118" s="4"/>
       <c r="L118" s="4"/>
       <c r="M118" s="4"/>
       <c r="N118" s="4"/>
       <c r="O118" s="4"/>
     </row>
-    <row r="119" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A119" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="D119" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E119" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F119" s="4" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>886</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K119" s="4"/>
       <c r="L119" s="4"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="4"/>
     </row>
-    <row r="120" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A120" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="D120" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E120" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F120" s="4" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>889</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K120" s="4"/>
       <c r="L120" s="4"/>
       <c r="M120" s="4"/>
       <c r="N120" s="4"/>
       <c r="O120" s="4"/>
     </row>
-    <row r="121" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A121" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="D121" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E121" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F121" s="4" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>891</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K121" s="4"/>
       <c r="L121" s="4"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
     </row>
-    <row r="122" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A122" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="D122" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E122" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>893</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K122" s="4"/>
       <c r="L122" s="4"/>
       <c r="M122" s="4"/>
       <c r="N122" s="4"/>
       <c r="O122" s="4"/>
     </row>
-    <row r="123" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A123" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="D123" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E123" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F123" s="4" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>896</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K123" s="4"/>
       <c r="L123" s="4"/>
       <c r="M123" s="4"/>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
     </row>
-    <row r="124" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A124" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="D124" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E124" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F124" s="4" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>897</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K124" s="4"/>
       <c r="L124" s="4"/>
       <c r="M124" s="4"/>
       <c r="N124" s="4"/>
       <c r="O124" s="4"/>
     </row>
-    <row r="125" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="D125" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E125" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F125" s="4" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>894</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>878</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K125" s="4"/>
       <c r="L125" s="4"/>
       <c r="M125" s="4"/>
       <c r="N125" s="4"/>
       <c r="O125" s="4"/>
     </row>
     <row r="126" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A126" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="D126" s="4"/>
+        <v>125</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E126" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F126" s="4" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>895</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I126" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K126" s="4"/>
       <c r="L126" s="4"/>
       <c r="M126" s="4"/>
       <c r="N126" s="4"/>
       <c r="O126" s="4"/>
     </row>
-    <row r="127" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F127" s="4" t="s">
-        <v>753</v>
+        <v>128</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K127" s="4"/>
       <c r="L127" s="4"/>
       <c r="M127" s="4"/>
       <c r="N127" s="4"/>
       <c r="O127" s="4"/>
     </row>
-    <row r="128" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A128" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="D128" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E128" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F128" s="4" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>898</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>899</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K128" s="4"/>
       <c r="L128" s="4"/>
       <c r="M128" s="4"/>
       <c r="N128" s="4"/>
       <c r="O128" s="4"/>
     </row>
-    <row r="129" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A129" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="D129" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E129" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F129" s="4" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>901</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>899</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K129" s="4"/>
       <c r="L129" s="4"/>
       <c r="M129" s="4"/>
       <c r="N129" s="4"/>
       <c r="O129" s="4"/>
     </row>
-    <row r="130" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A130" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="D130" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E130" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F130" s="4" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>903</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>899</v>
       </c>
       <c r="H130" s="4" t="s">
-        <v>1504</v>
+        <v>16</v>
       </c>
       <c r="I130" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="4" t="s">
-        <v>1505</v>
+        <v>16</v>
       </c>
       <c r="K130" s="4"/>
       <c r="L130" s="4"/>
       <c r="M130" s="4"/>
       <c r="N130" s="4"/>
       <c r="O130" s="4"/>
     </row>
-    <row r="131" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A131" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="D131" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E131" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F131" s="4" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>905</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>899</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K131" s="4"/>
       <c r="L131" s="4"/>
       <c r="M131" s="4"/>
       <c r="N131" s="4"/>
       <c r="O131" s="4"/>
     </row>
-    <row r="132" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A132" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="D132" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E132" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F132" s="4" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>906</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="4"/>
       <c r="L132" s="4"/>
       <c r="M132" s="4"/>
       <c r="N132" s="4"/>
       <c r="O132" s="4"/>
     </row>
-    <row r="133" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A133" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="D133" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E133" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F133" s="4" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>907</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K133" s="4"/>
       <c r="L133" s="4"/>
       <c r="M133" s="4"/>
       <c r="N133" s="4"/>
       <c r="O133" s="4"/>
     </row>
-    <row r="134" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A134" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="D134" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E134" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F134" s="4" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>894</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>878</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>1506</v>
+        <v>16</v>
       </c>
       <c r="I134" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>1507</v>
+        <v>16</v>
       </c>
       <c r="K134" s="4"/>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
     </row>
     <row r="135" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A135" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="D135" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E135" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F135" s="4" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>895</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K135" s="4"/>
       <c r="L135" s="4"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
     </row>
-    <row r="136" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A136" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="4" t="s">
-        <v>758</v>
+        <v>130</v>
       </c>
       <c r="G136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K136" s="4"/>
       <c r="L136" s="4"/>
       <c r="M136" s="4"/>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
     </row>
-    <row r="137" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A137" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D137" s="4"/>
+        <v>129</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E137" s="4" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F137" s="4" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>913</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K137" s="4"/>
       <c r="L137" s="4"/>
       <c r="M137" s="4"/>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
     </row>
-    <row r="138" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A138" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="D138" s="4"/>
+        <v>129</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E138" s="4" t="s">
-        <v>16</v>
+        <v>918</v>
       </c>
       <c r="F138" s="4" t="s">
-        <v>760</v>
+        <v>921</v>
       </c>
       <c r="G138" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K138" s="4"/>
       <c r="L138" s="4"/>
       <c r="M138" s="4"/>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
     </row>
-    <row r="139" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="D139" s="4"/>
+        <v>129</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E139" s="4" t="s">
-        <v>16</v>
+        <v>918</v>
       </c>
       <c r="F139" s="4" t="s">
-        <v>1299</v>
+        <v>925</v>
       </c>
       <c r="G139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
     </row>
-    <row r="140" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A140" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="D140" s="4"/>
+        <v>129</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>374</v>
+      </c>
       <c r="E140" s="4" t="s">
-        <v>16</v>
+        <v>918</v>
       </c>
       <c r="F140" s="4" t="s">
-        <v>761</v>
+        <v>919</v>
       </c>
       <c r="G140" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
     </row>
-    <row r="141" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-[...46 lines deleted...]
-    <row r="142" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K141" s="4"/>
+      <c r="L141" s="4"/>
+      <c r="M141" s="4"/>
+      <c r="N141" s="4"/>
+      <c r="O141" s="4"/>
+    </row>
+    <row r="142" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>153</v>
+        <v>888</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F142" s="4" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>1508</v>
+        <v>910</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K142" s="4"/>
       <c r="L142" s="4"/>
       <c r="M142" s="4"/>
       <c r="N142" s="4"/>
       <c r="O142" s="4"/>
     </row>
-    <row r="143" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A143" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>156</v>
+        <v>890</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F143" s="4" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>911</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I143" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K143" s="4"/>
       <c r="L143" s="4"/>
       <c r="M143" s="4"/>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
     </row>
     <row r="144" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A144" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>158</v>
+        <v>892</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F144" s="4" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>912</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J144" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K144" s="4"/>
       <c r="L144" s="4"/>
       <c r="M144" s="4"/>
       <c r="N144" s="4"/>
       <c r="O144" s="4"/>
     </row>
-    <row r="145" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A145" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>159</v>
+        <v>879</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F145" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>915</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K145" s="4"/>
       <c r="L145" s="4"/>
       <c r="M145" s="4"/>
       <c r="N145" s="4"/>
       <c r="O145" s="4"/>
     </row>
-    <row r="146" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A146" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>161</v>
+        <v>882</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F146" s="4" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>1509</v>
+        <v>916</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H146" s="4" t="s">
-        <v>1510</v>
+        <v>16</v>
       </c>
       <c r="I146" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K146" s="4"/>
       <c r="L146" s="4"/>
       <c r="M146" s="4"/>
       <c r="N146" s="4"/>
       <c r="O146" s="4"/>
     </row>
-    <row r="147" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A147" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>162</v>
+        <v>908</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>163</v>
+        <v>379</v>
       </c>
       <c r="F147" s="4" t="s">
-        <v>766</v>
+        <v>909</v>
       </c>
       <c r="G147" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="4" t="s">
-        <v>1511</v>
+        <v>16</v>
       </c>
       <c r="I147" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K147" s="4"/>
       <c r="L147" s="4"/>
       <c r="M147" s="4"/>
       <c r="N147" s="4"/>
-      <c r="O147" s="4" t="s">
-[...3 lines deleted...]
-    <row r="148" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O147" s="4"/>
+    </row>
+    <row r="148" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A148" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>164</v>
+        <v>926</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F148" s="4" t="s">
-        <v>767</v>
+        <v>927</v>
       </c>
       <c r="G148" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="4" t="s">
-        <v>1512</v>
+        <v>16</v>
       </c>
       <c r="I148" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K148" s="4"/>
       <c r="L148" s="4"/>
       <c r="M148" s="4"/>
       <c r="N148" s="4"/>
       <c r="O148" s="4"/>
     </row>
-    <row r="149" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A149" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>165</v>
+        <v>876</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F149" s="4" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>1764</v>
+        <v>914</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>878</v>
       </c>
       <c r="H149" s="4" t="s">
-        <v>1513</v>
+        <v>16</v>
       </c>
       <c r="I149" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K149" s="4"/>
       <c r="L149" s="4"/>
       <c r="M149" s="4"/>
       <c r="N149" s="4"/>
       <c r="O149" s="4"/>
     </row>
-    <row r="150" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A150" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>166</v>
+        <v>884</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F150" s="4" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>1765</v>
+        <v>895</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>881</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K150" s="4"/>
       <c r="L150" s="4"/>
       <c r="M150" s="4"/>
       <c r="N150" s="4"/>
       <c r="O150" s="4"/>
     </row>
-    <row r="151" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="C151" s="4"/>
+      <c r="D151" s="4"/>
       <c r="E151" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F151" s="4" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>1514</v>
+        <v>132</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H151" s="4" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I151" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K151" s="4"/>
       <c r="L151" s="4"/>
       <c r="M151" s="4"/>
       <c r="N151" s="4"/>
       <c r="O151" s="4"/>
     </row>
     <row r="152" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A152" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>168</v>
+        <v>874</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F152" s="4" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>928</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>929</v>
       </c>
       <c r="H152" s="4" t="s">
-        <v>1515</v>
+        <v>930</v>
       </c>
       <c r="I152" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K152" s="4"/>
       <c r="L152" s="4"/>
       <c r="M152" s="4"/>
       <c r="N152" s="4"/>
       <c r="O152" s="4"/>
     </row>
-    <row r="153" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A153" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>169</v>
+        <v>934</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F153" s="4" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>935</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>936</v>
       </c>
       <c r="H153" s="4" t="s">
-        <v>1516</v>
+        <v>16</v>
       </c>
       <c r="I153" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K153" s="4"/>
       <c r="L153" s="4"/>
       <c r="M153" s="4"/>
       <c r="N153" s="4"/>
       <c r="O153" s="4"/>
     </row>
-    <row r="154" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A154" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>170</v>
+        <v>931</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F154" s="4" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>1517</v>
+        <v>932</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>933</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K154" s="4"/>
       <c r="L154" s="4"/>
       <c r="M154" s="4"/>
       <c r="N154" s="4"/>
       <c r="O154" s="4"/>
     </row>
-    <row r="155" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A155" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
       <c r="E155" s="4" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="F155" s="4" t="s">
-        <v>772</v>
+        <v>135</v>
       </c>
       <c r="G155" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="4" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I155" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K155" s="4"/>
       <c r="L155" s="4"/>
       <c r="M155" s="4"/>
       <c r="N155" s="4"/>
       <c r="O155" s="4"/>
     </row>
-    <row r="156" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A156" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>159</v>
+        <v>874</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F156" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>937</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>938</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K156" s="4"/>
       <c r="L156" s="4"/>
       <c r="M156" s="4"/>
       <c r="N156" s="4"/>
       <c r="O156" s="4"/>
     </row>
-    <row r="157" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>174</v>
+        <v>946</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F157" s="4" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>1518</v>
+        <v>947</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>948</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J157" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K157" s="4"/>
       <c r="L157" s="4"/>
       <c r="M157" s="4"/>
       <c r="N157" s="4"/>
       <c r="O157" s="4"/>
     </row>
-    <row r="158" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A158" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>175</v>
+        <v>940</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>176</v>
+        <v>375</v>
       </c>
       <c r="F158" s="4" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>941</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>942</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K158" s="4"/>
       <c r="L158" s="4"/>
       <c r="M158" s="4"/>
       <c r="N158" s="4"/>
       <c r="O158" s="4"/>
     </row>
-    <row r="159" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A159" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>177</v>
+        <v>931</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F159" s="4" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-        <v>1519</v>
+        <v>932</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>939</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J159" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
       <c r="N159" s="4"/>
       <c r="O159" s="4"/>
     </row>
-    <row r="160" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>178</v>
+        <v>943</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F160" s="4" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>1520</v>
+        <v>944</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>945</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K160" s="4"/>
       <c r="L160" s="4"/>
       <c r="M160" s="4"/>
       <c r="N160" s="4"/>
       <c r="O160" s="4"/>
     </row>
-    <row r="161" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A161" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="C161" s="4"/>
+      <c r="D161" s="4"/>
       <c r="E161" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F161" s="4" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>1521</v>
+        <v>137</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K161" s="4"/>
       <c r="L161" s="4"/>
       <c r="M161" s="4"/>
       <c r="N161" s="4"/>
       <c r="O161" s="4"/>
     </row>
-    <row r="162" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>34</v>
+        <v>136</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>180</v>
+        <v>874</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F162" s="4" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>949</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>929</v>
       </c>
       <c r="H162" s="4" t="s">
-        <v>16</v>
+        <v>930</v>
       </c>
       <c r="I162" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K162" s="4"/>
       <c r="L162" s="4"/>
       <c r="M162" s="4"/>
       <c r="N162" s="4"/>
       <c r="O162" s="4"/>
     </row>
-    <row r="163" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A163" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>34</v>
+        <v>136</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>159</v>
+        <v>477</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F163" s="4" t="s">
-        <v>764</v>
+        <v>950</v>
       </c>
       <c r="G163" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K163" s="4"/>
       <c r="L163" s="4"/>
       <c r="M163" s="4"/>
       <c r="N163" s="4"/>
       <c r="O163" s="4"/>
     </row>
-    <row r="164" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
-[...36 lines deleted...]
-    <row r="165" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="F164" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="G164" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="H164" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I164" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J164" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K164" s="8"/>
+      <c r="L164" s="8"/>
+      <c r="M164" s="8"/>
+      <c r="N164" s="8"/>
+      <c r="O164" s="8"/>
+    </row>
+    <row r="165" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A165" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>183</v>
+        <v>931</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F165" s="4" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>932</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>933</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J165" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K165" s="4"/>
       <c r="L165" s="4"/>
       <c r="M165" s="4"/>
       <c r="N165" s="4"/>
       <c r="O165" s="4"/>
     </row>
-    <row r="166" spans="1:15" ht="345.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A166" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="C166" s="4"/>
+      <c r="D166" s="4"/>
       <c r="E166" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F166" s="4" t="s">
-        <v>1305</v>
+        <v>139</v>
       </c>
       <c r="G166" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="4" t="s">
-        <v>1522</v>
+        <v>16</v>
       </c>
       <c r="I166" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K166" s="4"/>
       <c r="L166" s="4"/>
       <c r="M166" s="4"/>
       <c r="N166" s="4"/>
-      <c r="O166" s="4" t="s">
-[...3 lines deleted...]
-    <row r="167" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O166" s="4"/>
+    </row>
+    <row r="167" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A167" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>185</v>
+        <v>874</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>186</v>
+        <v>375</v>
       </c>
       <c r="F167" s="4" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>951</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>929</v>
       </c>
       <c r="H167" s="4" t="s">
-        <v>16</v>
+        <v>930</v>
       </c>
       <c r="I167" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J167" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K167" s="4"/>
       <c r="L167" s="4"/>
       <c r="M167" s="4"/>
       <c r="N167" s="4"/>
       <c r="O167" s="4"/>
     </row>
-    <row r="168" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A168" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>187</v>
+        <v>952</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>176</v>
+        <v>379</v>
       </c>
       <c r="F168" s="4" t="s">
-        <v>780</v>
+        <v>953</v>
       </c>
       <c r="G168" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I168" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K168" s="4"/>
       <c r="L168" s="4"/>
       <c r="M168" s="4"/>
       <c r="N168" s="4"/>
       <c r="O168" s="4"/>
     </row>
-    <row r="169" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A169" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>188</v>
+        <v>954</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="F169" s="4" t="s">
-        <v>1306</v>
+        <v>955</v>
       </c>
       <c r="G169" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>1524</v>
+        <v>16</v>
       </c>
       <c r="I169" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J169" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K169" s="4"/>
       <c r="L169" s="4"/>
       <c r="M169" s="4"/>
       <c r="N169" s="4"/>
       <c r="O169" s="4"/>
     </row>
-    <row r="170" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A170" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>190</v>
+        <v>956</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>191</v>
+        <v>379</v>
       </c>
       <c r="F170" s="4" t="s">
-        <v>781</v>
+        <v>957</v>
       </c>
       <c r="G170" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="4" t="s">
-        <v>1525</v>
+        <v>16</v>
       </c>
       <c r="I170" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K170" s="4"/>
       <c r="L170" s="4"/>
       <c r="M170" s="4"/>
       <c r="N170" s="4"/>
       <c r="O170" s="4"/>
     </row>
-    <row r="171" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A171" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>171</v>
+        <v>958</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>173</v>
+        <v>379</v>
       </c>
       <c r="F171" s="4" t="s">
-        <v>782</v>
+        <v>959</v>
       </c>
       <c r="G171" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J171" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K171" s="4"/>
       <c r="L171" s="4"/>
       <c r="M171" s="4"/>
       <c r="N171" s="4"/>
       <c r="O171" s="4"/>
     </row>
     <row r="172" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A172" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>159</v>
+        <v>934</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F172" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>935</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>936</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J172" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K172" s="4"/>
       <c r="L172" s="4"/>
       <c r="M172" s="4"/>
       <c r="N172" s="4"/>
       <c r="O172" s="4"/>
     </row>
-    <row r="173" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A173" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>35</v>
+        <v>138</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>192</v>
+        <v>931</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F173" s="4" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>1526</v>
+        <v>932</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>933</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K173" s="4"/>
       <c r="L173" s="4"/>
       <c r="M173" s="4"/>
       <c r="N173" s="4"/>
       <c r="O173" s="4"/>
     </row>
     <row r="174" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A174" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>35</v>
+        <v>138</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>193</v>
+        <v>960</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F174" s="4" t="s">
-        <v>784</v>
+        <v>961</v>
       </c>
       <c r="G174" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K174" s="4"/>
       <c r="L174" s="4"/>
       <c r="M174" s="4"/>
       <c r="N174" s="4"/>
       <c r="O174" s="4"/>
     </row>
-    <row r="175" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A175" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="C175" s="4"/>
+      <c r="D175" s="4"/>
       <c r="E175" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F175" s="4" t="s">
-        <v>785</v>
+        <v>143</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J175" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K175" s="4"/>
       <c r="L175" s="4"/>
       <c r="M175" s="4"/>
       <c r="N175" s="4"/>
       <c r="O175" s="4"/>
     </row>
-    <row r="176" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A176" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>195</v>
+        <v>972</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F176" s="4" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>973</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>974</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J176" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K176" s="4"/>
       <c r="L176" s="4"/>
       <c r="M176" s="4"/>
       <c r="N176" s="4"/>
       <c r="O176" s="4"/>
     </row>
-    <row r="177" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A177" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>196</v>
+        <v>967</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F177" s="4" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>1517</v>
+        <v>968</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>729</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K177" s="4"/>
       <c r="L177" s="4"/>
       <c r="M177" s="4"/>
       <c r="N177" s="4"/>
       <c r="O177" s="4"/>
     </row>
-    <row r="178" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A178" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>159</v>
+        <v>969</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F178" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>970</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>971</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K178" s="4"/>
       <c r="L178" s="4"/>
       <c r="M178" s="4"/>
       <c r="N178" s="4"/>
       <c r="O178" s="4"/>
     </row>
-    <row r="179" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A179" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>197</v>
+        <v>975</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F179" s="4" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>1528</v>
+        <v>976</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>977</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K179" s="4"/>
       <c r="L179" s="4"/>
       <c r="M179" s="4"/>
       <c r="N179" s="4"/>
       <c r="O179" s="4"/>
     </row>
-    <row r="180" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="C180" s="4"/>
+      <c r="D180" s="4"/>
       <c r="E180" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F180" s="4" t="s">
-        <v>788</v>
+        <v>141</v>
       </c>
       <c r="G180" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K180" s="4"/>
       <c r="L180" s="4"/>
       <c r="M180" s="4"/>
       <c r="N180" s="4"/>
       <c r="O180" s="4"/>
     </row>
-    <row r="181" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A181" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>36</v>
+        <v>140</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>158</v>
+        <v>874</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F181" s="4" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>962</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>963</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K181" s="4"/>
       <c r="L181" s="4"/>
       <c r="M181" s="4"/>
       <c r="N181" s="4"/>
       <c r="O181" s="4"/>
     </row>
-    <row r="182" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A182" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>36</v>
+        <v>140</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>159</v>
+        <v>964</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E182" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F182" s="4" t="s">
-        <v>764</v>
+        <v>965</v>
       </c>
       <c r="G182" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K182" s="4"/>
       <c r="L182" s="4"/>
       <c r="M182" s="4"/>
       <c r="N182" s="4"/>
       <c r="O182" s="4"/>
     </row>
-    <row r="183" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A183" s="3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>39</v>
+        <v>140</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>199</v>
+        <v>598</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F183" s="4" t="s">
-        <v>790</v>
+        <v>966</v>
       </c>
       <c r="G183" s="4" t="s">
-        <v>1767</v>
+        <v>16</v>
       </c>
       <c r="H183" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I183" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K183" s="4"/>
       <c r="L183" s="4"/>
       <c r="M183" s="4"/>
       <c r="N183" s="4"/>
       <c r="O183" s="4"/>
     </row>
-    <row r="184" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A184" s="3" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B184" s="4"/>
+      <c r="C184" s="4"/>
+      <c r="D184" s="4"/>
       <c r="E184" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F184" s="4" t="s">
-        <v>791</v>
+        <v>43</v>
       </c>
       <c r="G184" s="4" t="s">
-        <v>1768</v>
+        <v>16</v>
       </c>
       <c r="H184" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I184" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J184" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K184" s="4"/>
       <c r="L184" s="4"/>
       <c r="M184" s="4"/>
       <c r="N184" s="4"/>
       <c r="O184" s="4"/>
     </row>
-    <row r="185" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A185" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="C185" s="4"/>
+      <c r="D185" s="4"/>
       <c r="E185" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F185" s="4" t="s">
-        <v>792</v>
+        <v>237</v>
       </c>
       <c r="G185" s="4" t="s">
-        <v>1769</v>
+        <v>16</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>1529</v>
+        <v>238</v>
       </c>
       <c r="I185" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J185" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K185" s="4"/>
       <c r="L185" s="4"/>
       <c r="M185" s="4"/>
       <c r="N185" s="4"/>
-      <c r="O185" s="4"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O185" s="4" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A186" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>42</v>
+        <v>236</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>202</v>
+        <v>1500</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F186" s="4" t="s">
-        <v>793</v>
+        <v>1501</v>
       </c>
       <c r="G186" s="4" t="s">
-        <v>1770</v>
+        <v>16</v>
       </c>
       <c r="H186" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I186" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J186" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K186" s="4"/>
       <c r="L186" s="4"/>
       <c r="M186" s="4"/>
       <c r="N186" s="4"/>
       <c r="O186" s="4"/>
     </row>
-    <row r="187" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A187" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>43</v>
+        <v>236</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>203</v>
+        <v>1526</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F187" s="4" t="s">
-        <v>794</v>
+        <v>1527</v>
       </c>
       <c r="G187" s="4" t="s">
-        <v>1771</v>
+        <v>16</v>
       </c>
       <c r="H187" s="4" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="I187" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K187" s="4"/>
       <c r="L187" s="4"/>
       <c r="M187" s="4"/>
       <c r="N187" s="4"/>
       <c r="O187" s="4"/>
     </row>
-    <row r="188" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A188" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>204</v>
+        <v>1532</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F188" s="4" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>1772</v>
+        <v>1533</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>1534</v>
       </c>
       <c r="H188" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I188" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J188" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K188" s="4"/>
       <c r="L188" s="4"/>
       <c r="M188" s="4"/>
       <c r="N188" s="4"/>
       <c r="O188" s="4"/>
     </row>
-    <row r="189" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A189" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>45</v>
+        <v>236</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>205</v>
+        <v>1511</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F189" s="4" t="s">
-        <v>796</v>
+        <v>1512</v>
       </c>
       <c r="G189" s="4" t="s">
-        <v>1773</v>
+        <v>16</v>
       </c>
       <c r="H189" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I189" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J189" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K189" s="4"/>
       <c r="L189" s="4"/>
       <c r="M189" s="4"/>
       <c r="N189" s="4"/>
       <c r="O189" s="4"/>
     </row>
-    <row r="190" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A190" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>206</v>
+        <v>1515</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E190" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F190" s="4" t="s">
-        <v>797</v>
+        <v>1516</v>
       </c>
       <c r="G190" s="4" t="s">
-        <v>1774</v>
+        <v>16</v>
       </c>
       <c r="H190" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I190" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J190" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K190" s="4"/>
       <c r="L190" s="4"/>
       <c r="M190" s="4"/>
       <c r="N190" s="4"/>
       <c r="O190" s="4"/>
     </row>
-    <row r="191" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:15" ht="290.39999999999998" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>47</v>
+        <v>236</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>207</v>
+        <v>1505</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F191" s="4" t="s">
-        <v>798</v>
+        <v>1506</v>
       </c>
       <c r="G191" s="4" t="s">
-        <v>1775</v>
+        <v>16</v>
       </c>
       <c r="H191" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I191" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J191" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K191" s="4"/>
       <c r="L191" s="4"/>
       <c r="M191" s="4"/>
       <c r="N191" s="4"/>
       <c r="O191" s="4"/>
     </row>
-    <row r="192" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A192" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>48</v>
+        <v>236</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>48</v>
+        <v>1507</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F192" s="4" t="s">
-        <v>799</v>
+        <v>1508</v>
       </c>
       <c r="G192" s="4" t="s">
-        <v>1776</v>
+        <v>16</v>
       </c>
       <c r="H192" s="4" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="I192" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J192" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K192" s="4"/>
       <c r="L192" s="4"/>
       <c r="M192" s="4"/>
       <c r="N192" s="4"/>
       <c r="O192" s="4"/>
     </row>
-    <row r="193" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A193" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>49</v>
+        <v>236</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>208</v>
+        <v>1535</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F193" s="4" t="s">
-        <v>800</v>
+        <v>1536</v>
       </c>
       <c r="G193" s="4" t="s">
-        <v>1777</v>
+        <v>16</v>
       </c>
       <c r="H193" s="4" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="I193" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J193" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K193" s="4"/>
       <c r="L193" s="4"/>
       <c r="M193" s="4"/>
       <c r="N193" s="4"/>
       <c r="O193" s="4"/>
     </row>
-    <row r="194" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A194" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>209</v>
+        <v>1538</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F194" s="4" t="s">
-        <v>1308</v>
+        <v>1539</v>
       </c>
       <c r="G194" s="4" t="s">
-        <v>1778</v>
+        <v>16</v>
       </c>
       <c r="H194" s="4" t="s">
-        <v>1513</v>
+        <v>1540</v>
       </c>
       <c r="I194" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J194" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K194" s="4"/>
       <c r="L194" s="4"/>
       <c r="M194" s="4"/>
       <c r="N194" s="4"/>
       <c r="O194" s="4"/>
     </row>
-    <row r="195" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A195" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>210</v>
+        <v>1520</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F195" s="4" t="s">
-        <v>1309</v>
+        <v>1521</v>
       </c>
       <c r="G195" s="4" t="s">
-        <v>1779</v>
+        <v>16</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K195" s="4"/>
       <c r="L195" s="4"/>
       <c r="M195" s="4"/>
       <c r="N195" s="4"/>
       <c r="O195" s="4"/>
     </row>
     <row r="196" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A196" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>211</v>
+        <v>1522</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E196" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F196" s="4" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>1523</v>
+      </c>
+      <c r="G196" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K196" s="4"/>
       <c r="L196" s="4"/>
       <c r="M196" s="4"/>
       <c r="N196" s="4"/>
       <c r="O196" s="4"/>
     </row>
     <row r="197" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A197" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>212</v>
+        <v>1550</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F197" s="4" t="s">
-        <v>1311</v>
+        <v>1551</v>
       </c>
       <c r="G197" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="4" t="s">
-        <v>16</v>
+        <v>1543</v>
       </c>
       <c r="I197" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J197" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K197" s="4"/>
       <c r="L197" s="4"/>
       <c r="M197" s="4"/>
       <c r="N197" s="4"/>
       <c r="O197" s="4"/>
     </row>
-    <row r="198" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A198" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>213</v>
+        <v>1544</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E198" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F198" s="4" t="s">
-        <v>801</v>
+        <v>1545</v>
       </c>
       <c r="G198" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="4" t="s">
-        <v>1515</v>
+        <v>1543</v>
       </c>
       <c r="I198" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J198" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K198" s="4"/>
       <c r="L198" s="4"/>
       <c r="M198" s="4"/>
       <c r="N198" s="4"/>
       <c r="O198" s="4"/>
     </row>
     <row r="199" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A199" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>214</v>
+        <v>1548</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F199" s="4" t="s">
-        <v>802</v>
+        <v>1549</v>
       </c>
       <c r="G199" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="4" t="s">
-        <v>1516</v>
+        <v>1543</v>
       </c>
       <c r="I199" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K199" s="4"/>
       <c r="L199" s="4"/>
       <c r="M199" s="4"/>
       <c r="N199" s="4"/>
       <c r="O199" s="4"/>
     </row>
-    <row r="200" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>215</v>
+        <v>1554</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E200" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F200" s="4" t="s">
-        <v>803</v>
+        <v>1555</v>
       </c>
       <c r="G200" s="4" t="s">
-        <v>1780</v>
+        <v>16</v>
       </c>
       <c r="H200" s="4" t="s">
-        <v>16</v>
+        <v>1543</v>
       </c>
       <c r="I200" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J200" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K200" s="4"/>
       <c r="L200" s="4"/>
       <c r="M200" s="4"/>
       <c r="N200" s="4"/>
       <c r="O200" s="4"/>
     </row>
-    <row r="201" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A201" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>216</v>
+        <v>1552</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F201" s="4" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>1518</v>
+        <v>1553</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H201" s="4" t="s">
-        <v>16</v>
+        <v>1543</v>
       </c>
       <c r="I201" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J201" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K201" s="4"/>
       <c r="L201" s="4"/>
       <c r="M201" s="4"/>
       <c r="N201" s="4"/>
       <c r="O201" s="4"/>
     </row>
-    <row r="202" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A202" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>217</v>
+        <v>1546</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F202" s="4" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>1547</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H202" s="4" t="s">
-        <v>16</v>
+        <v>1543</v>
       </c>
       <c r="I202" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J202" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K202" s="4"/>
       <c r="L202" s="4"/>
       <c r="M202" s="4"/>
       <c r="N202" s="4"/>
       <c r="O202" s="4"/>
     </row>
-    <row r="203" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A203" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C203" s="4" t="s">
-        <v>218</v>
+        <v>1541</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F203" s="4" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1532</v>
+        <v>1542</v>
+      </c>
+      <c r="G203" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H203" s="4" t="s">
-        <v>1529</v>
+        <v>1543</v>
       </c>
       <c r="I203" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K203" s="4"/>
       <c r="L203" s="4"/>
       <c r="M203" s="4"/>
       <c r="N203" s="4"/>
       <c r="O203" s="4"/>
     </row>
-    <row r="204" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A204" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>219</v>
+        <v>1529</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E204" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F204" s="4" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>1533</v>
+        <v>1530</v>
+      </c>
+      <c r="G204" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="I204" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J204" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K204" s="4"/>
       <c r="L204" s="4"/>
       <c r="M204" s="4"/>
       <c r="N204" s="4"/>
       <c r="O204" s="4"/>
     </row>
-    <row r="205" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A205" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>220</v>
+        <v>1524</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F205" s="4" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>1525</v>
+      </c>
+      <c r="G205" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K205" s="4"/>
       <c r="L205" s="4"/>
       <c r="M205" s="4"/>
       <c r="N205" s="4"/>
       <c r="O205" s="4"/>
     </row>
-    <row r="206" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A206" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>221</v>
+        <v>383</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E206" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F206" s="4" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>1535</v>
+        <v>385</v>
+      </c>
+      <c r="G206" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J206" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K206" s="4"/>
       <c r="L206" s="4"/>
       <c r="M206" s="4"/>
       <c r="N206" s="4"/>
       <c r="O206" s="4"/>
     </row>
     <row r="207" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A207" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>190</v>
+        <v>1513</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>191</v>
+        <v>391</v>
       </c>
       <c r="F207" s="4" t="s">
-        <v>805</v>
+        <v>1514</v>
       </c>
       <c r="G207" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H207" s="4" t="s">
-        <v>1536</v>
+        <v>16</v>
       </c>
       <c r="I207" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J207" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K207" s="4"/>
       <c r="L207" s="4"/>
       <c r="M207" s="4"/>
       <c r="N207" s="4"/>
       <c r="O207" s="4"/>
     </row>
-    <row r="208" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A208" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>222</v>
+        <v>1509</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>189</v>
+        <v>391</v>
       </c>
       <c r="F208" s="4" t="s">
-        <v>806</v>
+        <v>1510</v>
       </c>
       <c r="G208" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>1537</v>
+        <v>16</v>
       </c>
       <c r="I208" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J208" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K208" s="4"/>
       <c r="L208" s="4"/>
       <c r="M208" s="4"/>
       <c r="N208" s="4"/>
       <c r="O208" s="4"/>
     </row>
-    <row r="209" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A209" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>171</v>
+        <v>1292</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>173</v>
+        <v>1257</v>
       </c>
       <c r="F209" s="4" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1502</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>1503</v>
       </c>
       <c r="H209" s="4" t="s">
-        <v>16</v>
+        <v>1504</v>
       </c>
       <c r="I209" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J209" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K209" s="4"/>
       <c r="L209" s="4"/>
       <c r="M209" s="4"/>
       <c r="N209" s="4"/>
       <c r="O209" s="4"/>
     </row>
-    <row r="210" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="210" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>159</v>
+        <v>1517</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E210" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F210" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1518</v>
+      </c>
+      <c r="G210" s="6" t="s">
+        <v>1519</v>
       </c>
       <c r="H210" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K210" s="4"/>
       <c r="L210" s="4"/>
       <c r="M210" s="4"/>
       <c r="N210" s="4"/>
       <c r="O210" s="4"/>
     </row>
-    <row r="211" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="211" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="C211" s="4"/>
+      <c r="D211" s="4"/>
       <c r="E211" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F211" s="4" t="s">
-        <v>808</v>
+        <v>322</v>
       </c>
       <c r="G211" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J211" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K211" s="4"/>
       <c r="L211" s="4"/>
       <c r="M211" s="4"/>
       <c r="N211" s="4"/>
       <c r="O211" s="4"/>
     </row>
-    <row r="212" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A212" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>38</v>
+        <v>321</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>224</v>
+        <v>1677</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E212" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F212" s="4" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>1678</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>1679</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I212" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J212" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K212" s="4"/>
       <c r="L212" s="4"/>
       <c r="M212" s="4"/>
       <c r="N212" s="4"/>
       <c r="O212" s="4"/>
     </row>
-    <row r="213" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A213" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4"/>
       <c r="E213" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F213" s="4" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>1538</v>
+        <v>241</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H213" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J213" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K213" s="4"/>
       <c r="L213" s="4"/>
       <c r="M213" s="4"/>
       <c r="N213" s="4"/>
       <c r="O213" s="4"/>
     </row>
     <row r="214" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A214" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>226</v>
+        <v>1556</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>227</v>
+        <v>375</v>
       </c>
       <c r="F214" s="4" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1557</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K214" s="4"/>
       <c r="L214" s="4"/>
       <c r="M214" s="4"/>
       <c r="N214" s="4"/>
       <c r="O214" s="4"/>
     </row>
-    <row r="215" spans="1:15" ht="72.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A215" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>228</v>
+        <v>1560</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F215" s="4" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>1539</v>
+        <v>1561</v>
+      </c>
+      <c r="G215" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K215" s="4"/>
       <c r="L215" s="4"/>
       <c r="M215" s="4"/>
       <c r="N215" s="4"/>
       <c r="O215" s="4"/>
     </row>
-    <row r="216" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A216" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>229</v>
+        <v>1558</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F216" s="4" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1559</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="H216" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K216" s="4"/>
       <c r="L216" s="4"/>
       <c r="M216" s="4"/>
       <c r="N216" s="4"/>
       <c r="O216" s="4"/>
     </row>
-    <row r="217" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A217" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4"/>
       <c r="E217" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F217" s="4" t="s">
-        <v>1318</v>
+        <v>328</v>
       </c>
       <c r="G217" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J217" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K217" s="4"/>
       <c r="L217" s="4"/>
       <c r="M217" s="4"/>
       <c r="N217" s="4"/>
       <c r="O217" s="4"/>
     </row>
-    <row r="218" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>38</v>
+        <v>327</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>190</v>
+        <v>1686</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E218" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F218" s="4" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1687</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>1688</v>
       </c>
       <c r="H218" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I218" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J218" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K218" s="4"/>
       <c r="L218" s="4"/>
       <c r="M218" s="4"/>
       <c r="N218" s="4"/>
       <c r="O218" s="4"/>
     </row>
     <row r="219" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A219" s="3" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="C219" s="4"/>
+      <c r="D219" s="4"/>
       <c r="E219" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F219" s="4" t="s">
-        <v>764</v>
+        <v>243</v>
       </c>
       <c r="G219" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I219" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J219" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K219" s="4"/>
       <c r="L219" s="4"/>
       <c r="M219" s="4"/>
       <c r="N219" s="4"/>
       <c r="O219" s="4"/>
     </row>
-    <row r="220" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A220" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>232</v>
+        <v>1562</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>155</v>
+        <v>458</v>
       </c>
       <c r="F220" s="4" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>1563</v>
+      </c>
+      <c r="G220" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H220" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J220" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K220" s="4"/>
       <c r="L220" s="4"/>
       <c r="M220" s="4"/>
       <c r="N220" s="4"/>
       <c r="O220" s="4"/>
     </row>
-    <row r="221" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A221" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C221" s="4" t="s">
-        <v>233</v>
+        <v>1574</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F221" s="4" t="s">
-        <v>1320</v>
+        <v>1575</v>
       </c>
       <c r="G221" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H221" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I221" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J221" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K221" s="4"/>
       <c r="L221" s="4"/>
       <c r="M221" s="4"/>
       <c r="N221" s="4"/>
       <c r="O221" s="4"/>
     </row>
-    <row r="222" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A222" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>234</v>
+        <v>776</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>235</v>
+        <v>391</v>
       </c>
       <c r="F222" s="4" t="s">
-        <v>814</v>
+        <v>1567</v>
       </c>
       <c r="G222" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H222" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J222" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K222" s="4"/>
       <c r="L222" s="4"/>
       <c r="M222" s="4"/>
       <c r="N222" s="4"/>
       <c r="O222" s="4"/>
     </row>
-    <row r="223" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A223" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>236</v>
+        <v>1576</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>235</v>
+        <v>568</v>
       </c>
       <c r="F223" s="4" t="s">
-        <v>815</v>
+        <v>1577</v>
       </c>
       <c r="G223" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I223" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K223" s="4"/>
       <c r="L223" s="4"/>
       <c r="M223" s="4"/>
       <c r="N223" s="4"/>
       <c r="O223" s="4"/>
     </row>
-    <row r="224" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A224" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>237</v>
+        <v>383</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>235</v>
+        <v>384</v>
       </c>
       <c r="F224" s="4" t="s">
-        <v>816</v>
+        <v>385</v>
       </c>
       <c r="G224" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I224" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J224" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K224" s="4"/>
       <c r="L224" s="4"/>
       <c r="M224" s="4"/>
       <c r="N224" s="4"/>
       <c r="O224" s="4"/>
     </row>
-    <row r="225" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="225" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>159</v>
+        <v>1568</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F225" s="4" t="s">
-        <v>764</v>
+        <v>1569</v>
       </c>
       <c r="G225" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I225" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K225" s="4"/>
       <c r="L225" s="4"/>
       <c r="M225" s="4"/>
       <c r="N225" s="4"/>
       <c r="O225" s="4"/>
     </row>
-    <row r="226" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="226" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A226" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>51</v>
+        <v>242</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>238</v>
+        <v>1570</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F226" s="4" t="s">
-        <v>1321</v>
+        <v>1571</v>
       </c>
       <c r="G226" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H226" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I226" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J226" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K226" s="4"/>
       <c r="L226" s="4"/>
       <c r="M226" s="4"/>
       <c r="N226" s="4"/>
       <c r="O226" s="4"/>
     </row>
-    <row r="227" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="227" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A227" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>51</v>
+        <v>242</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>239</v>
+        <v>1572</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>163</v>
+        <v>458</v>
       </c>
       <c r="F227" s="4" t="s">
-        <v>817</v>
+        <v>1573</v>
       </c>
       <c r="G227" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I227" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J227" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K227" s="4"/>
       <c r="L227" s="4"/>
       <c r="M227" s="4"/>
       <c r="N227" s="4"/>
       <c r="O227" s="4"/>
     </row>
-    <row r="228" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A228" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>51</v>
+        <v>242</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>240</v>
+        <v>1564</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F228" s="4" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1565</v>
+      </c>
+      <c r="G228" s="6" t="s">
+        <v>1566</v>
       </c>
       <c r="H228" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I228" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J228" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K228" s="4"/>
       <c r="L228" s="4"/>
       <c r="M228" s="4"/>
       <c r="N228" s="4"/>
       <c r="O228" s="4"/>
     </row>
     <row r="229" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="C229" s="4"/>
+      <c r="D229" s="4"/>
       <c r="E229" s="4" t="s">
-        <v>235</v>
+        <v>16</v>
       </c>
       <c r="F229" s="4" t="s">
-        <v>818</v>
+        <v>245</v>
       </c>
       <c r="G229" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I229" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K229" s="4"/>
       <c r="L229" s="4"/>
       <c r="M229" s="4"/>
       <c r="N229" s="4"/>
       <c r="O229" s="4"/>
     </row>
-    <row r="230" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A230" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>51</v>
+        <v>244</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>236</v>
+        <v>1578</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>235</v>
+        <v>439</v>
       </c>
       <c r="F230" s="4" t="s">
-        <v>819</v>
+        <v>1579</v>
       </c>
       <c r="G230" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I230" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J230" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K230" s="4"/>
       <c r="L230" s="4"/>
       <c r="M230" s="4"/>
       <c r="N230" s="4"/>
       <c r="O230" s="4"/>
     </row>
-    <row r="231" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A231" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>51</v>
+        <v>244</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>241</v>
+        <v>383</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F231" s="4" t="s">
-        <v>1323</v>
+        <v>385</v>
       </c>
       <c r="G231" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I231" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J231" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K231" s="4"/>
       <c r="L231" s="4"/>
       <c r="M231" s="4"/>
       <c r="N231" s="4"/>
       <c r="O231" s="4"/>
     </row>
-    <row r="232" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A232" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="C232" s="4"/>
+      <c r="D232" s="4"/>
       <c r="E232" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F232" s="4" t="s">
-        <v>820</v>
+        <v>324</v>
       </c>
       <c r="G232" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I232" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J232" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K232" s="4"/>
       <c r="L232" s="4"/>
       <c r="M232" s="4"/>
       <c r="N232" s="4"/>
       <c r="O232" s="4"/>
     </row>
-    <row r="233" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A233" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>51</v>
+        <v>323</v>
       </c>
       <c r="C233" s="4" t="s">
-        <v>243</v>
+        <v>1680</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F233" s="4" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1681</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>1682</v>
       </c>
       <c r="H233" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I233" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J233" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K233" s="4"/>
       <c r="L233" s="4"/>
       <c r="M233" s="4"/>
       <c r="N233" s="4"/>
       <c r="O233" s="4"/>
     </row>
-    <row r="234" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A234" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C234" s="4"/>
+      <c r="D234" s="4"/>
       <c r="E234" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F234" s="4" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>1541</v>
+        <v>247</v>
+      </c>
+      <c r="G234" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H234" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I234" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J234" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K234" s="4"/>
       <c r="L234" s="4"/>
       <c r="M234" s="4"/>
       <c r="N234" s="4"/>
       <c r="O234" s="4"/>
     </row>
-    <row r="235" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="235" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A235" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>232</v>
+        <v>383</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F235" s="4" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>385</v>
+      </c>
+      <c r="G235" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H235" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I235" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J235" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K235" s="4"/>
       <c r="L235" s="4"/>
       <c r="M235" s="4"/>
       <c r="N235" s="4"/>
       <c r="O235" s="4"/>
     </row>
-    <row r="236" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="236" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A236" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>245</v>
+        <v>1583</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>163</v>
+        <v>750</v>
       </c>
       <c r="F236" s="4" t="s">
-        <v>1326</v>
+        <v>1584</v>
       </c>
       <c r="G236" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I236" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J236" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K236" s="4"/>
       <c r="L236" s="4"/>
       <c r="M236" s="4"/>
       <c r="N236" s="4"/>
       <c r="O236" s="4"/>
     </row>
-    <row r="237" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A237" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
       <c r="C237" s="4" t="s">
-        <v>246</v>
+        <v>1580</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>247</v>
+        <v>375</v>
       </c>
       <c r="F237" s="4" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1581</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>1582</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I237" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K237" s="4"/>
       <c r="L237" s="4"/>
       <c r="M237" s="4"/>
       <c r="N237" s="4"/>
       <c r="O237" s="4"/>
     </row>
-    <row r="238" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A238" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="C238" s="4"/>
+      <c r="D238" s="4"/>
       <c r="E238" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F238" s="4" t="s">
-        <v>823</v>
+        <v>320</v>
       </c>
       <c r="G238" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I238" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K238" s="4"/>
       <c r="L238" s="4"/>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
       <c r="O238" s="4"/>
     </row>
-    <row r="239" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A239" s="3" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>51</v>
+        <v>319</v>
       </c>
       <c r="C239" s="4" t="s">
-        <v>159</v>
+        <v>1674</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F239" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1675</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>1676</v>
       </c>
       <c r="H239" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I239" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J239" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K239" s="4"/>
       <c r="L239" s="4"/>
       <c r="M239" s="4"/>
       <c r="N239" s="4"/>
       <c r="O239" s="4"/>
     </row>
-    <row r="240" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="240" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A240" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C240" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C240" s="4"/>
+      <c r="D240" s="4"/>
+      <c r="E240" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F240" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="D240" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G240" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H240" s="4" t="s">
-        <v>1542</v>
+        <v>250</v>
       </c>
       <c r="I240" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="4" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
       <c r="K240" s="4"/>
       <c r="L240" s="4"/>
       <c r="M240" s="4"/>
       <c r="N240" s="4"/>
       <c r="O240" s="4"/>
     </row>
-    <row r="241" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A241" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>52</v>
+        <v>248</v>
       </c>
       <c r="C241" s="4" t="s">
-        <v>250</v>
+        <v>1585</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F241" s="4" t="s">
-        <v>1328</v>
+        <v>1586</v>
       </c>
       <c r="G241" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>1542</v>
+        <v>1587</v>
       </c>
       <c r="I241" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J241" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K241" s="4"/>
       <c r="L241" s="4"/>
       <c r="M241" s="4"/>
       <c r="N241" s="4"/>
       <c r="O241" s="4"/>
     </row>
-    <row r="242" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>52</v>
+        <v>248</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>251</v>
+        <v>383</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>182</v>
+        <v>384</v>
       </c>
       <c r="F242" s="4" t="s">
-        <v>1329</v>
+        <v>385</v>
       </c>
       <c r="G242" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H242" s="4" t="s">
-        <v>1542</v>
+        <v>16</v>
       </c>
       <c r="I242" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J242" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K242" s="4"/>
       <c r="L242" s="4"/>
       <c r="M242" s="4"/>
       <c r="N242" s="4"/>
       <c r="O242" s="4"/>
     </row>
-    <row r="243" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A243" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>52</v>
+        <v>248</v>
       </c>
       <c r="C243" s="4" t="s">
-        <v>252</v>
+        <v>1588</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F243" s="4" t="s">
-        <v>1330</v>
+        <v>1589</v>
       </c>
       <c r="G243" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>1542</v>
+        <v>1590</v>
       </c>
       <c r="I243" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J243" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K243" s="4"/>
       <c r="L243" s="4"/>
       <c r="M243" s="4"/>
       <c r="N243" s="4"/>
       <c r="O243" s="4"/>
     </row>
-    <row r="244" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A244" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C244" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C244" s="4"/>
+      <c r="D244" s="4"/>
+      <c r="E244" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F244" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="D244" s="4" t="s">
-[...9 lines deleted...]
-        <v>1543</v>
+      <c r="G244" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H244" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I244" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J244" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K244" s="4"/>
       <c r="L244" s="4"/>
       <c r="M244" s="4"/>
       <c r="N244" s="4"/>
       <c r="O244" s="4"/>
     </row>
-    <row r="245" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A245" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C245" s="4" t="s">
-        <v>254</v>
+        <v>662</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>182</v>
+        <v>454</v>
       </c>
       <c r="F245" s="4" t="s">
-        <v>1331</v>
+        <v>1617</v>
       </c>
       <c r="G245" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H245" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I245" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J245" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K245" s="4"/>
       <c r="L245" s="4"/>
       <c r="M245" s="4"/>
       <c r="N245" s="4"/>
       <c r="O245" s="4"/>
     </row>
-    <row r="246" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A246" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>255</v>
+        <v>1385</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>182</v>
+        <v>592</v>
       </c>
       <c r="F246" s="4" t="s">
-        <v>1332</v>
+        <v>1612</v>
       </c>
       <c r="G246" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H246" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J246" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K246" s="4"/>
       <c r="L246" s="4"/>
       <c r="M246" s="4"/>
       <c r="N246" s="4"/>
       <c r="O246" s="4"/>
     </row>
-    <row r="247" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A247" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>256</v>
+        <v>436</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>163</v>
+        <v>592</v>
       </c>
       <c r="F247" s="4" t="s">
-        <v>1333</v>
+        <v>1613</v>
       </c>
       <c r="G247" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H247" s="4" t="s">
-        <v>1544</v>
+        <v>16</v>
       </c>
       <c r="I247" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J247" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K247" s="4"/>
       <c r="L247" s="4"/>
       <c r="M247" s="4"/>
       <c r="N247" s="4"/>
       <c r="O247" s="4"/>
     </row>
-    <row r="248" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="248" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>257</v>
+        <v>776</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F248" s="4" t="s">
-        <v>825</v>
+        <v>1603</v>
       </c>
       <c r="G248" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H248" s="4" t="s">
-        <v>1545</v>
+        <v>16</v>
       </c>
       <c r="I248" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J248" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K248" s="4"/>
       <c r="L248" s="4"/>
       <c r="M248" s="4"/>
       <c r="N248" s="4"/>
       <c r="O248" s="4"/>
     </row>
     <row r="249" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A249" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>258</v>
+        <v>1595</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F249" s="4" t="s">
-        <v>826</v>
+        <v>1596</v>
       </c>
       <c r="G249" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I249" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J249" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K249" s="4"/>
       <c r="L249" s="4"/>
       <c r="M249" s="4"/>
       <c r="N249" s="4"/>
       <c r="O249" s="4"/>
     </row>
-    <row r="250" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A250" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C250" s="4" t="s">
-        <v>259</v>
+        <v>1597</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F250" s="4" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>1781</v>
+        <v>1598</v>
+      </c>
+      <c r="G250" s="6" t="s">
+        <v>1599</v>
       </c>
       <c r="H250" s="4" t="s">
-        <v>1546</v>
+        <v>16</v>
       </c>
       <c r="I250" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J250" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K250" s="4"/>
       <c r="L250" s="4"/>
       <c r="M250" s="4"/>
       <c r="N250" s="4"/>
       <c r="O250" s="4"/>
     </row>
-    <row r="251" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A251" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>260</v>
+        <v>1591</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F251" s="4" t="s">
-        <v>827</v>
+        <v>1592</v>
       </c>
       <c r="G251" s="4" t="s">
-        <v>1782</v>
+        <v>16</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>1546</v>
+        <v>16</v>
       </c>
       <c r="I251" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J251" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K251" s="4"/>
       <c r="L251" s="4"/>
       <c r="M251" s="4"/>
       <c r="N251" s="4"/>
       <c r="O251" s="4"/>
     </row>
-    <row r="252" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A252" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>261</v>
+        <v>758</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>155</v>
+        <v>756</v>
       </c>
       <c r="F252" s="4" t="s">
-        <v>1335</v>
+        <v>1618</v>
       </c>
       <c r="G252" s="4" t="s">
-        <v>1783</v>
+        <v>16</v>
       </c>
       <c r="H252" s="4" t="s">
-        <v>1546</v>
+        <v>16</v>
       </c>
       <c r="I252" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J252" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K252" s="4"/>
       <c r="L252" s="4"/>
       <c r="M252" s="4"/>
       <c r="N252" s="4"/>
       <c r="O252" s="4"/>
     </row>
-    <row r="253" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A253" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>262</v>
+        <v>383</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F253" s="4" t="s">
-        <v>828</v>
+        <v>385</v>
       </c>
       <c r="G253" s="4" t="s">
-        <v>1784</v>
+        <v>16</v>
       </c>
       <c r="H253" s="4" t="s">
-        <v>1546</v>
+        <v>16</v>
       </c>
       <c r="I253" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J253" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K253" s="4"/>
       <c r="L253" s="4"/>
       <c r="M253" s="4"/>
       <c r="N253" s="4"/>
       <c r="O253" s="4"/>
     </row>
-    <row r="254" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A254" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>263</v>
+        <v>1600</v>
       </c>
       <c r="D254" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F254" s="4" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>1601</v>
+      </c>
+      <c r="G254" s="6" t="s">
+        <v>1602</v>
       </c>
       <c r="H254" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I254" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J254" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K254" s="4"/>
       <c r="L254" s="4"/>
       <c r="M254" s="4"/>
       <c r="N254" s="4"/>
       <c r="O254" s="4"/>
     </row>
     <row r="255" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A255" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>264</v>
+        <v>1614</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F255" s="4" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1615</v>
+      </c>
+      <c r="G255" s="6" t="s">
+        <v>1616</v>
       </c>
       <c r="H255" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I255" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J255" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K255" s="4"/>
       <c r="L255" s="4"/>
       <c r="M255" s="4"/>
       <c r="N255" s="4"/>
       <c r="O255" s="4"/>
     </row>
-    <row r="256" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A256" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>265</v>
+        <v>1593</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F256" s="4" t="s">
-        <v>831</v>
+        <v>1594</v>
       </c>
       <c r="G256" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H256" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I256" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J256" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K256" s="4"/>
       <c r="L256" s="4"/>
       <c r="M256" s="4"/>
       <c r="N256" s="4"/>
       <c r="O256" s="4"/>
     </row>
-    <row r="257" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A257" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>266</v>
+        <v>448</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>163</v>
+        <v>449</v>
       </c>
       <c r="F257" s="4" t="s">
-        <v>832</v>
+        <v>1606</v>
       </c>
       <c r="G257" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I257" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J257" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K257" s="4"/>
       <c r="L257" s="4"/>
       <c r="M257" s="4"/>
       <c r="N257" s="4"/>
       <c r="O257" s="4"/>
     </row>
-    <row r="258" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A258" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>267</v>
+        <v>1609</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F258" s="4" t="s">
-        <v>833</v>
+        <v>1610</v>
       </c>
       <c r="G258" s="4" t="s">
-        <v>16</v>
+        <v>1611</v>
       </c>
       <c r="H258" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I258" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K258" s="4"/>
       <c r="L258" s="4"/>
       <c r="M258" s="4"/>
       <c r="N258" s="4"/>
       <c r="O258" s="4"/>
     </row>
-    <row r="259" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>268</v>
+        <v>513</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F259" s="4" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1607</v>
+      </c>
+      <c r="G259" s="6" t="s">
+        <v>1608</v>
       </c>
       <c r="H259" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I259" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J259" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K259" s="4"/>
       <c r="L259" s="4"/>
       <c r="M259" s="4"/>
       <c r="N259" s="4"/>
       <c r="O259" s="4"/>
     </row>
     <row r="260" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A260" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>269</v>
+        <v>457</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>189</v>
+        <v>458</v>
       </c>
       <c r="F260" s="4" t="s">
-        <v>835</v>
+        <v>1619</v>
       </c>
       <c r="G260" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H260" s="4" t="s">
-        <v>1549</v>
+        <v>16</v>
       </c>
       <c r="I260" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J260" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K260" s="4"/>
       <c r="L260" s="4"/>
       <c r="M260" s="4"/>
       <c r="N260" s="4"/>
       <c r="O260" s="4"/>
     </row>
-    <row r="261" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A261" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>270</v>
+        <v>1292</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>271</v>
+        <v>375</v>
       </c>
       <c r="F261" s="4" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1604</v>
+      </c>
+      <c r="G261" s="6" t="s">
+        <v>1605</v>
       </c>
       <c r="H261" s="4" t="s">
-        <v>1550</v>
+        <v>16</v>
       </c>
       <c r="I261" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J261" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K261" s="4"/>
       <c r="L261" s="4"/>
       <c r="M261" s="4"/>
       <c r="N261" s="4"/>
       <c r="O261" s="4"/>
     </row>
-    <row r="262" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:15" ht="276.60000000000002" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A262" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="C262" s="4"/>
+      <c r="D262" s="4"/>
       <c r="E262" s="4" t="s">
-        <v>191</v>
+        <v>16</v>
       </c>
       <c r="F262" s="4" t="s">
-        <v>837</v>
+        <v>255</v>
       </c>
       <c r="G262" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H262" s="4" t="s">
-        <v>1551</v>
+        <v>16</v>
       </c>
       <c r="I262" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J262" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K262" s="4"/>
       <c r="L262" s="4"/>
       <c r="M262" s="4"/>
       <c r="N262" s="4"/>
       <c r="O262" s="4"/>
     </row>
     <row r="263" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A263" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>52</v>
+        <v>254</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>171</v>
+        <v>1634</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>173</v>
+        <v>846</v>
       </c>
       <c r="F263" s="4" t="s">
-        <v>838</v>
+        <v>1635</v>
       </c>
       <c r="G263" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I263" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J263" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K263" s="4"/>
       <c r="L263" s="4"/>
       <c r="M263" s="4"/>
       <c r="N263" s="4"/>
       <c r="O263" s="4"/>
     </row>
-    <row r="264" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A264" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>52</v>
+        <v>254</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>159</v>
+        <v>1640</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E264" s="4" t="s">
-        <v>160</v>
+        <v>568</v>
       </c>
       <c r="F264" s="4" t="s">
-        <v>764</v>
+        <v>1641</v>
       </c>
       <c r="G264" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H264" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I264" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K264" s="4"/>
       <c r="L264" s="4"/>
       <c r="M264" s="4"/>
       <c r="N264" s="4"/>
       <c r="O264" s="4"/>
     </row>
-    <row r="265" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="265" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A265" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>249</v>
+        <v>1624</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F265" s="4" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1625</v>
+      </c>
+      <c r="G265" s="6" t="s">
+        <v>1626</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>1542</v>
+        <v>16</v>
       </c>
       <c r="I265" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J265" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K265" s="4"/>
       <c r="L265" s="4"/>
       <c r="M265" s="4"/>
       <c r="N265" s="4"/>
       <c r="O265" s="4"/>
     </row>
-    <row r="266" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A266" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>272</v>
+        <v>1629</v>
       </c>
       <c r="D266" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E266" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F266" s="4" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1630</v>
+      </c>
+      <c r="G266" s="6" t="s">
+        <v>1631</v>
       </c>
       <c r="H266" s="4" t="s">
-        <v>1542</v>
+        <v>16</v>
       </c>
       <c r="I266" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J266" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K266" s="4"/>
       <c r="L266" s="4"/>
       <c r="M266" s="4"/>
       <c r="N266" s="4"/>
       <c r="O266" s="4"/>
     </row>
-    <row r="267" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A267" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>273</v>
+        <v>1622</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>182</v>
+        <v>846</v>
       </c>
       <c r="F267" s="4" t="s">
-        <v>1338</v>
+        <v>1623</v>
       </c>
       <c r="G267" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H267" s="4" t="s">
-        <v>1542</v>
+        <v>16</v>
       </c>
       <c r="I267" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J267" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K267" s="4"/>
       <c r="L267" s="4"/>
       <c r="M267" s="4"/>
       <c r="N267" s="4"/>
-      <c r="O267" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O267" s="4"/>
     </row>
     <row r="268" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A268" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>251</v>
+        <v>1627</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E268" s="4" t="s">
-        <v>182</v>
+        <v>846</v>
       </c>
       <c r="F268" s="4" t="s">
-        <v>1339</v>
+        <v>1628</v>
       </c>
       <c r="G268" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H268" s="4" t="s">
-        <v>1542</v>
+        <v>16</v>
       </c>
       <c r="I268" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J268" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K268" s="4"/>
       <c r="L268" s="4"/>
       <c r="M268" s="4"/>
       <c r="N268" s="4"/>
       <c r="O268" s="4"/>
     </row>
-    <row r="269" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="269" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A269" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F269" s="4" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>1543</v>
+        <v>385</v>
+      </c>
+      <c r="G269" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H269" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I269" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J269" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K269" s="4"/>
       <c r="L269" s="4"/>
       <c r="M269" s="4"/>
       <c r="N269" s="4"/>
       <c r="O269" s="4"/>
     </row>
-    <row r="270" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="270" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>274</v>
+        <v>1638</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E270" s="4" t="s">
-        <v>163</v>
+        <v>750</v>
       </c>
       <c r="F270" s="4" t="s">
-        <v>839</v>
+        <v>1639</v>
       </c>
       <c r="G270" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H270" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I270" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J270" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K270" s="4"/>
       <c r="L270" s="4"/>
       <c r="M270" s="4"/>
       <c r="N270" s="4"/>
       <c r="O270" s="4"/>
     </row>
     <row r="271" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A271" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>275</v>
+        <v>1632</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E271" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F271" s="4" t="s">
-        <v>840</v>
+        <v>1633</v>
       </c>
       <c r="G271" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I271" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J271" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K271" s="4"/>
       <c r="L271" s="4"/>
       <c r="M271" s="4"/>
       <c r="N271" s="4"/>
       <c r="O271" s="4"/>
     </row>
-    <row r="272" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A272" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>276</v>
+        <v>1620</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E272" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F272" s="4" t="s">
-        <v>1340</v>
+        <v>1621</v>
       </c>
       <c r="G272" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H272" s="4" t="s">
-        <v>1544</v>
+        <v>16</v>
       </c>
       <c r="I272" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J272" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K272" s="4"/>
       <c r="L272" s="4"/>
       <c r="M272" s="4"/>
       <c r="N272" s="4"/>
-      <c r="O272" s="4" t="s">
-[...3 lines deleted...]
-    <row r="273" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O272" s="4"/>
+    </row>
+    <row r="273" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A273" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>277</v>
+        <v>1636</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F273" s="4" t="s">
-        <v>841</v>
+        <v>1637</v>
       </c>
       <c r="G273" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H273" s="4" t="s">
-        <v>1545</v>
+        <v>16</v>
       </c>
       <c r="I273" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J273" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K273" s="4"/>
       <c r="L273" s="4"/>
       <c r="M273" s="4"/>
       <c r="N273" s="4"/>
       <c r="O273" s="4"/>
     </row>
-    <row r="274" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="274" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A274" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="C274" s="4"/>
+      <c r="D274" s="4"/>
       <c r="E274" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F274" s="4" t="s">
-        <v>842</v>
+        <v>310</v>
       </c>
       <c r="G274" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H274" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J274" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K274" s="4"/>
       <c r="L274" s="4"/>
       <c r="M274" s="4"/>
       <c r="N274" s="4"/>
       <c r="O274" s="4"/>
     </row>
     <row r="275" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A275" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>53</v>
+        <v>309</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F275" s="4" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>1661</v>
+      </c>
+      <c r="G275" s="6" t="s">
+        <v>1662</v>
       </c>
       <c r="H275" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I275" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J275" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K275" s="4"/>
       <c r="L275" s="4"/>
       <c r="M275" s="4"/>
       <c r="N275" s="4"/>
       <c r="O275" s="4"/>
     </row>
-    <row r="276" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="276" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="C276" s="4"/>
+      <c r="D276" s="4"/>
       <c r="E276" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F276" s="4" t="s">
-        <v>843</v>
+        <v>312</v>
       </c>
       <c r="G276" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H276" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I276" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J276" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K276" s="4"/>
       <c r="L276" s="4"/>
       <c r="M276" s="4"/>
       <c r="N276" s="4"/>
       <c r="O276" s="4"/>
     </row>
-    <row r="277" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A277" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>53</v>
+        <v>311</v>
       </c>
       <c r="C277" s="4" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F277" s="4" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1663</v>
+      </c>
+      <c r="G277" s="6" t="s">
+        <v>1664</v>
       </c>
       <c r="H277" s="4" t="s">
-        <v>1542</v>
+        <v>258</v>
       </c>
       <c r="I277" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J277" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K277" s="4"/>
       <c r="L277" s="4"/>
       <c r="M277" s="4"/>
       <c r="N277" s="4"/>
       <c r="O277" s="4"/>
     </row>
-    <row r="278" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A278" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="C278" s="4"/>
+      <c r="D278" s="4"/>
       <c r="E278" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F278" s="4" t="s">
-        <v>1342</v>
+        <v>257</v>
       </c>
       <c r="G278" s="4" t="s">
-        <v>1787</v>
+        <v>16</v>
       </c>
       <c r="H278" s="4" t="s">
-        <v>1546</v>
+        <v>258</v>
       </c>
       <c r="I278" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J278" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K278" s="4"/>
       <c r="L278" s="4"/>
       <c r="M278" s="4"/>
       <c r="N278" s="4"/>
       <c r="O278" s="4"/>
     </row>
-    <row r="279" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A279" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>283</v>
+        <v>1648</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F279" s="4" t="s">
-        <v>1343</v>
+        <v>1649</v>
       </c>
       <c r="G279" s="4" t="s">
-        <v>1788</v>
+        <v>16</v>
       </c>
       <c r="H279" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J279" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K279" s="4"/>
       <c r="L279" s="4"/>
       <c r="M279" s="4"/>
       <c r="N279" s="4"/>
       <c r="O279" s="4"/>
     </row>
-    <row r="280" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="280" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A280" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>284</v>
+        <v>1645</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F280" s="4" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1646</v>
+      </c>
+      <c r="G280" s="6" t="s">
+        <v>1647</v>
       </c>
       <c r="H280" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I280" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J280" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K280" s="4"/>
       <c r="L280" s="4"/>
       <c r="M280" s="4"/>
       <c r="N280" s="4"/>
       <c r="O280" s="4"/>
     </row>
-    <row r="281" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A281" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>285</v>
+        <v>383</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F281" s="4" t="s">
-        <v>846</v>
+        <v>385</v>
       </c>
       <c r="G281" s="4" t="s">
-        <v>1790</v>
+        <v>16</v>
       </c>
       <c r="H281" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I281" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J281" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K281" s="4"/>
       <c r="L281" s="4"/>
       <c r="M281" s="4"/>
       <c r="N281" s="4"/>
       <c r="O281" s="4"/>
     </row>
-    <row r="282" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A282" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>286</v>
+        <v>1650</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F282" s="4" t="s">
-        <v>847</v>
+        <v>1651</v>
       </c>
       <c r="G282" s="4" t="s">
-        <v>1791</v>
+        <v>16</v>
       </c>
       <c r="H282" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I282" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J282" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K282" s="4"/>
       <c r="L282" s="4"/>
       <c r="M282" s="4"/>
       <c r="N282" s="4"/>
       <c r="O282" s="4"/>
     </row>
-    <row r="283" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A283" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>287</v>
+        <v>1642</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F283" s="4" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>1643</v>
+      </c>
+      <c r="G283" s="6" t="s">
+        <v>1644</v>
       </c>
       <c r="H283" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I283" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J283" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K283" s="4"/>
       <c r="L283" s="4"/>
       <c r="M283" s="4"/>
       <c r="N283" s="4"/>
       <c r="O283" s="4"/>
     </row>
-    <row r="284" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A284" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="C284" s="4"/>
+      <c r="D284" s="4"/>
       <c r="E284" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F284" s="4" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>1553</v>
+        <v>330</v>
+      </c>
+      <c r="G284" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H284" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J284" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K284" s="4"/>
       <c r="L284" s="4"/>
       <c r="M284" s="4"/>
       <c r="N284" s="4"/>
       <c r="O284" s="4"/>
     </row>
-    <row r="285" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A285" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>53</v>
+        <v>329</v>
       </c>
       <c r="C285" s="4" t="s">
-        <v>289</v>
+        <v>1689</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F285" s="4" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1690</v>
+      </c>
+      <c r="G285" s="6" t="s">
+        <v>1691</v>
       </c>
       <c r="H285" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I285" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J285" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K285" s="4"/>
       <c r="L285" s="4"/>
       <c r="M285" s="4"/>
       <c r="N285" s="4"/>
       <c r="O285" s="4"/>
     </row>
-    <row r="286" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A286" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="C286" s="4"/>
+      <c r="D286" s="4"/>
       <c r="E286" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F286" s="4" t="s">
-        <v>850</v>
+        <v>326</v>
       </c>
       <c r="G286" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J286" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K286" s="4"/>
       <c r="L286" s="4"/>
       <c r="M286" s="4"/>
       <c r="N286" s="4"/>
       <c r="O286" s="4"/>
     </row>
-    <row r="287" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A287" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>53</v>
+        <v>325</v>
       </c>
       <c r="C287" s="4" t="s">
-        <v>291</v>
+        <v>1683</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F287" s="4" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>1555</v>
+        <v>1684</v>
+      </c>
+      <c r="G287" s="6" t="s">
+        <v>1685</v>
       </c>
       <c r="H287" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I287" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J287" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K287" s="4"/>
       <c r="L287" s="4"/>
       <c r="M287" s="4"/>
       <c r="N287" s="4"/>
       <c r="O287" s="4"/>
     </row>
-    <row r="288" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A288" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="C288" s="4"/>
+      <c r="D288" s="4"/>
       <c r="E288" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F288" s="4" t="s">
-        <v>1345</v>
+        <v>314</v>
       </c>
       <c r="G288" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H288" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I288" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J288" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K288" s="4"/>
       <c r="L288" s="4"/>
       <c r="M288" s="4"/>
       <c r="N288" s="4"/>
       <c r="O288" s="4"/>
     </row>
     <row r="289" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A289" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>53</v>
+        <v>313</v>
       </c>
       <c r="C289" s="4" t="s">
-        <v>293</v>
+        <v>1665</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F289" s="4" t="s">
-        <v>1346</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1666</v>
+      </c>
+      <c r="G289" s="6" t="s">
+        <v>1667</v>
       </c>
       <c r="H289" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I289" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J289" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K289" s="4"/>
       <c r="L289" s="4"/>
       <c r="M289" s="4"/>
       <c r="N289" s="4"/>
       <c r="O289" s="4"/>
     </row>
-    <row r="290" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A290" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B290" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="C290" s="4"/>
+      <c r="D290" s="4"/>
       <c r="E290" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F290" s="4" t="s">
-        <v>852</v>
+        <v>316</v>
       </c>
       <c r="G290" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H290" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I290" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J290" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K290" s="4"/>
       <c r="L290" s="4"/>
       <c r="M290" s="4"/>
       <c r="N290" s="4"/>
       <c r="O290" s="4"/>
     </row>
-    <row r="291" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="291" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>53</v>
+        <v>315</v>
       </c>
       <c r="C291" s="4" t="s">
-        <v>295</v>
+        <v>1668</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F291" s="4" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1669</v>
+      </c>
+      <c r="G291" s="6" t="s">
+        <v>1670</v>
       </c>
       <c r="H291" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I291" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J291" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K291" s="4"/>
       <c r="L291" s="4"/>
       <c r="M291" s="4"/>
       <c r="N291" s="4"/>
       <c r="O291" s="4"/>
     </row>
-    <row r="292" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="292" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A292" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
       <c r="E292" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F292" s="4" t="s">
-        <v>854</v>
+        <v>304</v>
       </c>
       <c r="G292" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H292" s="4" t="s">
-        <v>1556</v>
+        <v>16</v>
       </c>
       <c r="I292" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J292" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K292" s="4"/>
       <c r="L292" s="4"/>
       <c r="M292" s="4"/>
       <c r="N292" s="4"/>
       <c r="O292" s="4"/>
     </row>
-    <row r="293" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="293" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>53</v>
+        <v>303</v>
       </c>
       <c r="C293" s="4" t="s">
-        <v>297</v>
+        <v>1652</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F293" s="4" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1653</v>
+      </c>
+      <c r="G293" s="6" t="s">
+        <v>1654</v>
       </c>
       <c r="H293" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I293" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J293" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K293" s="4"/>
       <c r="L293" s="4"/>
       <c r="M293" s="4"/>
       <c r="N293" s="4"/>
       <c r="O293" s="4"/>
     </row>
-    <row r="294" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="294" spans="1:15" ht="290.39999999999998" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A294" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="C294" s="4"/>
+      <c r="D294" s="4"/>
       <c r="E294" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F294" s="4" t="s">
-        <v>1348</v>
+        <v>306</v>
       </c>
       <c r="G294" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H294" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I294" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J294" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K294" s="4"/>
       <c r="L294" s="4"/>
       <c r="M294" s="4"/>
       <c r="N294" s="4"/>
       <c r="O294" s="4"/>
     </row>
-    <row r="295" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A295" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>53</v>
+        <v>305</v>
       </c>
       <c r="C295" s="4" t="s">
-        <v>299</v>
+        <v>1655</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F295" s="4" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1656</v>
+      </c>
+      <c r="G295" s="6" t="s">
+        <v>1657</v>
       </c>
       <c r="H295" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I295" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J295" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K295" s="4"/>
       <c r="L295" s="4"/>
       <c r="M295" s="4"/>
       <c r="N295" s="4"/>
       <c r="O295" s="4"/>
     </row>
-    <row r="296" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A296" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
       <c r="E296" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F296" s="4" t="s">
-        <v>855</v>
+        <v>318</v>
       </c>
       <c r="G296" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H296" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I296" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J296" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K296" s="4"/>
       <c r="L296" s="4"/>
       <c r="M296" s="4"/>
       <c r="N296" s="4"/>
       <c r="O296" s="4"/>
     </row>
-    <row r="297" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="297" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>53</v>
+        <v>317</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>268</v>
+        <v>1671</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F297" s="4" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1672</v>
+      </c>
+      <c r="G297" s="6" t="s">
+        <v>1673</v>
       </c>
       <c r="H297" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I297" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J297" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K297" s="4"/>
       <c r="L297" s="4"/>
       <c r="M297" s="4"/>
       <c r="N297" s="4"/>
       <c r="O297" s="4"/>
     </row>
-    <row r="298" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A298" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B298" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="C298" s="4"/>
+      <c r="D298" s="4"/>
       <c r="E298" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F298" s="4" t="s">
-        <v>857</v>
+        <v>260</v>
       </c>
       <c r="G298" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H298" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I298" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J298" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K298" s="4"/>
       <c r="L298" s="4"/>
       <c r="M298" s="4"/>
       <c r="N298" s="4"/>
       <c r="O298" s="4"/>
     </row>
-    <row r="299" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A299" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B299" s="4" t="s">
-        <v>53</v>
+        <v>259</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>301</v>
+        <v>1585</v>
       </c>
       <c r="D299" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F299" s="4" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>1694</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>1695</v>
       </c>
       <c r="H299" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J299" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K299" s="4"/>
       <c r="L299" s="4"/>
       <c r="M299" s="4"/>
       <c r="N299" s="4"/>
       <c r="O299" s="4"/>
     </row>
     <row r="300" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A300" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B300" s="4" t="s">
-        <v>53</v>
+        <v>259</v>
       </c>
       <c r="C300" s="4" t="s">
-        <v>302</v>
+        <v>383</v>
       </c>
       <c r="D300" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E300" s="4" t="s">
-        <v>230</v>
+        <v>384</v>
       </c>
       <c r="F300" s="4" t="s">
-        <v>1351</v>
+        <v>385</v>
       </c>
       <c r="G300" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I300" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J300" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K300" s="4"/>
       <c r="L300" s="4"/>
       <c r="M300" s="4"/>
       <c r="N300" s="4"/>
       <c r="O300" s="4"/>
     </row>
-    <row r="301" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="301" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A301" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B301" s="4" t="s">
-        <v>53</v>
+        <v>259</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>303</v>
+        <v>1292</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F301" s="4" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>1692</v>
+      </c>
+      <c r="G301" s="6" t="s">
+        <v>1693</v>
       </c>
       <c r="H301" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I301" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J301" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K301" s="4"/>
       <c r="L301" s="4"/>
       <c r="M301" s="4"/>
       <c r="N301" s="4"/>
       <c r="O301" s="4"/>
     </row>
     <row r="302" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A302" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B302" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="C302" s="4"/>
+      <c r="D302" s="4"/>
       <c r="E302" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F302" s="4" t="s">
-        <v>859</v>
+        <v>262</v>
       </c>
       <c r="G302" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H302" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I302" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J302" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K302" s="4"/>
       <c r="L302" s="4"/>
       <c r="M302" s="4"/>
       <c r="N302" s="4"/>
       <c r="O302" s="4"/>
     </row>
-    <row r="303" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="303" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B303" s="4" t="s">
-        <v>53</v>
+        <v>261</v>
       </c>
       <c r="C303" s="4" t="s">
-        <v>305</v>
+        <v>383</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>306</v>
+        <v>384</v>
       </c>
       <c r="F303" s="4" t="s">
-        <v>860</v>
+        <v>385</v>
       </c>
       <c r="G303" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I303" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J303" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K303" s="4"/>
       <c r="L303" s="4"/>
       <c r="M303" s="4"/>
       <c r="N303" s="4"/>
       <c r="O303" s="4"/>
     </row>
-    <row r="304" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="304" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A304" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B304" s="4" t="s">
-        <v>53</v>
+        <v>261</v>
       </c>
       <c r="C304" s="4" t="s">
-        <v>307</v>
+        <v>1354</v>
       </c>
       <c r="D304" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E304" s="4" t="s">
-        <v>306</v>
+        <v>375</v>
       </c>
       <c r="F304" s="4" t="s">
-        <v>861</v>
+        <v>1696</v>
       </c>
       <c r="G304" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I304" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J304" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K304" s="4"/>
       <c r="L304" s="4"/>
       <c r="M304" s="4"/>
       <c r="N304" s="4"/>
       <c r="O304" s="4"/>
     </row>
-    <row r="305" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A305" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B305" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="C305" s="4"/>
+      <c r="D305" s="4"/>
       <c r="E305" s="4" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="F305" s="4" t="s">
-        <v>1352</v>
+        <v>264</v>
       </c>
       <c r="G305" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="4" t="s">
-        <v>1549</v>
+        <v>16</v>
       </c>
       <c r="I305" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J305" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K305" s="4"/>
       <c r="L305" s="4"/>
       <c r="M305" s="4"/>
       <c r="N305" s="4"/>
       <c r="O305" s="4"/>
     </row>
-    <row r="306" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A306" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B306" s="4" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C306" s="4" t="s">
-        <v>309</v>
+        <v>946</v>
       </c>
       <c r="D306" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E306" s="4" t="s">
-        <v>310</v>
+        <v>592</v>
       </c>
       <c r="F306" s="4" t="s">
-        <v>1353</v>
+        <v>1702</v>
       </c>
       <c r="G306" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I306" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J306" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K306" s="4"/>
       <c r="L306" s="4"/>
       <c r="M306" s="4"/>
       <c r="N306" s="4"/>
       <c r="O306" s="4"/>
     </row>
-    <row r="307" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="307" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C307" s="4" t="s">
-        <v>311</v>
+        <v>776</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>310</v>
+        <v>391</v>
       </c>
       <c r="F307" s="4" t="s">
-        <v>1354</v>
+        <v>1703</v>
       </c>
       <c r="G307" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H307" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I307" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J307" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K307" s="4"/>
       <c r="L307" s="4"/>
       <c r="M307" s="4"/>
       <c r="N307" s="4"/>
       <c r="O307" s="4"/>
     </row>
-    <row r="308" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="308" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A308" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C308" s="4" t="s">
-        <v>312</v>
+        <v>383</v>
       </c>
       <c r="D308" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E308" s="4" t="s">
-        <v>313</v>
+        <v>384</v>
       </c>
       <c r="F308" s="4" t="s">
-        <v>862</v>
+        <v>385</v>
       </c>
       <c r="G308" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H308" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I308" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J308" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K308" s="4"/>
       <c r="L308" s="4"/>
       <c r="M308" s="4"/>
       <c r="N308" s="4"/>
       <c r="O308" s="4"/>
     </row>
-    <row r="309" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A309" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C309" s="4" t="s">
-        <v>270</v>
+        <v>1700</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E309" s="4" t="s">
-        <v>271</v>
+        <v>592</v>
       </c>
       <c r="F309" s="4" t="s">
-        <v>1355</v>
+        <v>1701</v>
       </c>
       <c r="G309" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="4" t="s">
-        <v>1550</v>
+        <v>16</v>
       </c>
       <c r="I309" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J309" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K309" s="4"/>
       <c r="L309" s="4"/>
       <c r="M309" s="4"/>
       <c r="N309" s="4"/>
       <c r="O309" s="4"/>
     </row>
-    <row r="310" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A310" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C310" s="4" t="s">
-        <v>190</v>
+        <v>1697</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E310" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F310" s="4" t="s">
-        <v>863</v>
+        <v>1698</v>
       </c>
       <c r="G310" s="4" t="s">
-        <v>16</v>
+        <v>1699</v>
       </c>
       <c r="H310" s="4" t="s">
-        <v>1551</v>
+        <v>16</v>
       </c>
       <c r="I310" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J310" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K310" s="4"/>
       <c r="L310" s="4"/>
       <c r="M310" s="4"/>
       <c r="N310" s="4"/>
       <c r="O310" s="4"/>
     </row>
-    <row r="311" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A311" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="C311" s="4"/>
+      <c r="D311" s="4"/>
       <c r="E311" s="4" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="F311" s="4" t="s">
-        <v>864</v>
+        <v>332</v>
       </c>
       <c r="G311" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H311" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I311" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J311" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K311" s="4"/>
       <c r="L311" s="4"/>
       <c r="M311" s="4"/>
       <c r="N311" s="4"/>
       <c r="O311" s="4"/>
     </row>
-    <row r="312" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="312" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A312" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B312" s="4" t="s">
-        <v>53</v>
+        <v>331</v>
       </c>
       <c r="C312" s="4" t="s">
-        <v>314</v>
+        <v>1914</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E312" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F312" s="4" t="s">
-        <v>865</v>
+        <v>1915</v>
       </c>
       <c r="G312" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H312" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I312" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J312" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K312" s="4"/>
       <c r="L312" s="4"/>
       <c r="M312" s="4"/>
       <c r="N312" s="4"/>
       <c r="O312" s="4"/>
     </row>
-    <row r="313" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A313" s="3" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B313" s="4" t="s">
-        <v>53</v>
+        <v>331</v>
       </c>
       <c r="C313" s="4" t="s">
-        <v>159</v>
+        <v>1911</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F313" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1912</v>
+      </c>
+      <c r="G313" s="6" t="s">
+        <v>1913</v>
       </c>
       <c r="H313" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I313" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J313" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K313" s="4"/>
       <c r="L313" s="4"/>
       <c r="M313" s="4"/>
       <c r="N313" s="4"/>
       <c r="O313" s="4"/>
     </row>
-    <row r="314" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A314" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>54</v>
+        <v>331</v>
       </c>
       <c r="C314" s="4" t="s">
-        <v>315</v>
+        <v>1916</v>
       </c>
       <c r="D314" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E314" s="4" t="s">
-        <v>182</v>
+        <v>568</v>
       </c>
       <c r="F314" s="4" t="s">
-        <v>866</v>
+        <v>1917</v>
       </c>
       <c r="G314" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H314" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I314" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J314" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K314" s="4"/>
       <c r="L314" s="4"/>
       <c r="M314" s="4"/>
       <c r="N314" s="4"/>
       <c r="O314" s="4"/>
     </row>
-    <row r="315" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A315" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B315" s="4" t="s">
-        <v>54</v>
+        <v>331</v>
       </c>
       <c r="C315" s="4" t="s">
-        <v>316</v>
+        <v>992</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F315" s="4" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1919</v>
+      </c>
+      <c r="G315" s="6" t="s">
+        <v>994</v>
       </c>
       <c r="H315" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I315" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J315" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K315" s="4"/>
       <c r="L315" s="4"/>
       <c r="M315" s="4"/>
       <c r="N315" s="4"/>
       <c r="O315" s="4"/>
     </row>
-    <row r="316" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A316" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B316" s="4" t="s">
-        <v>54</v>
+        <v>331</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>317</v>
+        <v>1580</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E316" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F316" s="4" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>1792</v>
+        <v>1918</v>
+      </c>
+      <c r="G316" s="6" t="s">
+        <v>1582</v>
       </c>
       <c r="H316" s="4" t="s">
-        <v>1559</v>
+        <v>16</v>
       </c>
       <c r="I316" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J316" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K316" s="4"/>
       <c r="L316" s="4"/>
       <c r="M316" s="4"/>
       <c r="N316" s="4"/>
       <c r="O316" s="4"/>
     </row>
-    <row r="317" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A317" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
       <c r="E317" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F317" s="4" t="s">
-        <v>868</v>
+        <v>308</v>
       </c>
       <c r="G317" s="4" t="s">
-        <v>1793</v>
+        <v>16</v>
       </c>
       <c r="H317" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I317" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J317" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K317" s="4"/>
       <c r="L317" s="4"/>
       <c r="M317" s="4"/>
       <c r="N317" s="4"/>
       <c r="O317" s="4"/>
     </row>
-    <row r="318" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A318" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B318" s="4" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="C318" s="4" t="s">
-        <v>319</v>
+        <v>1658</v>
       </c>
       <c r="D318" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E318" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F318" s="4" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>1794</v>
+        <v>1659</v>
+      </c>
+      <c r="G318" s="6" t="s">
+        <v>1660</v>
       </c>
       <c r="H318" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I318" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J318" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K318" s="4"/>
       <c r="L318" s="4"/>
       <c r="M318" s="4"/>
       <c r="N318" s="4"/>
       <c r="O318" s="4"/>
     </row>
-    <row r="319" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A319" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B319" s="4" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
       <c r="E319" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F319" s="4" t="s">
-        <v>1357</v>
+        <v>266</v>
       </c>
       <c r="G319" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I319" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J319" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K319" s="4"/>
       <c r="L319" s="4"/>
       <c r="M319" s="4"/>
       <c r="N319" s="4"/>
       <c r="O319" s="4"/>
     </row>
-    <row r="320" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="320" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A320" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B320" s="4" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="C320" s="4" t="s">
-        <v>180</v>
+        <v>1372</v>
       </c>
       <c r="D320" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E320" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F320" s="4" t="s">
-        <v>1358</v>
+        <v>1706</v>
       </c>
       <c r="G320" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I320" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J320" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K320" s="4"/>
       <c r="L320" s="4"/>
       <c r="M320" s="4"/>
       <c r="N320" s="4"/>
       <c r="O320" s="4"/>
     </row>
-    <row r="321" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="321" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B321" s="4" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="C321" s="4" t="s">
-        <v>321</v>
+        <v>436</v>
       </c>
       <c r="D321" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E321" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F321" s="4" t="s">
-        <v>1359</v>
+        <v>1709</v>
       </c>
       <c r="G321" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H321" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I321" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J321" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K321" s="4"/>
       <c r="L321" s="4"/>
       <c r="M321" s="4"/>
       <c r="N321" s="4"/>
       <c r="O321" s="4"/>
     </row>
-    <row r="322" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="322" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A322" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B322" s="4" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="C322" s="4" t="s">
-        <v>322</v>
+        <v>1707</v>
       </c>
       <c r="D322" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E322" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F322" s="4" t="s">
-        <v>1360</v>
+        <v>1708</v>
       </c>
       <c r="G322" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H322" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I322" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J322" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K322" s="4"/>
       <c r="L322" s="4"/>
       <c r="M322" s="4"/>
       <c r="N322" s="4"/>
       <c r="O322" s="4"/>
     </row>
-    <row r="323" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="323" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A323" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B323" s="4" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="C323" s="4" t="s">
-        <v>159</v>
+        <v>1704</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E323" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F323" s="4" t="s">
-        <v>764</v>
+        <v>1705</v>
       </c>
       <c r="G323" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I323" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J323" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K323" s="4"/>
       <c r="L323" s="4"/>
       <c r="M323" s="4"/>
       <c r="N323" s="4"/>
       <c r="O323" s="4"/>
     </row>
-    <row r="324" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="324" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A324" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B324" s="4" t="s">
-        <v>55</v>
+        <v>265</v>
       </c>
       <c r="C324" s="4" t="s">
-        <v>315</v>
+        <v>383</v>
       </c>
       <c r="D324" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E324" s="4" t="s">
-        <v>182</v>
+        <v>384</v>
       </c>
       <c r="F324" s="4" t="s">
-        <v>866</v>
+        <v>385</v>
       </c>
       <c r="G324" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H324" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I324" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J324" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K324" s="4"/>
       <c r="L324" s="4"/>
       <c r="M324" s="4"/>
       <c r="N324" s="4"/>
       <c r="O324" s="4"/>
     </row>
-    <row r="325" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="325" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A325" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B325" s="4" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="C325" s="4"/>
+      <c r="D325" s="4"/>
       <c r="E325" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F325" s="4" t="s">
-        <v>1361</v>
+        <v>268</v>
       </c>
       <c r="G325" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H325" s="4" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="I325" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J325" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K325" s="4"/>
       <c r="L325" s="4"/>
       <c r="M325" s="4"/>
       <c r="N325" s="4"/>
       <c r="O325" s="4"/>
     </row>
-    <row r="326" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="326" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A326" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B326" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C326" s="4" t="s">
-        <v>317</v>
+        <v>768</v>
       </c>
       <c r="D326" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E326" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F326" s="4" t="s">
-        <v>870</v>
+        <v>1732</v>
       </c>
       <c r="G326" s="4" t="s">
-        <v>1795</v>
+        <v>16</v>
       </c>
       <c r="H326" s="4" t="s">
-        <v>1559</v>
+        <v>16</v>
       </c>
       <c r="I326" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J326" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K326" s="4"/>
       <c r="L326" s="4"/>
       <c r="M326" s="4"/>
       <c r="N326" s="4"/>
       <c r="O326" s="4"/>
     </row>
-    <row r="327" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="327" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A327" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C327" s="4" t="s">
-        <v>318</v>
+        <v>1730</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E327" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F327" s="4" t="s">
-        <v>868</v>
+        <v>1731</v>
       </c>
       <c r="G327" s="4" t="s">
-        <v>1796</v>
+        <v>16</v>
       </c>
       <c r="H327" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I327" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J327" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K327" s="4"/>
       <c r="L327" s="4"/>
       <c r="M327" s="4"/>
       <c r="N327" s="4"/>
       <c r="O327" s="4"/>
     </row>
-    <row r="328" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="328" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A328" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B328" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C328" s="4" t="s">
-        <v>319</v>
+        <v>1726</v>
       </c>
       <c r="D328" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E328" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F328" s="4" t="s">
-        <v>869</v>
+        <v>1727</v>
       </c>
       <c r="G328" s="4" t="s">
-        <v>1797</v>
+        <v>16</v>
       </c>
       <c r="H328" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I328" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J328" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K328" s="4"/>
       <c r="L328" s="4"/>
       <c r="M328" s="4"/>
       <c r="N328" s="4"/>
       <c r="O328" s="4"/>
     </row>
     <row r="329" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B329" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C329" s="4" t="s">
-        <v>320</v>
+        <v>1728</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E329" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F329" s="4" t="s">
-        <v>1362</v>
+        <v>1729</v>
       </c>
       <c r="G329" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H329" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I329" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J329" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K329" s="4"/>
       <c r="L329" s="4"/>
       <c r="M329" s="4"/>
       <c r="N329" s="4"/>
       <c r="O329" s="4"/>
     </row>
-    <row r="330" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="330" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A330" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B330" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C330" s="4" t="s">
-        <v>180</v>
+        <v>1724</v>
       </c>
       <c r="D330" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E330" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F330" s="4" t="s">
-        <v>1358</v>
+        <v>1725</v>
       </c>
       <c r="G330" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H330" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I330" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J330" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K330" s="4"/>
       <c r="L330" s="4"/>
       <c r="M330" s="4"/>
       <c r="N330" s="4"/>
       <c r="O330" s="4"/>
     </row>
-    <row r="331" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="331" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A331" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B331" s="4" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="C331" s="4" t="s">
-        <v>159</v>
+        <v>1719</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E331" s="4" t="s">
-        <v>160</v>
+        <v>1720</v>
       </c>
       <c r="F331" s="4" t="s">
-        <v>764</v>
+        <v>1721</v>
       </c>
       <c r="G331" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H331" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I331" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J331" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K331" s="4"/>
       <c r="L331" s="4"/>
       <c r="M331" s="4"/>
       <c r="N331" s="4"/>
       <c r="O331" s="4"/>
     </row>
-    <row r="332" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="332" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A332" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B332" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C332" s="4" t="s">
-        <v>323</v>
+        <v>1722</v>
       </c>
       <c r="D332" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E332" s="4" t="s">
-        <v>182</v>
+        <v>1720</v>
       </c>
       <c r="F332" s="4" t="s">
-        <v>1363</v>
+        <v>1723</v>
       </c>
       <c r="G332" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H332" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I332" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J332" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K332" s="4"/>
       <c r="L332" s="4"/>
       <c r="M332" s="4"/>
       <c r="N332" s="4"/>
       <c r="O332" s="4"/>
     </row>
-    <row r="333" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="333" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A333" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C333" s="4" t="s">
-        <v>317</v>
+        <v>1710</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E333" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F333" s="4" t="s">
-        <v>871</v>
+        <v>1711</v>
       </c>
       <c r="G333" s="4" t="s">
-        <v>1798</v>
+        <v>16</v>
       </c>
       <c r="H333" s="4" t="s">
-        <v>1559</v>
+        <v>16</v>
       </c>
       <c r="I333" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J333" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K333" s="4"/>
       <c r="L333" s="4"/>
       <c r="M333" s="4"/>
       <c r="N333" s="4"/>
       <c r="O333" s="4"/>
     </row>
-    <row r="334" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="334" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A334" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C334" s="4" t="s">
-        <v>318</v>
+        <v>1717</v>
       </c>
       <c r="D334" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E334" s="4" t="s">
-        <v>155</v>
+        <v>750</v>
       </c>
       <c r="F334" s="4" t="s">
-        <v>868</v>
+        <v>1718</v>
       </c>
       <c r="G334" s="4" t="s">
-        <v>1799</v>
+        <v>16</v>
       </c>
       <c r="H334" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I334" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J334" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K334" s="4"/>
       <c r="L334" s="4"/>
       <c r="M334" s="4"/>
       <c r="N334" s="4"/>
       <c r="O334" s="4"/>
     </row>
-    <row r="335" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="335" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A335" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C335" s="4" t="s">
-        <v>319</v>
+        <v>383</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E335" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F335" s="4" t="s">
-        <v>869</v>
+        <v>385</v>
       </c>
       <c r="G335" s="4" t="s">
-        <v>1800</v>
+        <v>16</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I335" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J335" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K335" s="4"/>
       <c r="L335" s="4"/>
       <c r="M335" s="4"/>
       <c r="N335" s="4"/>
       <c r="O335" s="4"/>
     </row>
-    <row r="336" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="336" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A336" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B336" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C336" s="4" t="s">
-        <v>324</v>
+        <v>1715</v>
       </c>
       <c r="D336" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E336" s="4" t="s">
-        <v>182</v>
+        <v>568</v>
       </c>
       <c r="F336" s="4" t="s">
-        <v>1364</v>
+        <v>1716</v>
       </c>
       <c r="G336" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H336" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I336" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J336" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K336" s="4"/>
       <c r="L336" s="4"/>
       <c r="M336" s="4"/>
       <c r="N336" s="4"/>
       <c r="O336" s="4"/>
     </row>
     <row r="337" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B337" s="4" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="C337" s="4" t="s">
-        <v>325</v>
+        <v>1712</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E337" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F337" s="4" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1713</v>
+      </c>
+      <c r="G337" s="6" t="s">
+        <v>1714</v>
       </c>
       <c r="H337" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I337" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J337" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K337" s="4"/>
       <c r="L337" s="4"/>
       <c r="M337" s="4"/>
       <c r="N337" s="4"/>
       <c r="O337" s="4"/>
     </row>
-    <row r="338" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="338" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A338" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B338" s="4" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="C338" s="4"/>
+      <c r="D338" s="4"/>
       <c r="E338" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F338" s="4" t="s">
-        <v>873</v>
+        <v>271</v>
       </c>
       <c r="G338" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H338" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I338" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J338" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K338" s="4"/>
       <c r="L338" s="4"/>
       <c r="M338" s="4"/>
       <c r="N338" s="4"/>
       <c r="O338" s="4"/>
     </row>
-    <row r="339" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="339" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A339" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B339" s="4" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
       <c r="C339" s="4" t="s">
-        <v>198</v>
+        <v>436</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E339" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F339" s="4" t="s">
-        <v>1365</v>
+        <v>1736</v>
       </c>
       <c r="G339" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H339" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I339" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J339" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K339" s="4"/>
       <c r="L339" s="4"/>
       <c r="M339" s="4"/>
       <c r="N339" s="4"/>
       <c r="O339" s="4"/>
     </row>
-    <row r="340" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="340" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A340" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B340" s="4" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>327</v>
+        <v>1733</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E340" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F340" s="4" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1734</v>
+      </c>
+      <c r="G340" s="6" t="s">
+        <v>1735</v>
       </c>
       <c r="H340" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I340" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J340" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K340" s="4"/>
       <c r="L340" s="4"/>
       <c r="M340" s="4"/>
       <c r="N340" s="4"/>
       <c r="O340" s="4"/>
     </row>
-    <row r="341" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="341" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A341" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B341" s="4" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
       <c r="C341" s="4" t="s">
-        <v>159</v>
+        <v>383</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>160</v>
+        <v>384</v>
       </c>
       <c r="F341" s="4" t="s">
-        <v>764</v>
+        <v>385</v>
       </c>
       <c r="G341" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H341" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I341" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J341" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K341" s="4"/>
       <c r="L341" s="4"/>
       <c r="M341" s="4"/>
       <c r="N341" s="4"/>
       <c r="O341" s="4"/>
     </row>
-    <row r="342" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="342" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B342" s="4" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="C342" s="4"/>
+      <c r="D342" s="4"/>
       <c r="E342" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F342" s="4" t="s">
-        <v>874</v>
+        <v>273</v>
       </c>
       <c r="G342" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
       <c r="I342" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J342" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K342" s="4"/>
       <c r="L342" s="4"/>
       <c r="M342" s="4"/>
       <c r="N342" s="4"/>
-      <c r="O342" s="4"/>
-[...1 lines deleted...]
-    <row r="343" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O342" s="4" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="343" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A343" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B343" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>328</v>
+        <v>741</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E343" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F343" s="4" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1753</v>
+      </c>
+      <c r="G343" s="6" t="s">
+        <v>743</v>
       </c>
       <c r="H343" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I343" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J343" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K343" s="4"/>
       <c r="L343" s="4"/>
       <c r="M343" s="4"/>
       <c r="N343" s="4"/>
       <c r="O343" s="4"/>
     </row>
-    <row r="344" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="344" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A344" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B344" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C344" s="4" t="s">
-        <v>329</v>
+        <v>662</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E344" s="4" t="s">
-        <v>157</v>
+        <v>454</v>
       </c>
       <c r="F344" s="4" t="s">
-        <v>876</v>
+        <v>1756</v>
       </c>
       <c r="G344" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H344" s="4" t="s">
-        <v>16</v>
+        <v>1757</v>
       </c>
       <c r="I344" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J344" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K344" s="4"/>
       <c r="L344" s="4"/>
       <c r="M344" s="4"/>
       <c r="N344" s="4"/>
       <c r="O344" s="4"/>
     </row>
-    <row r="345" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="345" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A345" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B345" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>330</v>
+        <v>1754</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E345" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F345" s="4" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>1801</v>
+        <v>1755</v>
+      </c>
+      <c r="G345" s="6" t="s">
+        <v>1534</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I345" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J345" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K345" s="4"/>
       <c r="L345" s="4"/>
       <c r="M345" s="4"/>
       <c r="N345" s="4"/>
       <c r="O345" s="4"/>
     </row>
-    <row r="346" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A346" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B346" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C346" s="4" t="s">
-        <v>331</v>
+        <v>1758</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E346" s="4" t="s">
-        <v>155</v>
+        <v>1759</v>
       </c>
       <c r="F346" s="4" t="s">
-        <v>878</v>
+        <v>1760</v>
       </c>
       <c r="G346" s="4" t="s">
-        <v>1802</v>
+        <v>16</v>
       </c>
       <c r="H346" s="4" t="s">
-        <v>16</v>
+        <v>1761</v>
       </c>
       <c r="I346" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J346" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K346" s="4"/>
       <c r="L346" s="4"/>
       <c r="M346" s="4"/>
       <c r="N346" s="4"/>
       <c r="O346" s="4"/>
     </row>
-    <row r="347" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="347" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A347" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B347" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C347" s="4" t="s">
-        <v>332</v>
+        <v>776</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F347" s="4" t="s">
-        <v>879</v>
+        <v>1742</v>
       </c>
       <c r="G347" s="4" t="s">
-        <v>1803</v>
+        <v>16</v>
       </c>
       <c r="H347" s="4" t="s">
-        <v>16</v>
+        <v>1743</v>
       </c>
       <c r="I347" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J347" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K347" s="4"/>
       <c r="L347" s="4"/>
       <c r="M347" s="4"/>
       <c r="N347" s="4"/>
       <c r="O347" s="4"/>
     </row>
-    <row r="348" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="348" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A348" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B348" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C348" s="4" t="s">
-        <v>333</v>
+        <v>1747</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E348" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F348" s="4" t="s">
-        <v>880</v>
+        <v>1748</v>
       </c>
       <c r="G348" s="4" t="s">
-        <v>1804</v>
+        <v>16</v>
       </c>
       <c r="H348" s="4" t="s">
-        <v>16</v>
+        <v>1749</v>
       </c>
       <c r="I348" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J348" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K348" s="4"/>
       <c r="L348" s="4"/>
       <c r="M348" s="4"/>
       <c r="N348" s="4"/>
       <c r="O348" s="4"/>
     </row>
     <row r="349" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C349" s="4" t="s">
-        <v>334</v>
+        <v>1252</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E349" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F349" s="4" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>1737</v>
+      </c>
+      <c r="G349" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H349" s="4" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="I349" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J349" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K349" s="4"/>
       <c r="L349" s="4"/>
       <c r="M349" s="4"/>
       <c r="N349" s="4"/>
-      <c r="O349" s="4"/>
-[...1 lines deleted...]
-    <row r="350" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O349" s="4" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="350" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A350" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B350" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C350" s="4" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E350" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F350" s="4" t="s">
-        <v>881</v>
+        <v>385</v>
       </c>
       <c r="G350" s="4" t="s">
-        <v>1805</v>
+        <v>16</v>
       </c>
       <c r="H350" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I350" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J350" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K350" s="4"/>
       <c r="L350" s="4"/>
       <c r="M350" s="4"/>
       <c r="N350" s="4"/>
       <c r="O350" s="4"/>
     </row>
-    <row r="351" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="351" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A351" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C351" s="4" t="s">
-        <v>336</v>
+        <v>1593</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E351" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F351" s="4" t="s">
-        <v>882</v>
+        <v>1740</v>
       </c>
       <c r="G351" s="4" t="s">
-        <v>1806</v>
+        <v>16</v>
       </c>
       <c r="H351" s="4" t="s">
-        <v>16</v>
+        <v>1741</v>
       </c>
       <c r="I351" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J351" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K351" s="4"/>
       <c r="L351" s="4"/>
       <c r="M351" s="4"/>
       <c r="N351" s="4"/>
       <c r="O351" s="4"/>
     </row>
-    <row r="352" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="352" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A352" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C352" s="4" t="s">
-        <v>337</v>
+        <v>1256</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E352" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F352" s="4" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>1807</v>
+        <v>1750</v>
+      </c>
+      <c r="G352" s="6" t="s">
+        <v>1751</v>
       </c>
       <c r="H352" s="4" t="s">
-        <v>16</v>
+        <v>1752</v>
       </c>
       <c r="I352" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J352" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K352" s="4"/>
       <c r="L352" s="4"/>
       <c r="M352" s="4"/>
       <c r="N352" s="4"/>
       <c r="O352" s="4"/>
     </row>
-    <row r="353" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="353" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A353" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C353" s="4" t="s">
-        <v>338</v>
+        <v>457</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E353" s="4" t="s">
-        <v>339</v>
+        <v>458</v>
       </c>
       <c r="F353" s="4" t="s">
-        <v>883</v>
+        <v>1762</v>
       </c>
       <c r="G353" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H353" s="4" t="s">
-        <v>16</v>
+        <v>1763</v>
       </c>
       <c r="I353" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J353" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K353" s="4"/>
       <c r="L353" s="4"/>
       <c r="M353" s="4"/>
       <c r="N353" s="4"/>
       <c r="O353" s="4"/>
     </row>
-    <row r="354" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="354" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A354" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="C354" s="4" t="s">
-        <v>340</v>
+        <v>1744</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E354" s="4" t="s">
-        <v>339</v>
+        <v>375</v>
       </c>
       <c r="F354" s="4" t="s">
-        <v>884</v>
+        <v>1745</v>
       </c>
       <c r="G354" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H354" s="4" t="s">
-        <v>16</v>
+        <v>1746</v>
       </c>
       <c r="I354" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J354" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K354" s="4"/>
       <c r="L354" s="4"/>
       <c r="M354" s="4"/>
       <c r="N354" s="4"/>
       <c r="O354" s="4"/>
     </row>
-    <row r="355" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="355" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A355" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B355" s="4" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="C355" s="4"/>
+      <c r="D355" s="4"/>
       <c r="E355" s="4" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="F355" s="4" t="s">
-        <v>885</v>
+        <v>276</v>
       </c>
       <c r="G355" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H355" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I355" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J355" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K355" s="4"/>
       <c r="L355" s="4"/>
       <c r="M355" s="4"/>
       <c r="N355" s="4"/>
       <c r="O355" s="4"/>
     </row>
-    <row r="356" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="356" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B356" s="4" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="C356" s="4" t="s">
-        <v>342</v>
+        <v>662</v>
       </c>
       <c r="D356" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E356" s="4" t="s">
-        <v>339</v>
+        <v>454</v>
       </c>
       <c r="F356" s="4" t="s">
-        <v>886</v>
+        <v>1770</v>
       </c>
       <c r="G356" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H356" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J356" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K356" s="4"/>
       <c r="L356" s="4"/>
       <c r="M356" s="4"/>
       <c r="N356" s="4"/>
       <c r="O356" s="4"/>
     </row>
-    <row r="357" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="357" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A357" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B357" s="4" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="C357" s="4" t="s">
-        <v>321</v>
+        <v>1766</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E357" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F357" s="4" t="s">
-        <v>887</v>
+        <v>1767</v>
       </c>
       <c r="G357" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H357" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J357" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K357" s="4"/>
       <c r="L357" s="4"/>
       <c r="M357" s="4"/>
       <c r="N357" s="4"/>
       <c r="O357" s="4"/>
     </row>
-    <row r="358" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="358" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A358" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="C358" s="4" t="s">
-        <v>343</v>
+        <v>1768</v>
       </c>
       <c r="D358" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E358" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F358" s="4" t="s">
-        <v>888</v>
+        <v>1769</v>
       </c>
       <c r="G358" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H358" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I358" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J358" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K358" s="4"/>
       <c r="L358" s="4"/>
       <c r="M358" s="4"/>
       <c r="N358" s="4"/>
       <c r="O358" s="4"/>
     </row>
-    <row r="359" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="359" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B359" s="4" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="C359" s="4" t="s">
-        <v>344</v>
+        <v>1764</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E359" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F359" s="4" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>1765</v>
+      </c>
+      <c r="G359" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H359" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I359" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J359" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K359" s="4"/>
       <c r="L359" s="4"/>
       <c r="M359" s="4"/>
       <c r="N359" s="4"/>
       <c r="O359" s="4"/>
     </row>
-    <row r="360" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="360" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B360" s="4" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="C360" s="4" t="s">
-        <v>159</v>
+        <v>383</v>
       </c>
       <c r="D360" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E360" s="4" t="s">
-        <v>160</v>
+        <v>384</v>
       </c>
       <c r="F360" s="4" t="s">
-        <v>764</v>
+        <v>385</v>
       </c>
       <c r="G360" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H360" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I360" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J360" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K360" s="4"/>
       <c r="L360" s="4"/>
       <c r="M360" s="4"/>
       <c r="N360" s="4"/>
       <c r="O360" s="4"/>
     </row>
-    <row r="361" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="361" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A361" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B361" s="4" t="s">
-        <v>58</v>
+        <v>275</v>
       </c>
       <c r="C361" s="4" t="s">
-        <v>345</v>
+        <v>457</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E361" s="4" t="s">
-        <v>155</v>
+        <v>458</v>
       </c>
       <c r="F361" s="4" t="s">
-        <v>890</v>
+        <v>1771</v>
       </c>
       <c r="G361" s="4" t="s">
-        <v>1808</v>
+        <v>16</v>
       </c>
       <c r="H361" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I361" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J361" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K361" s="4"/>
       <c r="L361" s="4"/>
       <c r="M361" s="4"/>
       <c r="N361" s="4"/>
       <c r="O361" s="4"/>
     </row>
-    <row r="362" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="362" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A362" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B362" s="4" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="C362" s="4"/>
+      <c r="D362" s="4"/>
       <c r="E362" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F362" s="4" t="s">
-        <v>891</v>
+        <v>278</v>
       </c>
       <c r="G362" s="4" t="s">
-        <v>1809</v>
+        <v>16</v>
       </c>
       <c r="H362" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I362" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J362" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K362" s="4"/>
       <c r="L362" s="4"/>
       <c r="M362" s="4"/>
       <c r="N362" s="4"/>
       <c r="O362" s="4"/>
     </row>
-    <row r="363" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="363" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A363" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B363" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C363" s="4" t="s">
-        <v>347</v>
+        <v>1772</v>
       </c>
       <c r="D363" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E363" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F363" s="4" t="s">
-        <v>892</v>
+        <v>1773</v>
       </c>
       <c r="G363" s="4" t="s">
-        <v>1810</v>
+        <v>16</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I363" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K363" s="4"/>
       <c r="L363" s="4"/>
       <c r="M363" s="4"/>
       <c r="N363" s="4"/>
       <c r="O363" s="4"/>
     </row>
-    <row r="364" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="364" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A364" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B364" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C364" s="4" t="s">
-        <v>348</v>
+        <v>1774</v>
       </c>
       <c r="D364" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E364" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F364" s="4" t="s">
-        <v>1369</v>
+        <v>1775</v>
       </c>
       <c r="G364" s="4" t="s">
-        <v>1811</v>
+        <v>16</v>
       </c>
       <c r="H364" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I364" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J364" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K364" s="4"/>
       <c r="L364" s="4"/>
       <c r="M364" s="4"/>
       <c r="N364" s="4"/>
       <c r="O364" s="4"/>
     </row>
-    <row r="365" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="365" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A365" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B365" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C365" s="4" t="s">
-        <v>334</v>
+        <v>1776</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F365" s="4" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>1777</v>
+      </c>
+      <c r="G365" s="6" t="s">
+        <v>1054</v>
       </c>
       <c r="H365" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I365" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J365" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K365" s="4"/>
       <c r="L365" s="4"/>
       <c r="M365" s="4"/>
       <c r="N365" s="4"/>
       <c r="O365" s="4"/>
     </row>
-    <row r="366" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="366" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A366" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B366" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C366" s="4" t="s">
-        <v>300</v>
+        <v>1778</v>
       </c>
       <c r="D366" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E366" s="4" t="s">
-        <v>157</v>
+        <v>750</v>
       </c>
       <c r="F366" s="4" t="s">
-        <v>894</v>
+        <v>1779</v>
       </c>
       <c r="G366" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H366" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J366" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K366" s="4"/>
       <c r="L366" s="4"/>
       <c r="M366" s="4"/>
       <c r="N366" s="4"/>
       <c r="O366" s="4"/>
     </row>
-    <row r="367" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="367" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B367" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C367" s="4" t="s">
-        <v>321</v>
+        <v>1638</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>230</v>
+        <v>750</v>
       </c>
       <c r="F367" s="4" t="s">
-        <v>895</v>
+        <v>1780</v>
       </c>
       <c r="G367" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H367" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J367" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K367" s="4"/>
       <c r="L367" s="4"/>
       <c r="M367" s="4"/>
       <c r="N367" s="4"/>
       <c r="O367" s="4"/>
     </row>
-    <row r="368" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="368" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A368" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B368" s="4" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
       <c r="C368" s="4" t="s">
-        <v>159</v>
+        <v>1781</v>
       </c>
       <c r="D368" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E368" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F368" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1782</v>
+      </c>
+      <c r="G368" s="6" t="s">
+        <v>1783</v>
       </c>
       <c r="H368" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I368" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J368" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K368" s="4"/>
       <c r="L368" s="4"/>
       <c r="M368" s="4"/>
       <c r="N368" s="4"/>
       <c r="O368" s="4"/>
     </row>
-    <row r="369" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="369" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A369" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B369" s="4" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="C369" s="4" t="s">
-        <v>315</v>
+        <v>1784</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E369" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F369" s="4" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1785</v>
+      </c>
+      <c r="G369" s="6" t="s">
+        <v>1786</v>
       </c>
       <c r="H369" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I369" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J369" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K369" s="4"/>
       <c r="L369" s="4"/>
       <c r="M369" s="4"/>
       <c r="N369" s="4"/>
       <c r="O369" s="4"/>
     </row>
-    <row r="370" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="370" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A370" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B370" s="4" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>349</v>
+        <v>1787</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E370" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F370" s="4" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>1562</v>
+        <v>1788</v>
+      </c>
+      <c r="G370" s="6" t="s">
+        <v>1789</v>
       </c>
       <c r="H370" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I370" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J370" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K370" s="4"/>
       <c r="L370" s="4"/>
       <c r="M370" s="4"/>
       <c r="N370" s="4"/>
       <c r="O370" s="4"/>
     </row>
     <row r="371" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A371" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B371" s="4" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="C371" s="4" t="s">
-        <v>316</v>
+        <v>1790</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E371" s="4" t="s">
-        <v>157</v>
+        <v>750</v>
       </c>
       <c r="F371" s="4" t="s">
-        <v>1370</v>
+        <v>1791</v>
       </c>
       <c r="G371" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H371" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I371" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J371" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K371" s="4"/>
       <c r="L371" s="4"/>
       <c r="M371" s="4"/>
       <c r="N371" s="4"/>
       <c r="O371" s="4"/>
     </row>
     <row r="372" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A372" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B372" s="4" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="C372" s="4"/>
+      <c r="D372" s="4"/>
       <c r="E372" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F372" s="4" t="s">
-        <v>1371</v>
+        <v>302</v>
       </c>
       <c r="G372" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H372" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I372" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J372" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K372" s="4"/>
       <c r="L372" s="4"/>
       <c r="M372" s="4"/>
       <c r="N372" s="4"/>
       <c r="O372" s="4"/>
     </row>
-    <row r="373" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="373" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B373" s="4" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
       <c r="E373" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F373" s="4" t="s">
-        <v>1358</v>
+        <v>296</v>
       </c>
       <c r="G373" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H373" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J373" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K373" s="4"/>
       <c r="L373" s="4"/>
       <c r="M373" s="4"/>
       <c r="N373" s="4"/>
       <c r="O373" s="4"/>
     </row>
-    <row r="374" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="374" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A374" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B374" s="4" t="s">
-        <v>59</v>
+        <v>295</v>
       </c>
       <c r="C374" s="4" t="s">
-        <v>321</v>
+        <v>972</v>
       </c>
       <c r="D374" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E374" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F374" s="4" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1946</v>
+      </c>
+      <c r="G374" s="6" t="s">
+        <v>974</v>
       </c>
       <c r="H374" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I374" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J374" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K374" s="4"/>
       <c r="L374" s="4"/>
       <c r="M374" s="4"/>
       <c r="N374" s="4"/>
       <c r="O374" s="4"/>
     </row>
-    <row r="375" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="375" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A375" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C375" s="4"/>
+      <c r="D375" s="4"/>
       <c r="E375" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F375" s="4" t="s">
-        <v>899</v>
+        <v>298</v>
       </c>
       <c r="G375" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I375" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J375" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K375" s="4"/>
       <c r="L375" s="4"/>
       <c r="M375" s="4"/>
       <c r="N375" s="4"/>
       <c r="O375" s="4"/>
     </row>
-    <row r="376" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="376" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A376" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>59</v>
+        <v>297</v>
       </c>
       <c r="C376" s="4" t="s">
-        <v>238</v>
+        <v>1947</v>
       </c>
       <c r="D376" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E376" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F376" s="4" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1948</v>
+      </c>
+      <c r="G376" s="6" t="s">
+        <v>1949</v>
       </c>
       <c r="H376" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J376" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K376" s="4"/>
       <c r="L376" s="4"/>
       <c r="M376" s="4"/>
       <c r="N376" s="4"/>
       <c r="O376" s="4"/>
     </row>
-    <row r="377" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="377" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A377" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="C377" s="4"/>
+      <c r="D377" s="4"/>
       <c r="E377" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F377" s="4" t="s">
-        <v>764</v>
+        <v>294</v>
       </c>
       <c r="G377" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H377" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J377" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K377" s="4"/>
       <c r="L377" s="4"/>
       <c r="M377" s="4"/>
       <c r="N377" s="4"/>
       <c r="O377" s="4"/>
     </row>
     <row r="378" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A378" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B378" s="4" t="s">
-        <v>60</v>
+        <v>293</v>
       </c>
       <c r="C378" s="4" t="s">
-        <v>351</v>
+        <v>1944</v>
       </c>
       <c r="D378" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E378" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F378" s="4" t="s">
-        <v>901</v>
+        <v>1945</v>
       </c>
       <c r="G378" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H378" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J378" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K378" s="4"/>
       <c r="L378" s="4"/>
       <c r="M378" s="4"/>
       <c r="N378" s="4"/>
       <c r="O378" s="4"/>
     </row>
-    <row r="379" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="379" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A379" s="3" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B379" s="4" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="C379" s="4"/>
+      <c r="D379" s="4"/>
       <c r="E379" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F379" s="4" t="s">
-        <v>902</v>
+        <v>300</v>
       </c>
       <c r="G379" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H379" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I379" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J379" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K379" s="4"/>
       <c r="L379" s="4"/>
       <c r="M379" s="4"/>
       <c r="N379" s="4"/>
       <c r="O379" s="4"/>
     </row>
-    <row r="380" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="380" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A380" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B380" s="4" t="s">
-        <v>61</v>
+        <v>299</v>
       </c>
       <c r="C380" s="4" t="s">
-        <v>353</v>
+        <v>1953</v>
       </c>
       <c r="D380" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E380" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F380" s="4" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>1563</v>
+        <v>1954</v>
+      </c>
+      <c r="G380" s="6" t="s">
+        <v>1955</v>
       </c>
       <c r="H380" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I380" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J380" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K380" s="4"/>
       <c r="L380" s="4"/>
       <c r="M380" s="4"/>
       <c r="N380" s="4"/>
       <c r="O380" s="4"/>
     </row>
-    <row r="381" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="381" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A381" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>61</v>
+        <v>299</v>
       </c>
       <c r="C381" s="4" t="s">
-        <v>354</v>
+        <v>1950</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F381" s="4" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1812</v>
+        <v>1951</v>
+      </c>
+      <c r="G381" s="6" t="s">
+        <v>1952</v>
       </c>
       <c r="H381" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J381" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K381" s="4"/>
       <c r="L381" s="4"/>
       <c r="M381" s="4"/>
       <c r="N381" s="4"/>
       <c r="O381" s="4"/>
     </row>
-    <row r="382" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="382" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A382" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B382" s="4" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="C382" s="4"/>
+      <c r="D382" s="4"/>
       <c r="E382" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F382" s="4" t="s">
-        <v>764</v>
+        <v>280</v>
       </c>
       <c r="G382" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H382" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J382" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K382" s="4"/>
       <c r="L382" s="4"/>
       <c r="M382" s="4"/>
       <c r="N382" s="4"/>
       <c r="O382" s="4"/>
     </row>
-    <row r="383" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="383" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A383" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B383" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C383" s="4" t="s">
-        <v>355</v>
+        <v>1800</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E383" s="4" t="s">
-        <v>182</v>
+        <v>1087</v>
       </c>
       <c r="F383" s="4" t="s">
-        <v>1374</v>
+        <v>1801</v>
       </c>
       <c r="G383" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H383" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I383" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J383" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K383" s="4"/>
       <c r="L383" s="4"/>
       <c r="M383" s="4"/>
       <c r="N383" s="4"/>
       <c r="O383" s="4"/>
     </row>
-    <row r="384" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="384" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A384" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B384" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C384" s="4" t="s">
-        <v>356</v>
+        <v>768</v>
       </c>
       <c r="D384" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E384" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F384" s="4" t="s">
-        <v>903</v>
+        <v>1795</v>
       </c>
       <c r="G384" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H384" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I384" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J384" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K384" s="4"/>
       <c r="L384" s="4"/>
       <c r="M384" s="4"/>
       <c r="N384" s="4"/>
       <c r="O384" s="4"/>
     </row>
-    <row r="385" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="385" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A385" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B385" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C385" s="4" t="s">
-        <v>357</v>
+        <v>1372</v>
       </c>
       <c r="D385" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E385" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F385" s="4" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>1564</v>
+        <v>1796</v>
+      </c>
+      <c r="G385" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H385" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I385" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J385" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K385" s="4"/>
       <c r="L385" s="4"/>
       <c r="M385" s="4"/>
       <c r="N385" s="4"/>
       <c r="O385" s="4"/>
     </row>
-    <row r="386" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="386" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B386" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C386" s="4" t="s">
-        <v>279</v>
+        <v>436</v>
       </c>
       <c r="D386" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E386" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F386" s="4" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>1799</v>
+      </c>
+      <c r="G386" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H386" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I386" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J386" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K386" s="4"/>
       <c r="L386" s="4"/>
       <c r="M386" s="4"/>
       <c r="N386" s="4"/>
       <c r="O386" s="4"/>
     </row>
-    <row r="387" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="387" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A387" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B387" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C387" s="4" t="s">
-        <v>358</v>
+        <v>1797</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E387" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F387" s="4" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>1798</v>
+      </c>
+      <c r="G387" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H387" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I387" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J387" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K387" s="4"/>
       <c r="L387" s="4"/>
       <c r="M387" s="4"/>
       <c r="N387" s="4"/>
       <c r="O387" s="4"/>
     </row>
-    <row r="388" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="388" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A388" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B388" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C388" s="4" t="s">
-        <v>359</v>
+        <v>1252</v>
       </c>
       <c r="D388" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E388" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F388" s="4" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1792</v>
+      </c>
+      <c r="G388" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H388" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I388" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J388" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K388" s="4"/>
       <c r="L388" s="4"/>
       <c r="M388" s="4"/>
       <c r="N388" s="4"/>
       <c r="O388" s="4"/>
     </row>
-    <row r="389" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="389" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A389" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C389" s="4" t="s">
-        <v>360</v>
+        <v>1802</v>
       </c>
       <c r="D389" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E389" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F389" s="4" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>1567</v>
+        <v>1803</v>
+      </c>
+      <c r="G389" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="H389" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I389" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J389" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K389" s="4"/>
       <c r="L389" s="4"/>
       <c r="M389" s="4"/>
       <c r="N389" s="4"/>
       <c r="O389" s="4"/>
     </row>
-    <row r="390" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="390" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B390" s="4" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C390" s="4" t="s">
-        <v>361</v>
+        <v>1793</v>
       </c>
       <c r="D390" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E390" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F390" s="4" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>1568</v>
+        <v>1794</v>
+      </c>
+      <c r="G390" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H390" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I390" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J390" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K390" s="4"/>
       <c r="L390" s="4"/>
       <c r="M390" s="4"/>
       <c r="N390" s="4"/>
       <c r="O390" s="4"/>
     </row>
-    <row r="391" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="391" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A391" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B391" s="4" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="C391" s="4"/>
+      <c r="D391" s="4"/>
       <c r="E391" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F391" s="4" t="s">
-        <v>1375</v>
+        <v>282</v>
       </c>
       <c r="G391" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H391" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I391" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J391" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K391" s="4"/>
       <c r="L391" s="4"/>
       <c r="M391" s="4"/>
       <c r="N391" s="4"/>
       <c r="O391" s="4"/>
     </row>
-    <row r="392" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="392" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A392" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B392" s="4" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="C392" s="4" t="s">
-        <v>363</v>
+        <v>1806</v>
       </c>
       <c r="D392" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E392" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F392" s="4" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>1569</v>
+        <v>1807</v>
+      </c>
+      <c r="G392" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H392" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I392" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J392" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K392" s="4"/>
       <c r="L392" s="4"/>
       <c r="M392" s="4"/>
       <c r="N392" s="4"/>
       <c r="O392" s="4"/>
     </row>
-    <row r="393" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="393" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B393" s="4" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="C393" s="4" t="s">
-        <v>364</v>
+        <v>1804</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E393" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F393" s="4" t="s">
-        <v>1377</v>
-[...2 lines deleted...]
-        <v>1569</v>
+        <v>1805</v>
+      </c>
+      <c r="G393" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H393" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I393" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J393" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K393" s="4"/>
       <c r="L393" s="4"/>
       <c r="M393" s="4"/>
       <c r="N393" s="4"/>
       <c r="O393" s="4"/>
     </row>
-    <row r="394" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="394" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A394" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B394" s="4" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="C394" s="4" t="s">
-        <v>365</v>
+        <v>1808</v>
       </c>
       <c r="D394" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E394" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F394" s="4" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>1570</v>
+        <v>1809</v>
+      </c>
+      <c r="G394" s="6" t="s">
+        <v>1810</v>
       </c>
       <c r="H394" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I394" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J394" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K394" s="4"/>
       <c r="L394" s="4"/>
       <c r="M394" s="4"/>
       <c r="N394" s="4"/>
       <c r="O394" s="4"/>
     </row>
-    <row r="395" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="395" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A395" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B395" s="4" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="C395" s="4" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D395" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E395" s="4" t="s">
-        <v>230</v>
+        <v>384</v>
       </c>
       <c r="F395" s="4" t="s">
-        <v>1378</v>
+        <v>385</v>
       </c>
       <c r="G395" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H395" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I395" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J395" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K395" s="4"/>
       <c r="L395" s="4"/>
       <c r="M395" s="4"/>
       <c r="N395" s="4"/>
       <c r="O395" s="4"/>
     </row>
-    <row r="396" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="396" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A396" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B396" s="4" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="C396" s="4" t="s">
-        <v>367</v>
+        <v>1811</v>
       </c>
       <c r="D396" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E396" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F396" s="4" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>1571</v>
+        <v>1812</v>
+      </c>
+      <c r="G396" s="6" t="s">
+        <v>1813</v>
       </c>
       <c r="H396" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I396" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J396" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K396" s="4"/>
       <c r="L396" s="4"/>
       <c r="M396" s="4"/>
       <c r="N396" s="4"/>
       <c r="O396" s="4"/>
     </row>
-    <row r="397" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="397" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A397" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B397" s="4" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="C397" s="4"/>
+      <c r="D397" s="4"/>
       <c r="E397" s="4" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
       <c r="F397" s="4" t="s">
-        <v>1379</v>
+        <v>284</v>
       </c>
       <c r="G397" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H397" s="4" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="I397" s="4" t="s">
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="J397" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K397" s="4"/>
       <c r="L397" s="4"/>
       <c r="M397" s="4"/>
       <c r="N397" s="4"/>
-      <c r="O397" s="4"/>
+      <c r="O397" s="4" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="398" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B398" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C398" s="4" t="s">
-        <v>369</v>
+        <v>1878</v>
       </c>
       <c r="D398" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E398" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F398" s="4" t="s">
-        <v>1380</v>
+        <v>1879</v>
       </c>
       <c r="G398" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H398" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I398" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J398" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K398" s="4"/>
       <c r="L398" s="4"/>
       <c r="M398" s="4"/>
       <c r="N398" s="4"/>
       <c r="O398" s="4"/>
     </row>
-    <row r="399" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="399" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A399" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B399" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C399" s="4" t="s">
-        <v>370</v>
+        <v>1814</v>
       </c>
       <c r="D399" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E399" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F399" s="4" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>1813</v>
+        <v>1815</v>
+      </c>
+      <c r="G399" s="6" t="s">
+        <v>1816</v>
       </c>
       <c r="H399" s="4" t="s">
-        <v>16</v>
+        <v>1817</v>
       </c>
       <c r="I399" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J399" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K399" s="4"/>
       <c r="L399" s="4"/>
       <c r="M399" s="4"/>
       <c r="N399" s="4"/>
       <c r="O399" s="4"/>
     </row>
-    <row r="400" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="400" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A400" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B400" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C400" s="4" t="s">
-        <v>225</v>
+        <v>1850</v>
       </c>
       <c r="D400" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E400" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F400" s="4" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>1538</v>
+        <v>1851</v>
+      </c>
+      <c r="G400" s="6" t="s">
+        <v>1534</v>
       </c>
       <c r="H400" s="4" t="s">
-        <v>16</v>
+        <v>1852</v>
       </c>
       <c r="I400" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J400" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K400" s="4"/>
       <c r="L400" s="4"/>
       <c r="M400" s="4"/>
       <c r="N400" s="4"/>
       <c r="O400" s="4"/>
     </row>
-    <row r="401" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="401" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B401" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C401" s="4" t="s">
-        <v>371</v>
+        <v>1867</v>
       </c>
       <c r="D401" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E401" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F401" s="4" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>1572</v>
+        <v>1868</v>
+      </c>
+      <c r="G401" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H401" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J401" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K401" s="4"/>
       <c r="L401" s="4"/>
       <c r="M401" s="4"/>
       <c r="N401" s="4"/>
       <c r="O401" s="4"/>
     </row>
-    <row r="402" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="402" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A402" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B402" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C402" s="4" t="s">
-        <v>268</v>
+        <v>1847</v>
       </c>
       <c r="D402" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E402" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F402" s="4" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1848</v>
+      </c>
+      <c r="G402" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H402" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I402" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J402" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K402" s="4"/>
       <c r="L402" s="4"/>
       <c r="M402" s="4"/>
       <c r="N402" s="4"/>
-      <c r="O402" s="4"/>
-[...1 lines deleted...]
-    <row r="403" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O402" s="4" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="403" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A403" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B403" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C403" s="4" t="s">
-        <v>267</v>
+        <v>1170</v>
       </c>
       <c r="D403" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E403" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F403" s="4" t="s">
-        <v>915</v>
+        <v>1844</v>
       </c>
       <c r="G403" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H403" s="4" t="s">
-        <v>16</v>
+        <v>1845</v>
       </c>
       <c r="I403" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J403" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K403" s="4"/>
       <c r="L403" s="4"/>
       <c r="M403" s="4"/>
       <c r="N403" s="4"/>
-      <c r="O403" s="4"/>
-[...1 lines deleted...]
-    <row r="404" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O403" s="4" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="404" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B404" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C404" s="4" t="s">
-        <v>372</v>
+        <v>1865</v>
       </c>
       <c r="D404" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E404" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F404" s="4" t="s">
-        <v>916</v>
+        <v>1866</v>
       </c>
       <c r="G404" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H404" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I404" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J404" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K404" s="4"/>
       <c r="L404" s="4"/>
       <c r="M404" s="4"/>
       <c r="N404" s="4"/>
       <c r="O404" s="4"/>
     </row>
-    <row r="405" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="405" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A405" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B405" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C405" s="4" t="s">
-        <v>373</v>
+        <v>1853</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E405" s="4" t="s">
-        <v>227</v>
+        <v>375</v>
       </c>
       <c r="F405" s="4" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1854</v>
+      </c>
+      <c r="G405" s="6" t="s">
+        <v>416</v>
       </c>
       <c r="H405" s="4" t="s">
-        <v>16</v>
+        <v>1855</v>
       </c>
       <c r="I405" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J405" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K405" s="4"/>
       <c r="L405" s="4"/>
       <c r="M405" s="4"/>
       <c r="N405" s="4"/>
       <c r="O405" s="4"/>
     </row>
-    <row r="406" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="406" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A406" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B406" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C406" s="4" t="s">
-        <v>270</v>
+        <v>1886</v>
       </c>
       <c r="D406" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E406" s="4" t="s">
-        <v>271</v>
+        <v>846</v>
       </c>
       <c r="F406" s="4" t="s">
-        <v>918</v>
+        <v>1887</v>
       </c>
       <c r="G406" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H406" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J406" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K406" s="4"/>
       <c r="L406" s="4"/>
       <c r="M406" s="4"/>
       <c r="N406" s="4"/>
       <c r="O406" s="4"/>
     </row>
-    <row r="407" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="407" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A407" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B407" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C407" s="4" t="s">
-        <v>374</v>
+        <v>1733</v>
       </c>
       <c r="D407" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E407" s="4" t="s">
-        <v>173</v>
+        <v>1840</v>
       </c>
       <c r="F407" s="4" t="s">
-        <v>919</v>
+        <v>1841</v>
       </c>
       <c r="G407" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H407" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J407" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K407" s="4"/>
       <c r="L407" s="4"/>
       <c r="M407" s="4"/>
       <c r="N407" s="4"/>
       <c r="O407" s="4"/>
     </row>
-    <row r="408" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="408" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="3" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B408" s="4" t="s">
-        <v>62</v>
+        <v>283</v>
       </c>
       <c r="C408" s="4" t="s">
-        <v>159</v>
+        <v>1177</v>
       </c>
       <c r="D408" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E408" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F408" s="4" t="s">
-        <v>764</v>
+        <v>1860</v>
       </c>
       <c r="G408" s="4" t="s">
-        <v>16</v>
+        <v>1861</v>
       </c>
       <c r="H408" s="4" t="s">
-        <v>16</v>
+        <v>1855</v>
       </c>
       <c r="I408" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J408" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K408" s="4"/>
       <c r="L408" s="4"/>
       <c r="M408" s="4"/>
       <c r="N408" s="4"/>
       <c r="O408" s="4"/>
     </row>
-    <row r="409" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="409" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A409" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B409" s="4" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="C409" s="4" t="s">
-        <v>375</v>
+        <v>1818</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E409" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F409" s="4" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1819</v>
+      </c>
+      <c r="G409" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H409" s="4" t="s">
-        <v>16</v>
+        <v>1820</v>
       </c>
       <c r="I409" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J409" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K409" s="4"/>
       <c r="L409" s="4"/>
       <c r="M409" s="4"/>
       <c r="N409" s="4"/>
       <c r="O409" s="4"/>
     </row>
-    <row r="410" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="410" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A410" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B410" s="4" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="C410" s="4" t="s">
-        <v>376</v>
+        <v>1821</v>
       </c>
       <c r="D410" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E410" s="4" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="F410" s="4" t="s">
-        <v>921</v>
+        <v>1822</v>
       </c>
       <c r="G410" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H410" s="4" t="s">
-        <v>16</v>
+        <v>1823</v>
       </c>
       <c r="I410" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J410" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K410" s="4"/>
       <c r="L410" s="4"/>
       <c r="M410" s="4"/>
       <c r="N410" s="4"/>
       <c r="O410" s="4"/>
     </row>
-    <row r="411" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="411" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A411" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B411" s="4" t="s">
-        <v>64</v>
+        <v>283</v>
       </c>
       <c r="C411" s="4" t="s">
-        <v>378</v>
+        <v>1856</v>
       </c>
       <c r="D411" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E411" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F411" s="4" t="s">
-        <v>922</v>
+        <v>1857</v>
       </c>
       <c r="G411" s="4" t="s">
-        <v>16</v>
+        <v>1858</v>
       </c>
       <c r="H411" s="4" t="s">
-        <v>16</v>
+        <v>1859</v>
       </c>
       <c r="I411" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J411" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K411" s="4"/>
       <c r="L411" s="4"/>
       <c r="M411" s="4"/>
       <c r="N411" s="4"/>
       <c r="O411" s="4"/>
     </row>
-    <row r="412" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="412" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A412" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B412" s="4" t="s">
-        <v>64</v>
+        <v>283</v>
       </c>
       <c r="C412" s="4" t="s">
-        <v>379</v>
+        <v>1869</v>
       </c>
       <c r="D412" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E412" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F412" s="4" t="s">
-        <v>923</v>
+        <v>1870</v>
       </c>
       <c r="G412" s="4" t="s">
-        <v>16</v>
+        <v>1871</v>
       </c>
       <c r="H412" s="4" t="s">
-        <v>16</v>
+        <v>1859</v>
       </c>
       <c r="I412" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K412" s="4"/>
       <c r="L412" s="4"/>
       <c r="M412" s="4"/>
       <c r="N412" s="4"/>
       <c r="O412" s="4"/>
     </row>
-    <row r="413" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="413" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A413" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B413" s="4" t="s">
-        <v>64</v>
+        <v>283</v>
       </c>
       <c r="C413" s="4" t="s">
-        <v>159</v>
+        <v>1872</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E413" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F413" s="4" t="s">
-        <v>764</v>
+        <v>1873</v>
       </c>
       <c r="G413" s="4" t="s">
-        <v>16</v>
+        <v>1874</v>
       </c>
       <c r="H413" s="4" t="s">
-        <v>16</v>
+        <v>1859</v>
       </c>
       <c r="I413" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J413" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K413" s="4"/>
       <c r="L413" s="4"/>
       <c r="M413" s="4"/>
       <c r="N413" s="4"/>
       <c r="O413" s="4"/>
     </row>
-    <row r="414" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="414" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A414" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B414" s="4" t="s">
-        <v>65</v>
+        <v>283</v>
       </c>
       <c r="C414" s="4" t="s">
-        <v>380</v>
+        <v>1882</v>
       </c>
       <c r="D414" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E414" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F414" s="4" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>1574</v>
+        <v>1883</v>
+      </c>
+      <c r="G414" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H414" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I414" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J414" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K414" s="4"/>
       <c r="L414" s="4"/>
       <c r="M414" s="4"/>
       <c r="N414" s="4"/>
       <c r="O414" s="4"/>
     </row>
-    <row r="415" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="415" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A415" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B415" s="4" t="s">
-        <v>65</v>
+        <v>283</v>
       </c>
       <c r="C415" s="4" t="s">
-        <v>381</v>
+        <v>1824</v>
       </c>
       <c r="D415" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E415" s="4" t="s">
-        <v>306</v>
+        <v>391</v>
       </c>
       <c r="F415" s="4" t="s">
-        <v>924</v>
+        <v>1825</v>
       </c>
       <c r="G415" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H415" s="4" t="s">
-        <v>16</v>
+        <v>1826</v>
       </c>
       <c r="I415" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J415" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K415" s="4"/>
       <c r="L415" s="4"/>
       <c r="M415" s="4"/>
       <c r="N415" s="4"/>
       <c r="O415" s="4"/>
     </row>
-    <row r="416" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="416" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A416" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B416" s="4" t="s">
-        <v>65</v>
+        <v>283</v>
       </c>
       <c r="C416" s="4" t="s">
-        <v>159</v>
+        <v>1827</v>
       </c>
       <c r="D416" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E416" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F416" s="4" t="s">
-        <v>764</v>
+        <v>1828</v>
       </c>
       <c r="G416" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H416" s="4" t="s">
-        <v>16</v>
+        <v>1826</v>
       </c>
       <c r="I416" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J416" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K416" s="4"/>
       <c r="L416" s="4"/>
       <c r="M416" s="4"/>
       <c r="N416" s="4"/>
       <c r="O416" s="4"/>
     </row>
-    <row r="417" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="417" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A417" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="B417" s="4" t="s">
-        <v>66</v>
+        <v>283</v>
       </c>
       <c r="C417" s="4" t="s">
-        <v>382</v>
+        <v>1875</v>
       </c>
       <c r="D417" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E417" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F417" s="4" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>1575</v>
+        <v>1876</v>
+      </c>
+      <c r="G417" s="4" t="s">
+        <v>1877</v>
       </c>
       <c r="H417" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I417" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J417" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K417" s="4"/>
       <c r="L417" s="4"/>
       <c r="M417" s="4"/>
       <c r="N417" s="4"/>
       <c r="O417" s="4"/>
     </row>
-    <row r="418" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="418" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B418" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C418" s="4" t="s">
-        <v>383</v>
+        <v>1829</v>
       </c>
       <c r="D418" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E418" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F418" s="4" t="s">
-        <v>926</v>
+        <v>1830</v>
       </c>
       <c r="G418" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H418" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I418" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J418" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K418" s="4"/>
       <c r="L418" s="4"/>
       <c r="M418" s="4"/>
       <c r="N418" s="4"/>
       <c r="O418" s="4"/>
     </row>
-    <row r="419" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="419" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A419" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B419" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C419" s="4" t="s">
-        <v>384</v>
+        <v>1163</v>
       </c>
       <c r="D419" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E419" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F419" s="4" t="s">
-        <v>927</v>
+        <v>1837</v>
       </c>
       <c r="G419" s="4" t="s">
-        <v>16</v>
+        <v>1838</v>
       </c>
       <c r="H419" s="4" t="s">
-        <v>16</v>
+        <v>1836</v>
       </c>
       <c r="I419" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J419" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K419" s="4"/>
       <c r="L419" s="4"/>
       <c r="M419" s="4"/>
       <c r="N419" s="4"/>
-      <c r="O419" s="4"/>
-[...1 lines deleted...]
-    <row r="420" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O419" s="4" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="420" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A420" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B420" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C420" s="4" t="s">
-        <v>385</v>
+        <v>1833</v>
       </c>
       <c r="D420" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E420" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F420" s="4" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1576</v>
+        <v>1834</v>
+      </c>
+      <c r="G420" s="4" t="s">
+        <v>1835</v>
       </c>
       <c r="H420" s="4" t="s">
-        <v>1546</v>
+        <v>1836</v>
       </c>
       <c r="I420" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J420" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K420" s="4"/>
       <c r="L420" s="4"/>
       <c r="M420" s="4"/>
       <c r="N420" s="4"/>
       <c r="O420" s="4"/>
     </row>
-    <row r="421" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="421" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B421" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C421" s="4" t="s">
-        <v>270</v>
+        <v>1842</v>
       </c>
       <c r="D421" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E421" s="4" t="s">
-        <v>271</v>
+        <v>375</v>
       </c>
       <c r="F421" s="4" t="s">
-        <v>918</v>
+        <v>1843</v>
       </c>
       <c r="G421" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H421" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I421" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J421" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K421" s="4"/>
       <c r="L421" s="4"/>
       <c r="M421" s="4"/>
       <c r="N421" s="4"/>
       <c r="O421" s="4"/>
     </row>
-    <row r="422" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="422" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A422" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B422" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C422" s="4" t="s">
-        <v>171</v>
+        <v>1862</v>
       </c>
       <c r="D422" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E422" s="4" t="s">
-        <v>173</v>
+        <v>375</v>
       </c>
       <c r="F422" s="4" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1863</v>
+      </c>
+      <c r="G422" s="6" t="s">
+        <v>1864</v>
       </c>
       <c r="H422" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I422" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J422" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K422" s="4"/>
       <c r="L422" s="4"/>
       <c r="M422" s="4"/>
       <c r="N422" s="4"/>
       <c r="O422" s="4"/>
     </row>
-    <row r="423" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="423" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A423" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B423" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C423" s="4" t="s">
-        <v>297</v>
+        <v>1884</v>
       </c>
       <c r="D423" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E423" s="4" t="s">
-        <v>157</v>
+        <v>846</v>
       </c>
       <c r="F423" s="4" t="s">
-        <v>930</v>
+        <v>1885</v>
       </c>
       <c r="G423" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H423" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I423" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J423" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K423" s="4"/>
       <c r="L423" s="4"/>
       <c r="M423" s="4"/>
       <c r="N423" s="4"/>
       <c r="O423" s="4"/>
     </row>
-    <row r="424" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="424" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A424" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B424" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C424" s="4" t="s">
-        <v>267</v>
+        <v>1831</v>
       </c>
       <c r="D424" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E424" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F424" s="4" t="s">
-        <v>931</v>
+        <v>1832</v>
       </c>
       <c r="G424" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H424" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I424" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J424" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K424" s="4"/>
       <c r="L424" s="4"/>
       <c r="M424" s="4"/>
       <c r="N424" s="4"/>
       <c r="O424" s="4"/>
     </row>
-    <row r="425" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A425" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B425" s="4" t="s">
-        <v>70</v>
+        <v>283</v>
       </c>
       <c r="C425" s="4" t="s">
-        <v>268</v>
+        <v>1880</v>
       </c>
       <c r="D425" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E425" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F425" s="4" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1881</v>
+      </c>
+      <c r="G425" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H425" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I425" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J425" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K425" s="4"/>
       <c r="L425" s="4"/>
       <c r="M425" s="4"/>
       <c r="N425" s="4"/>
       <c r="O425" s="4"/>
     </row>
-    <row r="426" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="426" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A426" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B426" s="4" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C426" s="4"/>
+      <c r="D426" s="4"/>
       <c r="E426" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F426" s="4" t="s">
-        <v>933</v>
+        <v>342</v>
       </c>
       <c r="G426" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H426" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I426" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J426" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K426" s="4"/>
       <c r="L426" s="4"/>
       <c r="M426" s="4"/>
       <c r="N426" s="4"/>
       <c r="O426" s="4"/>
     </row>
-    <row r="427" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="427" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A427" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B427" s="4" t="s">
-        <v>70</v>
+        <v>341</v>
       </c>
       <c r="C427" s="4" t="s">
-        <v>159</v>
+        <v>1580</v>
       </c>
       <c r="D427" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E427" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F427" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1918</v>
+      </c>
+      <c r="G427" s="6" t="s">
+        <v>1582</v>
       </c>
       <c r="H427" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I427" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J427" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K427" s="4"/>
       <c r="L427" s="4"/>
       <c r="M427" s="4"/>
       <c r="N427" s="4"/>
       <c r="O427" s="4"/>
     </row>
-    <row r="428" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="428" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A428" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B428" s="4" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="C428" s="4"/>
+      <c r="D428" s="4"/>
       <c r="E428" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F428" s="4" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>1577</v>
+        <v>287</v>
+      </c>
+      <c r="G428" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H428" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I428" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J428" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K428" s="4"/>
       <c r="L428" s="4"/>
       <c r="M428" s="4"/>
       <c r="N428" s="4"/>
       <c r="O428" s="4"/>
     </row>
-    <row r="429" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="429" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A429" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B429" s="4" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="C429" s="4" t="s">
-        <v>387</v>
+        <v>1907</v>
       </c>
       <c r="D429" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E429" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F429" s="4" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>1578</v>
+        <v>1908</v>
+      </c>
+      <c r="G429" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H429" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I429" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J429" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K429" s="4"/>
       <c r="L429" s="4"/>
       <c r="M429" s="4"/>
       <c r="N429" s="4"/>
       <c r="O429" s="4"/>
     </row>
-    <row r="430" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="430" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A430" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B430" s="4" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="C430" s="4" t="s">
-        <v>388</v>
+        <v>1909</v>
       </c>
       <c r="D430" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E430" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F430" s="4" t="s">
-        <v>936</v>
+        <v>1910</v>
       </c>
       <c r="G430" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H430" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I430" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J430" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K430" s="4"/>
       <c r="L430" s="4"/>
       <c r="M430" s="4"/>
       <c r="N430" s="4"/>
       <c r="O430" s="4"/>
     </row>
-    <row r="431" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="431" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B431" s="4" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="C431" s="4" t="s">
-        <v>389</v>
+        <v>768</v>
       </c>
       <c r="D431" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E431" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F431" s="4" t="s">
-        <v>937</v>
+        <v>1902</v>
       </c>
       <c r="G431" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H431" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I431" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J431" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K431" s="4"/>
       <c r="L431" s="4"/>
       <c r="M431" s="4"/>
       <c r="N431" s="4"/>
       <c r="O431" s="4"/>
     </row>
-    <row r="432" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="432" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A432" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B432" s="4" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="C432" s="4" t="s">
-        <v>165</v>
+        <v>1893</v>
       </c>
       <c r="D432" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E432" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F432" s="4" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>1579</v>
+        <v>1894</v>
+      </c>
+      <c r="G432" s="6" t="s">
+        <v>1895</v>
       </c>
       <c r="H432" s="4" t="s">
-        <v>1513</v>
+        <v>16</v>
       </c>
       <c r="I432" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J432" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K432" s="4"/>
       <c r="L432" s="4"/>
       <c r="M432" s="4"/>
       <c r="N432" s="4"/>
       <c r="O432" s="4"/>
     </row>
-    <row r="433" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="433" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A433" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B433" s="4" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="C433" s="4" t="s">
-        <v>159</v>
+        <v>1905</v>
       </c>
       <c r="D433" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E433" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F433" s="4" t="s">
-        <v>764</v>
+        <v>1906</v>
       </c>
       <c r="G433" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H433" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I433" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J433" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K433" s="4"/>
       <c r="L433" s="4"/>
       <c r="M433" s="4"/>
       <c r="N433" s="4"/>
       <c r="O433" s="4"/>
     </row>
-    <row r="434" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="434" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B434" s="4" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="C434" s="4" t="s">
-        <v>390</v>
+        <v>1903</v>
       </c>
       <c r="D434" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E434" s="4" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="F434" s="4" t="s">
-        <v>939</v>
+        <v>1904</v>
       </c>
       <c r="G434" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H434" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I434" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J434" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K434" s="4"/>
       <c r="L434" s="4"/>
       <c r="M434" s="4"/>
       <c r="N434" s="4"/>
       <c r="O434" s="4"/>
     </row>
     <row r="435" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A435" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B435" s="4" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="C435" s="4" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="D435" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E435" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F435" s="4" t="s">
-        <v>940</v>
+        <v>385</v>
       </c>
       <c r="G435" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H435" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I435" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J435" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K435" s="4"/>
       <c r="L435" s="4"/>
       <c r="M435" s="4"/>
       <c r="N435" s="4"/>
       <c r="O435" s="4"/>
     </row>
     <row r="436" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A436" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B436" s="4" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="C436" s="4" t="s">
-        <v>392</v>
+        <v>1896</v>
       </c>
       <c r="D436" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E436" s="4" t="s">
-        <v>157</v>
+        <v>1897</v>
       </c>
       <c r="F436" s="4" t="s">
-        <v>941</v>
+        <v>1898</v>
       </c>
       <c r="G436" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H436" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I436" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J436" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K436" s="4"/>
       <c r="L436" s="4"/>
       <c r="M436" s="4"/>
       <c r="N436" s="4"/>
       <c r="O436" s="4"/>
     </row>
-    <row r="437" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="437" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A437" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B437" s="4" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="C437" s="4" t="s">
-        <v>393</v>
+        <v>1888</v>
       </c>
       <c r="D437" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E437" s="4" t="s">
-        <v>157</v>
+        <v>1257</v>
       </c>
       <c r="F437" s="4" t="s">
-        <v>942</v>
+        <v>1889</v>
       </c>
       <c r="G437" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H437" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I437" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J437" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K437" s="4"/>
       <c r="L437" s="4"/>
       <c r="M437" s="4"/>
       <c r="N437" s="4"/>
       <c r="O437" s="4"/>
     </row>
     <row r="438" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A438" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B438" s="4" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="C438" s="4" t="s">
-        <v>159</v>
+        <v>1890</v>
       </c>
       <c r="D438" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E438" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F438" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1891</v>
+      </c>
+      <c r="G438" s="6" t="s">
+        <v>1892</v>
       </c>
       <c r="H438" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I438" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J438" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K438" s="4"/>
       <c r="L438" s="4"/>
       <c r="M438" s="4"/>
       <c r="N438" s="4"/>
       <c r="O438" s="4"/>
     </row>
     <row r="439" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A439" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B439" s="4" t="s">
-        <v>73</v>
+        <v>286</v>
       </c>
       <c r="C439" s="4" t="s">
-        <v>394</v>
+        <v>1899</v>
       </c>
       <c r="D439" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E439" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F439" s="4" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1900</v>
+      </c>
+      <c r="G439" s="6" t="s">
+        <v>1901</v>
       </c>
       <c r="H439" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I439" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J439" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K439" s="4"/>
       <c r="L439" s="4"/>
       <c r="M439" s="4"/>
       <c r="N439" s="4"/>
       <c r="O439" s="4"/>
     </row>
     <row r="440" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B440" s="4" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="C440" s="4"/>
+      <c r="D440" s="4"/>
       <c r="E440" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F440" s="4" t="s">
-        <v>944</v>
+        <v>334</v>
       </c>
       <c r="G440" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H440" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I440" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J440" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K440" s="4"/>
       <c r="L440" s="4"/>
       <c r="M440" s="4"/>
       <c r="N440" s="4"/>
       <c r="O440" s="4"/>
     </row>
     <row r="441" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A441" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B441" s="4" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="C441" s="4"/>
+      <c r="D441" s="4"/>
       <c r="E441" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F441" s="4" t="s">
-        <v>945</v>
+        <v>338</v>
       </c>
       <c r="G441" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H441" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I441" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J441" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K441" s="4"/>
       <c r="L441" s="4"/>
       <c r="M441" s="4"/>
       <c r="N441" s="4"/>
       <c r="O441" s="4"/>
     </row>
     <row r="442" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A442" s="3" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B442" s="4" t="s">
-        <v>73</v>
+        <v>337</v>
       </c>
       <c r="C442" s="4" t="s">
-        <v>159</v>
+        <v>1001</v>
       </c>
       <c r="D442" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E442" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F442" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1002</v>
+      </c>
+      <c r="G442" s="6" t="s">
+        <v>1003</v>
       </c>
       <c r="H442" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I442" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J442" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K442" s="4"/>
       <c r="L442" s="4"/>
       <c r="M442" s="4"/>
       <c r="N442" s="4"/>
       <c r="O442" s="4"/>
     </row>
-    <row r="443" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="443" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A443" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B443" s="4" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="C443" s="4"/>
+      <c r="D443" s="4"/>
       <c r="E443" s="4" t="s">
-        <v>397</v>
+        <v>16</v>
       </c>
       <c r="F443" s="4" t="s">
-        <v>1382</v>
+        <v>336</v>
       </c>
       <c r="G443" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H443" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I443" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J443" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K443" s="4"/>
       <c r="L443" s="4"/>
       <c r="M443" s="4"/>
       <c r="N443" s="4"/>
       <c r="O443" s="4"/>
     </row>
-    <row r="444" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="444" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A444" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B444" s="4" t="s">
-        <v>74</v>
+        <v>335</v>
       </c>
       <c r="C444" s="4" t="s">
-        <v>398</v>
+        <v>1920</v>
       </c>
       <c r="D444" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E444" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F444" s="4" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1921</v>
+      </c>
+      <c r="G444" s="6" t="s">
+        <v>1922</v>
       </c>
       <c r="H444" s="4" t="s">
-        <v>1580</v>
+        <v>16</v>
       </c>
       <c r="I444" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J444" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K444" s="4"/>
       <c r="L444" s="4"/>
       <c r="M444" s="4"/>
       <c r="N444" s="4"/>
-      <c r="O444" s="4" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O444" s="4"/>
+    </row>
+    <row r="445" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A445" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B445" s="4" t="s">
-        <v>74</v>
+        <v>335</v>
       </c>
       <c r="C445" s="4" t="s">
-        <v>185</v>
+        <v>992</v>
       </c>
       <c r="D445" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E445" s="4" t="s">
-        <v>186</v>
+        <v>375</v>
       </c>
       <c r="F445" s="4" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1919</v>
+      </c>
+      <c r="G445" s="6" t="s">
+        <v>994</v>
       </c>
       <c r="H445" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I445" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J445" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K445" s="4"/>
       <c r="L445" s="4"/>
       <c r="M445" s="4"/>
       <c r="N445" s="4"/>
       <c r="O445" s="4"/>
     </row>
     <row r="446" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A446" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B446" s="4" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="C446" s="4"/>
+      <c r="D446" s="4"/>
       <c r="E446" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F446" s="4" t="s">
-        <v>948</v>
+        <v>344</v>
       </c>
       <c r="G446" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H446" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I446" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J446" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K446" s="4"/>
       <c r="L446" s="4"/>
       <c r="M446" s="4"/>
       <c r="N446" s="4"/>
       <c r="O446" s="4"/>
     </row>
-    <row r="447" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="447" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A447" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B447" s="4" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="C447" s="4"/>
+      <c r="D447" s="4"/>
       <c r="E447" s="4" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="F447" s="4" t="s">
-        <v>949</v>
+        <v>346</v>
       </c>
       <c r="G447" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H447" s="4" t="s">
-        <v>1581</v>
+        <v>16</v>
       </c>
       <c r="I447" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J447" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K447" s="4"/>
       <c r="L447" s="4"/>
       <c r="M447" s="4"/>
       <c r="N447" s="4"/>
       <c r="O447" s="4"/>
     </row>
     <row r="448" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A448" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B448" s="4" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C448" s="4"/>
+      <c r="D448" s="4"/>
       <c r="E448" s="4" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="F448" s="4" t="s">
-        <v>950</v>
+        <v>340</v>
       </c>
       <c r="G448" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H448" s="4" t="s">
-        <v>1582</v>
+        <v>16</v>
       </c>
       <c r="I448" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J448" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K448" s="4"/>
       <c r="L448" s="4"/>
       <c r="M448" s="4"/>
       <c r="N448" s="4"/>
-      <c r="O448" s="4" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O448" s="4"/>
+    </row>
+    <row r="449" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A449" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B449" s="4" t="s">
-        <v>74</v>
+        <v>339</v>
       </c>
       <c r="C449" s="4" t="s">
-        <v>190</v>
+        <v>1923</v>
       </c>
       <c r="D449" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E449" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F449" s="4" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1919</v>
+      </c>
+      <c r="G449" s="6" t="s">
+        <v>1913</v>
       </c>
       <c r="H449" s="4" t="s">
-        <v>1583</v>
+        <v>16</v>
       </c>
       <c r="I449" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J449" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K449" s="4"/>
       <c r="L449" s="4"/>
       <c r="M449" s="4"/>
       <c r="N449" s="4"/>
       <c r="O449" s="4"/>
     </row>
     <row r="450" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A450" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B450" s="4" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="C450" s="4"/>
+      <c r="D450" s="4"/>
       <c r="E450" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F450" s="4" t="s">
-        <v>764</v>
+        <v>289</v>
       </c>
       <c r="G450" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H450" s="4" t="s">
-        <v>16</v>
+        <v>290</v>
       </c>
       <c r="I450" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J450" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K450" s="4"/>
       <c r="L450" s="4"/>
       <c r="M450" s="4"/>
       <c r="N450" s="4"/>
       <c r="O450" s="4"/>
     </row>
-    <row r="451" spans="1:15" ht="304.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="451" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A451" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B451" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C451" s="4" t="s">
-        <v>400</v>
+        <v>1928</v>
       </c>
       <c r="D451" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E451" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F451" s="4" t="s">
-        <v>1383</v>
+        <v>1929</v>
       </c>
       <c r="G451" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H451" s="4" t="s">
-        <v>1750</v>
+        <v>1930</v>
       </c>
       <c r="I451" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J451" s="4" t="s">
-        <v>1751</v>
+        <v>16</v>
       </c>
       <c r="K451" s="4"/>
-      <c r="L451" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L451" s="4"/>
+      <c r="M451" s="4"/>
+      <c r="N451" s="4"/>
       <c r="O451" s="4"/>
     </row>
-    <row r="452" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="452" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A452" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B452" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C452" s="4" t="s">
-        <v>402</v>
+        <v>1924</v>
       </c>
       <c r="D452" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E452" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F452" s="4" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1925</v>
+      </c>
+      <c r="G452" s="6" t="s">
+        <v>1926</v>
       </c>
       <c r="H452" s="4" t="s">
-        <v>1584</v>
+        <v>1927</v>
       </c>
       <c r="I452" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J452" s="4" t="s">
-        <v>1752</v>
+        <v>16</v>
       </c>
       <c r="K452" s="4"/>
-      <c r="L452" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L452" s="4"/>
+      <c r="M452" s="4"/>
+      <c r="N452" s="4"/>
       <c r="O452" s="4"/>
     </row>
-    <row r="453" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="453" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B453" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C453" s="4" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E453" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F453" s="4" t="s">
-        <v>1385</v>
+        <v>385</v>
       </c>
       <c r="G453" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H453" s="4" t="s">
-        <v>1585</v>
+        <v>16</v>
       </c>
       <c r="I453" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J453" s="4" t="s">
-        <v>1753</v>
+        <v>16</v>
       </c>
       <c r="K453" s="4"/>
-      <c r="L453" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L453" s="4"/>
+      <c r="M453" s="4"/>
+      <c r="N453" s="4"/>
       <c r="O453" s="4"/>
     </row>
-    <row r="454" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="454" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A454" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B454" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C454" s="4" t="s">
-        <v>404</v>
+        <v>1614</v>
       </c>
       <c r="D454" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E454" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F454" s="4" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1937</v>
+      </c>
+      <c r="G454" s="6" t="s">
+        <v>1616</v>
       </c>
       <c r="H454" s="4" t="s">
-        <v>1586</v>
+        <v>16</v>
       </c>
       <c r="I454" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J454" s="4" t="s">
-        <v>1587</v>
+        <v>16</v>
       </c>
       <c r="K454" s="4"/>
-      <c r="L454" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L454" s="4"/>
+      <c r="M454" s="4"/>
+      <c r="N454" s="4"/>
       <c r="O454" s="4"/>
     </row>
-    <row r="455" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="455" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A455" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B455" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C455" s="4" t="s">
-        <v>405</v>
+        <v>1931</v>
       </c>
       <c r="D455" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E455" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F455" s="4" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1932</v>
+      </c>
+      <c r="G455" s="6" t="s">
+        <v>1933</v>
       </c>
       <c r="H455" s="4" t="s">
-        <v>1588</v>
+        <v>16</v>
       </c>
       <c r="I455" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J455" s="4" t="s">
-        <v>1589</v>
+        <v>16</v>
       </c>
       <c r="K455" s="4"/>
-      <c r="L455" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L455" s="4"/>
+      <c r="M455" s="4"/>
+      <c r="N455" s="4"/>
       <c r="O455" s="4"/>
     </row>
-    <row r="456" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="456" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A456" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B456" s="4" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="C456" s="4" t="s">
-        <v>406</v>
+        <v>1934</v>
       </c>
       <c r="D456" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E456" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F456" s="4" t="s">
-        <v>1387</v>
+        <v>1935</v>
       </c>
       <c r="G456" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H456" s="4" t="s">
-        <v>1754</v>
+        <v>1936</v>
       </c>
       <c r="I456" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J456" s="4" t="s">
-        <v>1590</v>
+        <v>16</v>
       </c>
       <c r="K456" s="4"/>
-      <c r="L456" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L456" s="4"/>
+      <c r="M456" s="4"/>
+      <c r="N456" s="4"/>
       <c r="O456" s="4"/>
     </row>
-    <row r="457" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="457" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A457" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B457" s="4" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="C457" s="4"/>
+      <c r="D457" s="4"/>
       <c r="E457" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F457" s="4" t="s">
-        <v>953</v>
+        <v>292</v>
       </c>
       <c r="G457" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H457" s="4" t="s">
-        <v>1591</v>
+        <v>16</v>
       </c>
       <c r="I457" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J457" s="4" t="s">
-        <v>1755</v>
+        <v>16</v>
       </c>
       <c r="K457" s="4"/>
-      <c r="L457" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L457" s="4"/>
+      <c r="M457" s="4"/>
+      <c r="N457" s="4"/>
       <c r="O457" s="4"/>
     </row>
-    <row r="458" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="458" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A458" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B458" s="4" t="s">
-        <v>75</v>
+        <v>291</v>
       </c>
       <c r="C458" s="4" t="s">
-        <v>408</v>
+        <v>768</v>
       </c>
       <c r="D458" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E458" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F458" s="4" t="s">
-        <v>1388</v>
+        <v>1943</v>
       </c>
       <c r="G458" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H458" s="4" t="s">
-        <v>1592</v>
+        <v>16</v>
       </c>
       <c r="I458" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J458" s="4" t="s">
-        <v>1756</v>
+        <v>16</v>
       </c>
       <c r="K458" s="4"/>
-      <c r="L458" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L458" s="4"/>
+      <c r="M458" s="4"/>
+      <c r="N458" s="4"/>
       <c r="O458" s="4"/>
     </row>
-    <row r="459" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="459" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A459" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B459" s="4" t="s">
-        <v>75</v>
+        <v>291</v>
       </c>
       <c r="C459" s="4" t="s">
-        <v>409</v>
+        <v>760</v>
       </c>
       <c r="D459" s="4" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="E459" s="4" t="s">
-        <v>163</v>
+        <v>761</v>
       </c>
       <c r="F459" s="4" t="s">
-        <v>1389</v>
+        <v>1941</v>
       </c>
       <c r="G459" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H459" s="4" t="s">
-        <v>1593</v>
+        <v>16</v>
       </c>
       <c r="I459" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J459" s="4" t="s">
-        <v>1757</v>
+        <v>16</v>
       </c>
       <c r="K459" s="4"/>
-      <c r="L459" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L459" s="4"/>
+      <c r="M459" s="4"/>
+      <c r="N459" s="4"/>
       <c r="O459" s="4"/>
     </row>
-    <row r="460" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="460" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A460" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B460" s="4" t="s">
-        <v>75</v>
+        <v>291</v>
       </c>
       <c r="C460" s="4" t="s">
-        <v>159</v>
+        <v>758</v>
       </c>
       <c r="D460" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E460" s="4" t="s">
-        <v>160</v>
+        <v>756</v>
       </c>
       <c r="F460" s="4" t="s">
-        <v>764</v>
+        <v>1942</v>
       </c>
       <c r="G460" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H460" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I460" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J460" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K460" s="4"/>
       <c r="L460" s="4"/>
       <c r="M460" s="4"/>
       <c r="N460" s="4"/>
       <c r="O460" s="4"/>
     </row>
-    <row r="461" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="461" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A461" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B461" s="4" t="s">
-        <v>76</v>
+        <v>291</v>
       </c>
       <c r="C461" s="4" t="s">
-        <v>410</v>
+        <v>383</v>
       </c>
       <c r="D461" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E461" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F461" s="4" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>1594</v>
+        <v>385</v>
+      </c>
+      <c r="G461" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H461" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I461" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J461" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K461" s="4"/>
       <c r="L461" s="4"/>
       <c r="M461" s="4"/>
       <c r="N461" s="4"/>
       <c r="O461" s="4"/>
     </row>
-    <row r="462" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="462" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A462" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B462" s="4" t="s">
-        <v>76</v>
+        <v>291</v>
       </c>
       <c r="C462" s="4" t="s">
-        <v>411</v>
+        <v>1593</v>
       </c>
       <c r="D462" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E462" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F462" s="4" t="s">
-        <v>955</v>
+        <v>1938</v>
       </c>
       <c r="G462" s="4" t="s">
-        <v>1841</v>
+        <v>16</v>
       </c>
       <c r="H462" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I462" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J462" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K462" s="4"/>
       <c r="L462" s="4"/>
       <c r="M462" s="4"/>
       <c r="N462" s="4"/>
       <c r="O462" s="4"/>
     </row>
-    <row r="463" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="463" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A463" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B463" s="4" t="s">
-        <v>76</v>
+        <v>291</v>
       </c>
       <c r="C463" s="4" t="s">
-        <v>412</v>
+        <v>1939</v>
       </c>
       <c r="D463" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E463" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F463" s="4" t="s">
-        <v>956</v>
+        <v>1940</v>
       </c>
       <c r="G463" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H463" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I463" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J463" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K463" s="4"/>
       <c r="L463" s="4"/>
       <c r="M463" s="4"/>
       <c r="N463" s="4"/>
       <c r="O463" s="4"/>
     </row>
-    <row r="464" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="464" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A464" s="3" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B464" s="4"/>
+      <c r="C464" s="4"/>
+      <c r="D464" s="4"/>
       <c r="E464" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F464" s="4" t="s">
-        <v>764</v>
+        <v>19</v>
       </c>
       <c r="G464" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H464" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I464" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J464" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K464" s="4"/>
       <c r="L464" s="4"/>
       <c r="M464" s="4"/>
       <c r="N464" s="4"/>
       <c r="O464" s="4"/>
     </row>
-    <row r="465" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="465" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B465" s="4" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="C465" s="4"/>
+      <c r="D465" s="4"/>
       <c r="E465" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F465" s="4" t="s">
-        <v>957</v>
+        <v>92</v>
       </c>
       <c r="G465" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H465" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I465" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J465" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K465" s="4"/>
       <c r="L465" s="4"/>
       <c r="M465" s="4"/>
       <c r="N465" s="4"/>
       <c r="O465" s="4"/>
     </row>
-    <row r="466" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="466" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A466" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B466" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C466" s="4" t="s">
-        <v>175</v>
+        <v>591</v>
       </c>
       <c r="D466" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E466" s="4" t="s">
-        <v>176</v>
+        <v>592</v>
       </c>
       <c r="F466" s="4" t="s">
-        <v>958</v>
+        <v>593</v>
       </c>
       <c r="G466" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H466" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I466" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K466" s="4"/>
       <c r="L466" s="4"/>
       <c r="M466" s="4"/>
       <c r="N466" s="4"/>
       <c r="O466" s="4"/>
     </row>
-    <row r="467" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="467" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A467" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B467" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C467" s="4" t="s">
-        <v>414</v>
+        <v>594</v>
       </c>
       <c r="D467" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E467" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F467" s="4" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>1595</v>
+        <v>595</v>
+      </c>
+      <c r="G467" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H467" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I467" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J467" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K467" s="4"/>
       <c r="L467" s="4"/>
       <c r="M467" s="4"/>
       <c r="N467" s="4"/>
       <c r="O467" s="4"/>
     </row>
-    <row r="468" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="468" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A468" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B468" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C468" s="4" t="s">
-        <v>415</v>
+        <v>596</v>
       </c>
       <c r="D468" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E468" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F468" s="4" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>1596</v>
+        <v>597</v>
+      </c>
+      <c r="G468" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H468" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I468" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J468" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K468" s="4"/>
       <c r="L468" s="4"/>
       <c r="M468" s="4"/>
       <c r="N468" s="4"/>
       <c r="O468" s="4"/>
     </row>
-    <row r="469" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="469" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A469" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B469" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C469" s="4" t="s">
-        <v>416</v>
+        <v>383</v>
       </c>
       <c r="D469" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E469" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F469" s="4" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>1597</v>
+        <v>385</v>
+      </c>
+      <c r="G469" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H469" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I469" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J469" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K469" s="4"/>
       <c r="L469" s="4"/>
       <c r="M469" s="4"/>
       <c r="N469" s="4"/>
       <c r="O469" s="4"/>
     </row>
-    <row r="470" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="470" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B470" s="4" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C470" s="4" t="s">
-        <v>159</v>
+        <v>589</v>
       </c>
       <c r="D470" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E470" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F470" s="4" t="s">
-        <v>764</v>
+        <v>590</v>
       </c>
       <c r="G470" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H470" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I470" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J470" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K470" s="4"/>
       <c r="L470" s="4"/>
       <c r="M470" s="4"/>
       <c r="N470" s="4"/>
       <c r="O470" s="4"/>
     </row>
-    <row r="471" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="471" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A471" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B471" s="4" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C471" s="4" t="s">
-        <v>417</v>
+        <v>586</v>
       </c>
       <c r="D471" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E471" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F471" s="4" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>587</v>
+      </c>
+      <c r="G471" s="6" t="s">
+        <v>588</v>
       </c>
       <c r="H471" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I471" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J471" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K471" s="4"/>
       <c r="L471" s="4"/>
       <c r="M471" s="4"/>
       <c r="N471" s="4"/>
       <c r="O471" s="4"/>
     </row>
     <row r="472" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A472" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B472" s="4" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="C472" s="4"/>
+      <c r="D472" s="4"/>
       <c r="E472" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F472" s="4" t="s">
-        <v>963</v>
+        <v>94</v>
       </c>
       <c r="G472" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H472" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I472" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J472" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K472" s="4"/>
       <c r="L472" s="4"/>
       <c r="M472" s="4"/>
       <c r="N472" s="4"/>
       <c r="O472" s="4"/>
     </row>
-    <row r="473" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="473" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A473" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B473" s="4" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C473" s="4" t="s">
-        <v>419</v>
+        <v>610</v>
       </c>
       <c r="D473" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E473" s="4" t="s">
-        <v>157</v>
+        <v>458</v>
       </c>
       <c r="F473" s="4" t="s">
-        <v>964</v>
+        <v>611</v>
       </c>
       <c r="G473" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H473" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I473" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J473" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K473" s="4"/>
       <c r="L473" s="4"/>
       <c r="M473" s="4"/>
       <c r="N473" s="4"/>
       <c r="O473" s="4"/>
     </row>
     <row r="474" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A474" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B474" s="4" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C474" s="4" t="s">
-        <v>420</v>
+        <v>612</v>
       </c>
       <c r="D474" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E474" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F474" s="4" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>613</v>
+      </c>
+      <c r="G474" s="6" t="s">
+        <v>614</v>
       </c>
       <c r="H474" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I474" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J474" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K474" s="4"/>
       <c r="L474" s="4"/>
       <c r="M474" s="4"/>
       <c r="N474" s="4"/>
       <c r="O474" s="4"/>
     </row>
-    <row r="475" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="475" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A475" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B475" s="4" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C475" s="4" t="s">
-        <v>421</v>
+        <v>591</v>
       </c>
       <c r="D475" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E475" s="4" t="s">
-        <v>230</v>
+        <v>592</v>
       </c>
       <c r="F475" s="4" t="s">
-        <v>966</v>
+        <v>604</v>
       </c>
       <c r="G475" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H475" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I475" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J475" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K475" s="4"/>
       <c r="L475" s="4"/>
       <c r="M475" s="4"/>
       <c r="N475" s="4"/>
       <c r="O475" s="4"/>
     </row>
-    <row r="476" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="476" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A476" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B476" s="4" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C476" s="4" t="s">
-        <v>159</v>
+        <v>594</v>
       </c>
       <c r="D476" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E476" s="4" t="s">
-        <v>160</v>
+        <v>592</v>
       </c>
       <c r="F476" s="4" t="s">
-        <v>764</v>
+        <v>605</v>
       </c>
       <c r="G476" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H476" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I476" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J476" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K476" s="4"/>
       <c r="L476" s="4"/>
       <c r="M476" s="4"/>
       <c r="N476" s="4"/>
       <c r="O476" s="4"/>
     </row>
-    <row r="477" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="477" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A477" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B477" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C477" s="4" t="s">
-        <v>422</v>
+        <v>600</v>
       </c>
       <c r="D477" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E477" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F477" s="4" t="s">
-        <v>967</v>
+        <v>601</v>
       </c>
       <c r="G477" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H477" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I477" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J477" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K477" s="4"/>
       <c r="L477" s="4"/>
       <c r="M477" s="4"/>
       <c r="N477" s="4"/>
       <c r="O477" s="4"/>
     </row>
-    <row r="478" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="478" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A478" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B478" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C478" s="4" t="s">
-        <v>423</v>
+        <v>602</v>
       </c>
       <c r="D478" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E478" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F478" s="4" t="s">
-        <v>1390</v>
+        <v>603</v>
       </c>
       <c r="G478" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H478" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I478" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J478" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K478" s="4"/>
       <c r="L478" s="4"/>
       <c r="M478" s="4"/>
       <c r="N478" s="4"/>
       <c r="O478" s="4"/>
     </row>
-    <row r="479" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="479" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A479" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B479" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C479" s="4" t="s">
-        <v>424</v>
+        <v>608</v>
       </c>
       <c r="D479" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E479" s="4" t="s">
-        <v>230</v>
+        <v>391</v>
       </c>
       <c r="F479" s="4" t="s">
-        <v>968</v>
+        <v>609</v>
       </c>
       <c r="G479" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H479" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I479" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J479" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K479" s="4"/>
       <c r="L479" s="4"/>
       <c r="M479" s="4"/>
       <c r="N479" s="4"/>
       <c r="O479" s="4"/>
     </row>
-    <row r="480" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="480" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B480" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C480" s="4" t="s">
-        <v>425</v>
+        <v>383</v>
       </c>
       <c r="D480" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E480" s="4" t="s">
-        <v>157</v>
+        <v>384</v>
       </c>
       <c r="F480" s="4" t="s">
-        <v>969</v>
+        <v>385</v>
       </c>
       <c r="G480" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H480" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I480" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J480" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K480" s="4"/>
       <c r="L480" s="4"/>
       <c r="M480" s="4"/>
       <c r="N480" s="4"/>
       <c r="O480" s="4"/>
     </row>
-    <row r="481" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="481" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A481" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B481" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C481" s="4" t="s">
-        <v>426</v>
+        <v>598</v>
       </c>
       <c r="D481" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E481" s="4" t="s">
-        <v>230</v>
+        <v>391</v>
       </c>
       <c r="F481" s="4" t="s">
-        <v>970</v>
+        <v>599</v>
       </c>
       <c r="G481" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H481" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I481" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J481" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K481" s="4"/>
       <c r="L481" s="4"/>
       <c r="M481" s="4"/>
       <c r="N481" s="4"/>
       <c r="O481" s="4"/>
     </row>
     <row r="482" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A482" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B482" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C482" s="4" t="s">
-        <v>427</v>
+        <v>621</v>
       </c>
       <c r="D482" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E482" s="4" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="F482" s="4" t="s">
-        <v>971</v>
+        <v>622</v>
       </c>
       <c r="G482" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H482" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I482" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J482" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K482" s="4"/>
       <c r="L482" s="4"/>
       <c r="M482" s="4"/>
       <c r="N482" s="4"/>
       <c r="O482" s="4"/>
     </row>
-    <row r="483" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="483" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A483" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B483" s="4" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C483" s="4" t="s">
-        <v>428</v>
+        <v>616</v>
       </c>
       <c r="D483" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E483" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F483" s="4" t="s">
-        <v>764</v>
+        <v>617</v>
       </c>
       <c r="G483" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H483" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I483" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J483" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K483" s="4"/>
       <c r="L483" s="4"/>
       <c r="M483" s="4"/>
       <c r="N483" s="4"/>
       <c r="O483" s="4"/>
     </row>
-    <row r="484" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="484" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A484" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B484" s="4" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C484" s="4" t="s">
-        <v>429</v>
+        <v>586</v>
       </c>
       <c r="D484" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E484" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F484" s="4" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>1598</v>
+        <v>615</v>
+      </c>
+      <c r="G484" s="6" t="s">
+        <v>588</v>
       </c>
       <c r="H484" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I484" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J484" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K484" s="4"/>
       <c r="L484" s="4"/>
       <c r="M484" s="4"/>
       <c r="N484" s="4"/>
       <c r="O484" s="4"/>
     </row>
-    <row r="485" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="485" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A485" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B485" s="4" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C485" s="4" t="s">
-        <v>430</v>
+        <v>606</v>
       </c>
       <c r="D485" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E485" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F485" s="4" t="s">
-        <v>973</v>
+        <v>607</v>
       </c>
       <c r="G485" s="4" t="s">
-        <v>1842</v>
+        <v>16</v>
       </c>
       <c r="H485" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I485" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J485" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K485" s="4"/>
       <c r="L485" s="4"/>
       <c r="M485" s="4"/>
       <c r="N485" s="4"/>
       <c r="O485" s="4"/>
     </row>
-    <row r="486" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="486" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A486" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B486" s="4" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C486" s="4" t="s">
-        <v>159</v>
+        <v>618</v>
       </c>
       <c r="D486" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E486" s="4" t="s">
-        <v>160</v>
+        <v>619</v>
       </c>
       <c r="F486" s="4" t="s">
-        <v>764</v>
+        <v>620</v>
       </c>
       <c r="G486" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H486" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I486" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J486" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K486" s="4"/>
       <c r="L486" s="4"/>
       <c r="M486" s="4"/>
       <c r="N486" s="4"/>
       <c r="O486" s="4"/>
     </row>
-    <row r="487" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="487" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="3" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B487" s="4"/>
+      <c r="C487" s="4"/>
+      <c r="D487" s="4"/>
       <c r="E487" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F487" s="4" t="s">
-        <v>974</v>
+        <v>41</v>
       </c>
       <c r="G487" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H487" s="4" t="s">
-        <v>1599</v>
+        <v>16</v>
       </c>
       <c r="I487" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J487" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K487" s="4"/>
       <c r="L487" s="4"/>
       <c r="M487" s="4"/>
       <c r="N487" s="4"/>
-      <c r="O487" s="4" t="s">
-[...3 lines deleted...]
-    <row r="488" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O487" s="4"/>
+    </row>
+    <row r="488" spans="1:15" ht="331.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A488" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B488" s="4" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="C488" s="4"/>
+      <c r="D488" s="4"/>
       <c r="E488" s="4" t="s">
-        <v>433</v>
+        <v>16</v>
       </c>
       <c r="F488" s="4" t="s">
-        <v>1391</v>
+        <v>231</v>
       </c>
       <c r="G488" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H488" s="4" t="s">
-        <v>1600</v>
+        <v>232</v>
       </c>
       <c r="I488" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J488" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K488" s="4"/>
       <c r="L488" s="4"/>
       <c r="M488" s="4"/>
       <c r="N488" s="4"/>
-      <c r="O488" s="4"/>
-[...1 lines deleted...]
-    <row r="489" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O488" s="4" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="489" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A489" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B489" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C489" s="4" t="s">
-        <v>434</v>
+        <v>1466</v>
       </c>
       <c r="D489" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E489" s="4" t="s">
-        <v>433</v>
+        <v>568</v>
       </c>
       <c r="F489" s="4" t="s">
-        <v>1392</v>
+        <v>1467</v>
       </c>
       <c r="G489" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H489" s="4" t="s">
-        <v>1601</v>
+        <v>1452</v>
       </c>
       <c r="I489" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J489" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K489" s="4"/>
       <c r="L489" s="4"/>
       <c r="M489" s="4"/>
       <c r="N489" s="4"/>
       <c r="O489" s="4"/>
     </row>
     <row r="490" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A490" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B490" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C490" s="4" t="s">
-        <v>435</v>
+        <v>1437</v>
       </c>
       <c r="D490" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E490" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F490" s="4" t="s">
-        <v>975</v>
+        <v>1438</v>
       </c>
       <c r="G490" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H490" s="4" t="s">
-        <v>1602</v>
+        <v>16</v>
       </c>
       <c r="I490" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J490" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K490" s="4"/>
       <c r="L490" s="4"/>
       <c r="M490" s="4"/>
       <c r="N490" s="4"/>
-      <c r="O490" s="4" t="s">
-[...3 lines deleted...]
-    <row r="491" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O490" s="4"/>
+    </row>
+    <row r="491" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A491" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B491" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C491" s="4" t="s">
-        <v>436</v>
+        <v>1448</v>
       </c>
       <c r="D491" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E491" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F491" s="4" t="s">
-        <v>976</v>
+        <v>1449</v>
       </c>
       <c r="G491" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H491" s="4" t="s">
-        <v>1603</v>
+        <v>16</v>
       </c>
       <c r="I491" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J491" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K491" s="4"/>
       <c r="L491" s="4"/>
       <c r="M491" s="4"/>
       <c r="N491" s="4"/>
       <c r="O491" s="4"/>
     </row>
-    <row r="492" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="492" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A492" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B492" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C492" s="4" t="s">
-        <v>314</v>
+        <v>1468</v>
       </c>
       <c r="D492" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E492" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F492" s="4" t="s">
-        <v>977</v>
+        <v>1469</v>
       </c>
       <c r="G492" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H492" s="4" t="s">
-        <v>1604</v>
+        <v>16</v>
       </c>
       <c r="I492" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J492" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K492" s="4"/>
       <c r="L492" s="4"/>
       <c r="M492" s="4"/>
       <c r="N492" s="4"/>
       <c r="O492" s="4"/>
     </row>
-    <row r="493" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="493" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B493" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C493" s="4" t="s">
-        <v>437</v>
+        <v>1459</v>
       </c>
       <c r="D493" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E493" s="4" t="s">
-        <v>433</v>
+        <v>568</v>
       </c>
       <c r="F493" s="4" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>1605</v>
+        <v>1460</v>
+      </c>
+      <c r="G493" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H493" s="4" t="s">
-        <v>1606</v>
+        <v>1461</v>
       </c>
       <c r="I493" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J493" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K493" s="4"/>
       <c r="L493" s="4"/>
       <c r="M493" s="4"/>
       <c r="N493" s="4"/>
       <c r="O493" s="4"/>
     </row>
     <row r="494" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A494" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B494" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C494" s="4" t="s">
-        <v>438</v>
+        <v>1434</v>
       </c>
       <c r="D494" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E494" s="4" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F494" s="4" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>1607</v>
+        <v>1435</v>
+      </c>
+      <c r="G494" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H494" s="4" t="s">
-        <v>1608</v>
+        <v>1436</v>
       </c>
       <c r="I494" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J494" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K494" s="4"/>
       <c r="L494" s="4"/>
       <c r="M494" s="4"/>
       <c r="N494" s="4"/>
       <c r="O494" s="4"/>
     </row>
-    <row r="495" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="495" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A495" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B495" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C495" s="4" t="s">
-        <v>439</v>
+        <v>1464</v>
       </c>
       <c r="D495" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E495" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F495" s="4" t="s">
-        <v>1393</v>
+        <v>1465</v>
       </c>
       <c r="G495" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H495" s="4" t="s">
-        <v>16</v>
+        <v>1452</v>
       </c>
       <c r="I495" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J495" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K495" s="4"/>
       <c r="L495" s="4"/>
       <c r="M495" s="4"/>
       <c r="N495" s="4"/>
       <c r="O495" s="4"/>
     </row>
-    <row r="496" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="496" spans="1:15" ht="304.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A496" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B496" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C496" s="4" t="s">
-        <v>440</v>
+        <v>1470</v>
       </c>
       <c r="D496" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E496" s="4" t="s">
-        <v>433</v>
+        <v>375</v>
       </c>
       <c r="F496" s="4" t="s">
-        <v>980</v>
+        <v>1471</v>
       </c>
       <c r="G496" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H496" s="4" t="s">
-        <v>16</v>
+        <v>1461</v>
       </c>
       <c r="I496" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J496" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K496" s="4"/>
       <c r="L496" s="4"/>
       <c r="M496" s="4"/>
       <c r="N496" s="4"/>
       <c r="O496" s="4"/>
     </row>
-    <row r="497" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="497" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A497" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B497" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C497" s="4" t="s">
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="D497" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E497" s="4" t="s">
-        <v>433</v>
+        <v>384</v>
       </c>
       <c r="F497" s="4" t="s">
-        <v>981</v>
+        <v>385</v>
       </c>
       <c r="G497" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H497" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I497" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J497" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K497" s="4"/>
       <c r="L497" s="4"/>
       <c r="M497" s="4"/>
       <c r="N497" s="4"/>
       <c r="O497" s="4"/>
     </row>
-    <row r="498" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="498" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A498" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B498" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C498" s="4" t="s">
-        <v>442</v>
+        <v>1442</v>
       </c>
       <c r="D498" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E498" s="4" t="s">
-        <v>433</v>
+        <v>391</v>
       </c>
       <c r="F498" s="4" t="s">
-        <v>982</v>
+        <v>1443</v>
       </c>
       <c r="G498" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H498" s="4" t="s">
-        <v>16</v>
+        <v>1444</v>
       </c>
       <c r="I498" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J498" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K498" s="4"/>
       <c r="L498" s="4"/>
       <c r="M498" s="4"/>
       <c r="N498" s="4"/>
       <c r="O498" s="4"/>
     </row>
-    <row r="499" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="499" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A499" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B499" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C499" s="4" t="s">
-        <v>443</v>
+        <v>1453</v>
       </c>
       <c r="D499" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E499" s="4" t="s">
-        <v>433</v>
+        <v>750</v>
       </c>
       <c r="F499" s="4" t="s">
-        <v>983</v>
+        <v>1454</v>
       </c>
       <c r="G499" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H499" s="4" t="s">
-        <v>16</v>
+        <v>1452</v>
       </c>
       <c r="I499" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J499" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K499" s="4"/>
       <c r="L499" s="4"/>
       <c r="M499" s="4"/>
       <c r="N499" s="4"/>
       <c r="O499" s="4"/>
     </row>
-    <row r="500" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="500" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A500" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B500" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C500" s="4" t="s">
-        <v>444</v>
+        <v>1445</v>
       </c>
       <c r="D500" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E500" s="4" t="s">
-        <v>433</v>
+        <v>391</v>
       </c>
       <c r="F500" s="4" t="s">
-        <v>984</v>
+        <v>1446</v>
       </c>
       <c r="G500" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H500" s="4" t="s">
-        <v>16</v>
+        <v>1447</v>
       </c>
       <c r="I500" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J500" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K500" s="4"/>
       <c r="L500" s="4"/>
       <c r="M500" s="4"/>
       <c r="N500" s="4"/>
       <c r="O500" s="4"/>
     </row>
-    <row r="501" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="501" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A501" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B501" s="4" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="C501" s="4" t="s">
-        <v>159</v>
+        <v>1439</v>
       </c>
       <c r="D501" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E501" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F501" s="4" t="s">
-        <v>764</v>
+        <v>1440</v>
       </c>
       <c r="G501" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H501" s="4" t="s">
-        <v>16</v>
+        <v>1441</v>
       </c>
       <c r="I501" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J501" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K501" s="4"/>
       <c r="L501" s="4"/>
       <c r="M501" s="4"/>
       <c r="N501" s="4"/>
       <c r="O501" s="4"/>
     </row>
-    <row r="502" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="502" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A502" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B502" s="4" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="C502" s="4" t="s">
-        <v>445</v>
+        <v>1455</v>
       </c>
       <c r="D502" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E502" s="4" t="s">
-        <v>433</v>
+        <v>568</v>
       </c>
       <c r="F502" s="4" t="s">
-        <v>1394</v>
+        <v>1456</v>
       </c>
       <c r="G502" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H502" s="4" t="s">
-        <v>1609</v>
+        <v>1452</v>
       </c>
       <c r="I502" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J502" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K502" s="4"/>
       <c r="L502" s="4"/>
       <c r="M502" s="4"/>
       <c r="N502" s="4"/>
       <c r="O502" s="4"/>
     </row>
-    <row r="503" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="503" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B503" s="4" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="C503" s="4" t="s">
-        <v>446</v>
+        <v>1457</v>
       </c>
       <c r="D503" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E503" s="4" t="s">
-        <v>377</v>
+        <v>568</v>
       </c>
       <c r="F503" s="4" t="s">
-        <v>1395</v>
+        <v>1458</v>
       </c>
       <c r="G503" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H503" s="4" t="s">
-        <v>1610</v>
+        <v>1452</v>
       </c>
       <c r="I503" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J503" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K503" s="4"/>
       <c r="L503" s="4"/>
       <c r="M503" s="4"/>
       <c r="N503" s="4"/>
-      <c r="O503" s="4" t="s">
-[...3 lines deleted...]
-    <row r="504" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O503" s="4"/>
+    </row>
+    <row r="504" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A504" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B504" s="4" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="C504" s="4" t="s">
-        <v>447</v>
+        <v>1462</v>
       </c>
       <c r="D504" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E504" s="4" t="s">
-        <v>433</v>
+        <v>568</v>
       </c>
       <c r="F504" s="4" t="s">
-        <v>1396</v>
+        <v>1463</v>
       </c>
       <c r="G504" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H504" s="4" t="s">
-        <v>1611</v>
+        <v>1461</v>
       </c>
       <c r="I504" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J504" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K504" s="4"/>
       <c r="L504" s="4"/>
       <c r="M504" s="4"/>
       <c r="N504" s="4"/>
       <c r="O504" s="4"/>
     </row>
-    <row r="505" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="505" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B505" s="4" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="C505" s="4" t="s">
-        <v>448</v>
+        <v>1431</v>
       </c>
       <c r="D505" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E505" s="4" t="s">
-        <v>433</v>
+        <v>1432</v>
       </c>
       <c r="F505" s="4" t="s">
-        <v>1397</v>
+        <v>1433</v>
       </c>
       <c r="G505" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H505" s="4" t="s">
-        <v>1612</v>
+        <v>16</v>
       </c>
       <c r="I505" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J505" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K505" s="4"/>
       <c r="L505" s="4"/>
       <c r="M505" s="4"/>
       <c r="N505" s="4"/>
       <c r="O505" s="4"/>
     </row>
-    <row r="506" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="506" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A506" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B506" s="4" t="s">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="C506" s="4" t="s">
-        <v>159</v>
+        <v>1450</v>
       </c>
       <c r="D506" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E506" s="4" t="s">
-        <v>160</v>
+        <v>568</v>
       </c>
       <c r="F506" s="4" t="s">
-        <v>764</v>
+        <v>1451</v>
       </c>
       <c r="G506" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H506" s="4" t="s">
-        <v>16</v>
+        <v>1452</v>
       </c>
       <c r="I506" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J506" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K506" s="4"/>
       <c r="L506" s="4"/>
       <c r="M506" s="4"/>
       <c r="N506" s="4"/>
       <c r="O506" s="4"/>
     </row>
-    <row r="507" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="507" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A507" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B507" s="4" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="C507" s="4"/>
+      <c r="D507" s="4"/>
       <c r="E507" s="4" t="s">
-        <v>377</v>
+        <v>16</v>
       </c>
       <c r="F507" s="4" t="s">
-        <v>985</v>
+        <v>235</v>
       </c>
       <c r="G507" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H507" s="4" t="s">
-        <v>1613</v>
+        <v>16</v>
       </c>
       <c r="I507" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J507" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K507" s="4"/>
       <c r="L507" s="4"/>
       <c r="M507" s="4"/>
       <c r="N507" s="4"/>
-      <c r="O507" s="4" t="s">
-[...3 lines deleted...]
-    <row r="508" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O507" s="4"/>
+    </row>
+    <row r="508" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A508" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B508" s="4" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="C508" s="4" t="s">
-        <v>450</v>
+        <v>1491</v>
       </c>
       <c r="D508" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E508" s="4" t="s">
-        <v>377</v>
+        <v>619</v>
       </c>
       <c r="F508" s="4" t="s">
-        <v>986</v>
+        <v>1492</v>
       </c>
       <c r="G508" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H508" s="4" t="s">
-        <v>1614</v>
+        <v>1493</v>
       </c>
       <c r="I508" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J508" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K508" s="4"/>
       <c r="L508" s="4"/>
       <c r="M508" s="4"/>
       <c r="N508" s="4"/>
-      <c r="O508" s="4" t="s">
-[...3 lines deleted...]
-    <row r="509" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O508" s="4"/>
+    </row>
+    <row r="509" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A509" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B509" s="4" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="C509" s="4" t="s">
-        <v>445</v>
+        <v>1472</v>
       </c>
       <c r="D509" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E509" s="4" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F509" s="4" t="s">
-        <v>1398</v>
+        <v>1473</v>
       </c>
       <c r="G509" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H509" s="4" t="s">
-        <v>1615</v>
+        <v>1474</v>
       </c>
       <c r="I509" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J509" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K509" s="4"/>
       <c r="L509" s="4"/>
       <c r="M509" s="4"/>
       <c r="N509" s="4"/>
-      <c r="O509" s="4"/>
+      <c r="O509" s="4" t="s">
+        <v>1475</v>
+      </c>
     </row>
     <row r="510" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A510" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B510" s="4" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="C510" s="4" t="s">
-        <v>451</v>
+        <v>1488</v>
       </c>
       <c r="D510" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E510" s="4" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="F510" s="4" t="s">
-        <v>987</v>
+        <v>1489</v>
       </c>
       <c r="G510" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H510" s="4" t="s">
-        <v>1616</v>
+        <v>1490</v>
       </c>
       <c r="I510" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J510" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K510" s="4"/>
       <c r="L510" s="4"/>
       <c r="M510" s="4"/>
       <c r="N510" s="4"/>
-      <c r="O510" s="4"/>
-[...1 lines deleted...]
-    <row r="511" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O510" s="4" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="511" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A511" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B511" s="4" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="C511" s="4" t="s">
-        <v>452</v>
+        <v>1485</v>
       </c>
       <c r="D511" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E511" s="4" t="s">
-        <v>163</v>
+        <v>379</v>
       </c>
       <c r="F511" s="4" t="s">
-        <v>988</v>
+        <v>1486</v>
       </c>
       <c r="G511" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H511" s="4" t="s">
-        <v>1617</v>
+        <v>1487</v>
       </c>
       <c r="I511" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J511" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K511" s="4"/>
       <c r="L511" s="4"/>
       <c r="M511" s="4"/>
       <c r="N511" s="4"/>
-      <c r="O511" s="4"/>
-[...1 lines deleted...]
-    <row r="512" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O511" s="4" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="512" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A512" s="3" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B512" s="4" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="C512" s="4" t="s">
-        <v>159</v>
+        <v>1483</v>
       </c>
       <c r="D512" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E512" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F512" s="4" t="s">
-        <v>764</v>
+        <v>1484</v>
       </c>
       <c r="G512" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H512" s="4" t="s">
-        <v>16</v>
+        <v>1482</v>
       </c>
       <c r="I512" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J512" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K512" s="4"/>
       <c r="L512" s="4"/>
       <c r="M512" s="4"/>
       <c r="N512" s="4"/>
-      <c r="O512" s="4"/>
-[...1 lines deleted...]
-    <row r="513" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O512" s="4" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="513" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B513" s="4" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="C513" s="4" t="s">
-        <v>453</v>
+        <v>1480</v>
       </c>
       <c r="D513" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E513" s="4" t="s">
-        <v>230</v>
+        <v>439</v>
       </c>
       <c r="F513" s="4" t="s">
-        <v>989</v>
+        <v>1481</v>
       </c>
       <c r="G513" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H513" s="4" t="s">
-        <v>16</v>
+        <v>1482</v>
       </c>
       <c r="I513" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J513" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K513" s="4"/>
       <c r="L513" s="4"/>
       <c r="M513" s="4"/>
       <c r="N513" s="4"/>
-      <c r="O513" s="4"/>
-[...1 lines deleted...]
-    <row r="514" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O513" s="4" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="514" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A514" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B514" s="4" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="C514" s="4" t="s">
-        <v>185</v>
+        <v>1476</v>
       </c>
       <c r="D514" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E514" s="4" t="s">
-        <v>186</v>
+        <v>439</v>
       </c>
       <c r="F514" s="4" t="s">
-        <v>990</v>
+        <v>1477</v>
       </c>
       <c r="G514" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H514" s="4" t="s">
-        <v>16</v>
+        <v>1478</v>
       </c>
       <c r="I514" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J514" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K514" s="4"/>
       <c r="L514" s="4"/>
       <c r="M514" s="4"/>
       <c r="N514" s="4"/>
-      <c r="O514" s="4"/>
-[...1 lines deleted...]
-    <row r="515" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O514" s="4" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="515" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A515" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B515" s="4" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="C515" s="4" t="s">
-        <v>188</v>
+        <v>1494</v>
       </c>
       <c r="D515" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E515" s="4" t="s">
-        <v>189</v>
+        <v>391</v>
       </c>
       <c r="F515" s="4" t="s">
-        <v>991</v>
+        <v>1495</v>
       </c>
       <c r="G515" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H515" s="4" t="s">
-        <v>16</v>
+        <v>1496</v>
       </c>
       <c r="I515" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J515" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K515" s="4"/>
       <c r="L515" s="4"/>
       <c r="M515" s="4"/>
       <c r="N515" s="4"/>
       <c r="O515" s="4"/>
     </row>
-    <row r="516" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="516" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B516" s="4" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="C516" s="4" t="s">
-        <v>190</v>
+        <v>383</v>
       </c>
       <c r="D516" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E516" s="4" t="s">
-        <v>191</v>
+        <v>384</v>
       </c>
       <c r="F516" s="4" t="s">
-        <v>992</v>
+        <v>385</v>
       </c>
       <c r="G516" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H516" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I516" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J516" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K516" s="4"/>
       <c r="L516" s="4"/>
       <c r="M516" s="4"/>
       <c r="N516" s="4"/>
       <c r="O516" s="4"/>
     </row>
-    <row r="517" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="517" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A517" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B517" s="4" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="C517" s="4" t="s">
-        <v>159</v>
+        <v>1497</v>
       </c>
       <c r="D517" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E517" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F517" s="4" t="s">
-        <v>764</v>
+        <v>1498</v>
       </c>
       <c r="G517" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H517" s="4" t="s">
-        <v>16</v>
+        <v>1499</v>
       </c>
       <c r="I517" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J517" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K517" s="4"/>
       <c r="L517" s="4"/>
       <c r="M517" s="4"/>
       <c r="N517" s="4"/>
       <c r="O517" s="4"/>
     </row>
-    <row r="518" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="518" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="3" t="s">
-        <v>25</v>
-[...9 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B518" s="4"/>
+      <c r="C518" s="4"/>
+      <c r="D518" s="4"/>
       <c r="E518" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F518" s="4" t="s">
-        <v>1399</v>
+        <v>37</v>
       </c>
       <c r="G518" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H518" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I518" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J518" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K518" s="4"/>
       <c r="L518" s="4"/>
       <c r="M518" s="4"/>
       <c r="N518" s="4"/>
       <c r="O518" s="4"/>
     </row>
-    <row r="519" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="519" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A519" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B519" s="4" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="C519" s="4"/>
+      <c r="D519" s="4"/>
       <c r="E519" s="4" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="F519" s="4" t="s">
-        <v>993</v>
+        <v>213</v>
       </c>
       <c r="G519" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H519" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I519" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J519" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K519" s="4"/>
       <c r="L519" s="4"/>
       <c r="M519" s="4"/>
       <c r="N519" s="4"/>
       <c r="O519" s="4"/>
     </row>
-    <row r="520" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="520" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A520" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B520" s="4" t="s">
-        <v>85</v>
+        <v>212</v>
       </c>
       <c r="C520" s="4" t="s">
-        <v>456</v>
+        <v>858</v>
       </c>
       <c r="D520" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E520" s="4" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="F520" s="4" t="s">
-        <v>994</v>
+        <v>1348</v>
       </c>
       <c r="G520" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H520" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I520" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J520" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K520" s="4"/>
       <c r="L520" s="4"/>
       <c r="M520" s="4"/>
       <c r="N520" s="4"/>
       <c r="O520" s="4"/>
     </row>
-    <row r="521" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="521" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A521" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B521" s="4" t="s">
-        <v>85</v>
+        <v>212</v>
       </c>
       <c r="C521" s="4" t="s">
-        <v>457</v>
+        <v>383</v>
       </c>
       <c r="D521" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E521" s="4" t="s">
-        <v>191</v>
+        <v>384</v>
       </c>
       <c r="F521" s="4" t="s">
-        <v>995</v>
+        <v>385</v>
       </c>
       <c r="G521" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H521" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I521" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J521" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K521" s="4"/>
       <c r="L521" s="4"/>
       <c r="M521" s="4"/>
       <c r="N521" s="4"/>
       <c r="O521" s="4"/>
     </row>
-    <row r="522" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="522" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A522" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B522" s="4" t="s">
-        <v>85</v>
+        <v>212</v>
       </c>
       <c r="C522" s="4" t="s">
-        <v>159</v>
+        <v>1349</v>
       </c>
       <c r="D522" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E522" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F522" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1350</v>
+      </c>
+      <c r="G522" s="6" t="s">
+        <v>1351</v>
       </c>
       <c r="H522" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I522" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J522" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K522" s="4"/>
       <c r="L522" s="4"/>
       <c r="M522" s="4"/>
       <c r="N522" s="4"/>
       <c r="O522" s="4"/>
     </row>
-    <row r="523" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="523" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A523" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B523" s="4" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="C523" s="4"/>
+      <c r="D523" s="4"/>
       <c r="E523" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F523" s="4" t="s">
-        <v>1400</v>
+        <v>211</v>
       </c>
       <c r="G523" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H523" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I523" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J523" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K523" s="4"/>
       <c r="L523" s="4"/>
       <c r="M523" s="4"/>
       <c r="N523" s="4"/>
       <c r="O523" s="4"/>
     </row>
-    <row r="524" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="524" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A524" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B524" s="4" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="C524" s="4" t="s">
-        <v>459</v>
+        <v>1344</v>
       </c>
       <c r="D524" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E524" s="4" t="s">
-        <v>186</v>
+        <v>379</v>
       </c>
       <c r="F524" s="4" t="s">
-        <v>996</v>
+        <v>1345</v>
       </c>
       <c r="G524" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H524" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I524" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J524" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K524" s="4"/>
       <c r="L524" s="4"/>
       <c r="M524" s="4"/>
       <c r="N524" s="4"/>
       <c r="O524" s="4"/>
     </row>
-    <row r="525" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="525" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A525" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B525" s="4" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="C525" s="4" t="s">
-        <v>460</v>
+        <v>1346</v>
       </c>
       <c r="D525" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E525" s="4" t="s">
-        <v>189</v>
+        <v>568</v>
       </c>
       <c r="F525" s="4" t="s">
-        <v>997</v>
+        <v>1347</v>
       </c>
       <c r="G525" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H525" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I525" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J525" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K525" s="4"/>
       <c r="L525" s="4"/>
       <c r="M525" s="4"/>
       <c r="N525" s="4"/>
       <c r="O525" s="4"/>
     </row>
-    <row r="526" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="526" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A526" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B526" s="4" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="C526" s="4" t="s">
-        <v>461</v>
+        <v>1342</v>
       </c>
       <c r="D526" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E526" s="4" t="s">
-        <v>191</v>
+        <v>439</v>
       </c>
       <c r="F526" s="4" t="s">
-        <v>998</v>
+        <v>1343</v>
       </c>
       <c r="G526" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H526" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I526" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J526" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K526" s="4"/>
       <c r="L526" s="4"/>
       <c r="M526" s="4"/>
       <c r="N526" s="4"/>
       <c r="O526" s="4"/>
     </row>
-    <row r="527" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="527" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A527" s="3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B527" s="4" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="C527" s="4" t="s">
-        <v>159</v>
+        <v>383</v>
       </c>
       <c r="D527" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E527" s="4" t="s">
-        <v>160</v>
+        <v>384</v>
       </c>
       <c r="F527" s="4" t="s">
-        <v>764</v>
+        <v>385</v>
       </c>
       <c r="G527" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H527" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I527" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J527" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K527" s="4"/>
       <c r="L527" s="4"/>
       <c r="M527" s="4"/>
       <c r="N527" s="4"/>
       <c r="O527" s="4"/>
     </row>
-    <row r="528" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="528" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A528" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B528" s="4" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="C528" s="4"/>
+      <c r="D528" s="4"/>
       <c r="E528" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F528" s="4" t="s">
-        <v>999</v>
+        <v>217</v>
       </c>
       <c r="G528" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H528" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I528" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J528" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K528" s="4"/>
       <c r="L528" s="4"/>
       <c r="M528" s="4"/>
       <c r="N528" s="4"/>
       <c r="O528" s="4"/>
     </row>
     <row r="529" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B529" s="4" t="s">
-        <v>87</v>
+        <v>216</v>
       </c>
       <c r="C529" s="4" t="s">
-        <v>463</v>
+        <v>1354</v>
       </c>
       <c r="D529" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E529" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F529" s="4" t="s">
-        <v>1000</v>
+        <v>1355</v>
       </c>
       <c r="G529" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H529" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I529" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J529" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K529" s="4"/>
       <c r="L529" s="4"/>
       <c r="M529" s="4"/>
       <c r="N529" s="4"/>
       <c r="O529" s="4"/>
     </row>
     <row r="530" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A530" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B530" s="4" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C530" s="4"/>
+      <c r="D530" s="4"/>
       <c r="E530" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F530" s="4" t="s">
-        <v>1001</v>
+        <v>215</v>
       </c>
       <c r="G530" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H530" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I530" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J530" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K530" s="4"/>
       <c r="L530" s="4"/>
       <c r="M530" s="4"/>
       <c r="N530" s="4"/>
       <c r="O530" s="4"/>
     </row>
-    <row r="531" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="531" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A531" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B531" s="4" t="s">
-        <v>87</v>
+        <v>214</v>
       </c>
       <c r="C531" s="4" t="s">
-        <v>159</v>
+        <v>1352</v>
       </c>
       <c r="D531" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E531" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F531" s="4" t="s">
-        <v>764</v>
+        <v>1353</v>
       </c>
       <c r="G531" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H531" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I531" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J531" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K531" s="4"/>
       <c r="L531" s="4"/>
       <c r="M531" s="4"/>
       <c r="N531" s="4"/>
       <c r="O531" s="4"/>
     </row>
     <row r="532" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A532" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B532" s="4" t="s">
-        <v>88</v>
+        <v>214</v>
       </c>
       <c r="C532" s="4" t="s">
-        <v>316</v>
+        <v>1245</v>
       </c>
       <c r="D532" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E532" s="4" t="s">
-        <v>157</v>
+        <v>384</v>
       </c>
       <c r="F532" s="4" t="s">
-        <v>1002</v>
+        <v>385</v>
       </c>
       <c r="G532" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H532" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I532" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J532" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K532" s="4"/>
       <c r="L532" s="4"/>
       <c r="M532" s="4"/>
       <c r="N532" s="4"/>
       <c r="O532" s="4"/>
     </row>
-    <row r="533" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="533" spans="1:15" ht="166.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B533" s="4" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="C533" s="4"/>
+      <c r="D533" s="4"/>
       <c r="E533" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F533" s="4" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>1618</v>
+        <v>219</v>
+      </c>
+      <c r="G533" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H533" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I533" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J533" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K533" s="4"/>
       <c r="L533" s="4"/>
       <c r="M533" s="4"/>
       <c r="N533" s="4"/>
       <c r="O533" s="4"/>
     </row>
-    <row r="534" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="534" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A534" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B534" s="4" t="s">
-        <v>88</v>
+        <v>218</v>
       </c>
       <c r="C534" s="4" t="s">
-        <v>159</v>
+        <v>1362</v>
       </c>
       <c r="D534" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E534" s="4" t="s">
-        <v>160</v>
+        <v>592</v>
       </c>
       <c r="F534" s="4" t="s">
-        <v>764</v>
+        <v>1363</v>
       </c>
       <c r="G534" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H534" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I534" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J534" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K534" s="4"/>
       <c r="L534" s="4"/>
       <c r="M534" s="4"/>
       <c r="N534" s="4"/>
       <c r="O534" s="4"/>
     </row>
-    <row r="535" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="535" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A535" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B535" s="4" t="s">
-        <v>89</v>
+        <v>218</v>
       </c>
       <c r="C535" s="4" t="s">
-        <v>466</v>
+        <v>776</v>
       </c>
       <c r="D535" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E535" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F535" s="4" t="s">
-        <v>1004</v>
+        <v>1364</v>
       </c>
       <c r="G535" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H535" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I535" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J535" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K535" s="4"/>
       <c r="L535" s="4"/>
       <c r="M535" s="4"/>
       <c r="N535" s="4"/>
       <c r="O535" s="4"/>
     </row>
-    <row r="536" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="536" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A536" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B536" s="4" t="s">
-        <v>89</v>
+        <v>218</v>
       </c>
       <c r="C536" s="4" t="s">
-        <v>428</v>
+        <v>1356</v>
       </c>
       <c r="D536" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E536" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F536" s="4" t="s">
-        <v>764</v>
+        <v>1357</v>
       </c>
       <c r="G536" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H536" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I536" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J536" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K536" s="4"/>
       <c r="L536" s="4"/>
       <c r="M536" s="4"/>
       <c r="N536" s="4"/>
       <c r="O536" s="4"/>
     </row>
     <row r="537" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A537" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B537" s="4" t="s">
-        <v>90</v>
+        <v>218</v>
       </c>
       <c r="C537" s="4" t="s">
-        <v>467</v>
+        <v>1245</v>
       </c>
       <c r="D537" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E537" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F537" s="4" t="s">
-        <v>1005</v>
+        <v>385</v>
       </c>
       <c r="G537" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H537" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I537" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J537" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K537" s="4"/>
       <c r="L537" s="4"/>
       <c r="M537" s="4"/>
       <c r="N537" s="4"/>
       <c r="O537" s="4"/>
     </row>
-    <row r="538" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="538" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A538" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B538" s="4" t="s">
-        <v>90</v>
+        <v>218</v>
       </c>
       <c r="C538" s="4" t="s">
-        <v>428</v>
+        <v>1360</v>
       </c>
       <c r="D538" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E538" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F538" s="4" t="s">
-        <v>764</v>
+        <v>1361</v>
       </c>
       <c r="G538" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H538" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I538" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J538" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K538" s="4"/>
       <c r="L538" s="4"/>
       <c r="M538" s="4"/>
       <c r="N538" s="4"/>
       <c r="O538" s="4"/>
     </row>
     <row r="539" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A539" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B539" s="4" t="s">
-        <v>91</v>
+        <v>218</v>
       </c>
       <c r="C539" s="4" t="s">
-        <v>468</v>
+        <v>1358</v>
       </c>
       <c r="D539" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E539" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F539" s="4" t="s">
-        <v>1006</v>
+        <v>1359</v>
       </c>
       <c r="G539" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H539" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I539" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J539" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K539" s="4"/>
       <c r="L539" s="4"/>
       <c r="M539" s="4"/>
       <c r="N539" s="4"/>
       <c r="O539" s="4"/>
     </row>
-    <row r="540" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="540" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A540" s="3" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B540" s="4" t="s">
-        <v>91</v>
+        <v>218</v>
       </c>
       <c r="C540" s="4" t="s">
-        <v>469</v>
+        <v>1365</v>
       </c>
       <c r="D540" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E540" s="4" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="F540" s="4" t="s">
-        <v>1007</v>
+        <v>1366</v>
       </c>
       <c r="G540" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H540" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I540" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J540" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K540" s="4"/>
       <c r="L540" s="4"/>
       <c r="M540" s="4"/>
       <c r="N540" s="4"/>
       <c r="O540" s="4"/>
     </row>
-    <row r="541" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="541" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A541" s="3" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B541" s="4"/>
+      <c r="C541" s="4"/>
+      <c r="D541" s="4"/>
       <c r="E541" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F541" s="4" t="s">
-        <v>1008</v>
+        <v>25</v>
       </c>
       <c r="G541" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H541" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I541" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J541" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K541" s="4"/>
       <c r="L541" s="4"/>
       <c r="M541" s="4"/>
       <c r="N541" s="4"/>
       <c r="O541" s="4"/>
     </row>
-    <row r="542" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="542" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A542" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B542" s="4" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="C542" s="4"/>
+      <c r="D542" s="4"/>
       <c r="E542" s="4" t="s">
-        <v>235</v>
+        <v>16</v>
       </c>
       <c r="F542" s="4" t="s">
-        <v>1009</v>
+        <v>145</v>
       </c>
       <c r="G542" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H542" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I542" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J542" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K542" s="4"/>
       <c r="L542" s="4"/>
       <c r="M542" s="4"/>
       <c r="N542" s="4"/>
       <c r="O542" s="4"/>
     </row>
-    <row r="543" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="543" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A543" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B543" s="4" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="C543" s="4" t="s">
-        <v>472</v>
+        <v>978</v>
       </c>
       <c r="D543" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E543" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F543" s="4" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>979</v>
+      </c>
+      <c r="G543" s="6" t="s">
+        <v>980</v>
       </c>
       <c r="H543" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I543" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J543" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K543" s="4"/>
       <c r="L543" s="4"/>
       <c r="M543" s="4"/>
       <c r="N543" s="4"/>
       <c r="O543" s="4"/>
     </row>
-    <row r="544" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="544" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A544" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B544" s="4" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="C544" s="4" t="s">
-        <v>473</v>
+        <v>981</v>
       </c>
       <c r="D544" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E544" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F544" s="4" t="s">
-        <v>1011</v>
+        <v>982</v>
       </c>
       <c r="G544" s="4" t="s">
-        <v>16</v>
+        <v>983</v>
       </c>
       <c r="H544" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I544" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J544" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K544" s="4"/>
       <c r="L544" s="4"/>
       <c r="M544" s="4"/>
       <c r="N544" s="4"/>
       <c r="O544" s="4"/>
     </row>
-    <row r="545" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="545" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B545" s="4" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="C545" s="4" t="s">
-        <v>428</v>
+        <v>383</v>
       </c>
       <c r="D545" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E545" s="4" t="s">
-        <v>160</v>
+        <v>384</v>
       </c>
       <c r="F545" s="4" t="s">
-        <v>764</v>
+        <v>385</v>
       </c>
       <c r="G545" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H545" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I545" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J545" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K545" s="4"/>
       <c r="L545" s="4"/>
       <c r="M545" s="4"/>
       <c r="N545" s="4"/>
       <c r="O545" s="4"/>
     </row>
-    <row r="546" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="546" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A546" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B546" s="4" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="C546" s="4"/>
+      <c r="D546" s="4"/>
       <c r="E546" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F546" s="4" t="s">
-        <v>1012</v>
+        <v>147</v>
       </c>
       <c r="G546" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H546" s="4" t="s">
-        <v>1619</v>
+      <c r="H546" s="6" t="s">
+        <v>148</v>
       </c>
       <c r="I546" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J546" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K546" s="4"/>
       <c r="L546" s="4"/>
       <c r="M546" s="4"/>
       <c r="N546" s="4"/>
       <c r="O546" s="4"/>
     </row>
-    <row r="547" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="547" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A547" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B547" s="4" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="C547" s="4" t="s">
-        <v>475</v>
+        <v>1009</v>
       </c>
       <c r="D547" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E547" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F547" s="4" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1010</v>
+      </c>
+      <c r="G547" s="6" t="s">
+        <v>1008</v>
       </c>
       <c r="H547" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I547" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J547" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K547" s="4"/>
       <c r="L547" s="4"/>
       <c r="M547" s="4"/>
       <c r="N547" s="4"/>
       <c r="O547" s="4"/>
     </row>
-    <row r="548" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="548" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A548" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B548" s="4" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="C548" s="4" t="s">
-        <v>264</v>
+        <v>1006</v>
       </c>
       <c r="D548" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E548" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F548" s="4" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1007</v>
+      </c>
+      <c r="G548" s="6" t="s">
+        <v>1008</v>
       </c>
       <c r="H548" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I548" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J548" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K548" s="4"/>
       <c r="L548" s="4"/>
       <c r="M548" s="4"/>
       <c r="N548" s="4"/>
       <c r="O548" s="4"/>
     </row>
-    <row r="549" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="549" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A549" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B549" s="4" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="C549" s="4" t="s">
-        <v>476</v>
+        <v>1036</v>
       </c>
       <c r="D549" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E549" s="4" t="s">
-        <v>235</v>
+        <v>419</v>
       </c>
       <c r="F549" s="4" t="s">
-        <v>1015</v>
+        <v>1037</v>
       </c>
       <c r="G549" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H549" s="4" t="s">
-        <v>1620</v>
+        <v>16</v>
       </c>
       <c r="I549" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J549" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K549" s="4"/>
       <c r="L549" s="4"/>
       <c r="M549" s="4"/>
       <c r="N549" s="4"/>
       <c r="O549" s="4"/>
     </row>
-    <row r="550" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="550" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A550" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B550" s="4" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="C550" s="4" t="s">
-        <v>477</v>
+        <v>705</v>
       </c>
       <c r="D550" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E550" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F550" s="4" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>991</v>
+      </c>
+      <c r="G550" s="6" t="s">
+        <v>707</v>
       </c>
       <c r="H550" s="4" t="s">
-        <v>1758</v>
+        <v>16</v>
       </c>
       <c r="I550" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J550" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K550" s="4"/>
       <c r="L550" s="4"/>
       <c r="M550" s="4"/>
       <c r="N550" s="4"/>
       <c r="O550" s="4"/>
     </row>
-    <row r="551" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="551" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A551" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B551" s="4" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="C551" s="4" t="s">
-        <v>159</v>
+        <v>558</v>
       </c>
       <c r="D551" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E551" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F551" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>559</v>
+      </c>
+      <c r="G551" s="6" t="s">
+        <v>560</v>
       </c>
       <c r="H551" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I551" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J551" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K551" s="4"/>
       <c r="L551" s="4"/>
       <c r="M551" s="4"/>
       <c r="N551" s="4"/>
       <c r="O551" s="4"/>
     </row>
-    <row r="552" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="552" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B552" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C552" s="4" t="s">
-        <v>478</v>
+        <v>665</v>
       </c>
       <c r="D552" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E552" s="4" t="s">
-        <v>182</v>
+        <v>666</v>
       </c>
       <c r="F552" s="4" t="s">
-        <v>1017</v>
+        <v>1035</v>
       </c>
       <c r="G552" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H552" s="4" t="s">
-        <v>1621</v>
+        <v>16</v>
       </c>
       <c r="I552" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J552" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K552" s="4"/>
       <c r="L552" s="4"/>
       <c r="M552" s="4"/>
       <c r="N552" s="4"/>
       <c r="O552" s="4"/>
     </row>
-    <row r="553" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="553" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A553" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B553" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C553" s="4" t="s">
-        <v>432</v>
+        <v>736</v>
       </c>
       <c r="D553" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E553" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F553" s="4" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="G553" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H553" s="4" t="s">
-        <v>1622</v>
+        <v>16</v>
       </c>
       <c r="I553" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J553" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K553" s="4"/>
       <c r="L553" s="4"/>
       <c r="M553" s="4"/>
       <c r="N553" s="4"/>
       <c r="O553" s="4"/>
     </row>
-    <row r="554" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="554" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A554" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B554" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C554" s="4" t="s">
-        <v>479</v>
+        <v>1031</v>
       </c>
       <c r="D554" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E554" s="4" t="s">
-        <v>235</v>
+        <v>379</v>
       </c>
       <c r="F554" s="4" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
       <c r="G554" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H554" s="4" t="s">
-        <v>1623</v>
+        <v>16</v>
       </c>
       <c r="I554" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J554" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K554" s="4"/>
       <c r="L554" s="4"/>
       <c r="M554" s="4"/>
       <c r="N554" s="4"/>
       <c r="O554" s="4"/>
     </row>
-    <row r="555" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A555" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B555" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C555" s="4" t="s">
-        <v>180</v>
+        <v>1014</v>
       </c>
       <c r="D555" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E555" s="4" t="s">
-        <v>235</v>
+        <v>568</v>
       </c>
       <c r="F555" s="4" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="G555" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H555" s="4" t="s">
-        <v>1624</v>
+        <v>16</v>
       </c>
       <c r="I555" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J555" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K555" s="4"/>
       <c r="L555" s="4"/>
       <c r="M555" s="4"/>
       <c r="N555" s="4"/>
       <c r="O555" s="4"/>
     </row>
-    <row r="556" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="556" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A556" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B556" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C556" s="4" t="s">
-        <v>480</v>
+        <v>1033</v>
       </c>
       <c r="D556" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E556" s="4" t="s">
-        <v>163</v>
+        <v>562</v>
       </c>
       <c r="F556" s="4" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="G556" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H556" s="4" t="s">
-        <v>1625</v>
+        <v>16</v>
       </c>
       <c r="I556" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J556" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K556" s="4"/>
       <c r="L556" s="4"/>
       <c r="M556" s="4"/>
       <c r="N556" s="4"/>
       <c r="O556" s="4"/>
     </row>
-    <row r="557" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="557" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A557" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B557" s="4" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C557" s="4" t="s">
-        <v>159</v>
+        <v>984</v>
       </c>
       <c r="D557" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E557" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F557" s="4" t="s">
-        <v>764</v>
+        <v>985</v>
       </c>
       <c r="G557" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H557" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I557" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J557" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K557" s="4"/>
       <c r="L557" s="4"/>
       <c r="M557" s="4"/>
       <c r="N557" s="4"/>
       <c r="O557" s="4"/>
     </row>
     <row r="558" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A558" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B558" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C558" s="4" t="s">
-        <v>481</v>
+        <v>383</v>
       </c>
       <c r="D558" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E558" s="4" t="s">
-        <v>182</v>
+        <v>384</v>
       </c>
       <c r="F558" s="4" t="s">
-        <v>1022</v>
+        <v>385</v>
       </c>
       <c r="G558" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H558" s="4" t="s">
-        <v>1626</v>
+        <v>16</v>
       </c>
       <c r="I558" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J558" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K558" s="4"/>
       <c r="L558" s="4"/>
       <c r="M558" s="4"/>
       <c r="N558" s="4"/>
       <c r="O558" s="4"/>
     </row>
-    <row r="559" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="559" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A559" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B559" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C559" s="4" t="s">
-        <v>482</v>
+        <v>998</v>
       </c>
       <c r="D559" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E559" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F559" s="4" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>999</v>
+      </c>
+      <c r="G559" s="6" t="s">
+        <v>1000</v>
       </c>
       <c r="H559" s="4" t="s">
-        <v>1627</v>
+        <v>16</v>
       </c>
       <c r="I559" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J559" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K559" s="4"/>
       <c r="L559" s="4"/>
       <c r="M559" s="4"/>
       <c r="N559" s="4"/>
       <c r="O559" s="4"/>
     </row>
-    <row r="560" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="560" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A560" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B560" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C560" s="4" t="s">
-        <v>483</v>
+        <v>1001</v>
       </c>
       <c r="D560" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E560" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F560" s="4" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1002</v>
+      </c>
+      <c r="G560" s="6" t="s">
+        <v>1003</v>
       </c>
       <c r="H560" s="4" t="s">
-        <v>1628</v>
+        <v>16</v>
       </c>
       <c r="I560" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J560" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K560" s="4"/>
       <c r="L560" s="4"/>
       <c r="M560" s="4"/>
       <c r="N560" s="4"/>
       <c r="O560" s="4"/>
     </row>
     <row r="561" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A561" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B561" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C561" s="4" t="s">
-        <v>484</v>
+        <v>995</v>
       </c>
       <c r="D561" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E561" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F561" s="4" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>996</v>
+      </c>
+      <c r="G561" s="6" t="s">
+        <v>997</v>
       </c>
       <c r="H561" s="4" t="s">
-        <v>1629</v>
+        <v>16</v>
       </c>
       <c r="I561" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J561" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K561" s="4"/>
       <c r="L561" s="4"/>
       <c r="M561" s="4"/>
       <c r="N561" s="4"/>
       <c r="O561" s="4"/>
     </row>
-    <row r="562" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="562" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A562" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B562" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C562" s="4" t="s">
-        <v>485</v>
+        <v>1026</v>
       </c>
       <c r="D562" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E562" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F562" s="4" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1027</v>
+      </c>
+      <c r="G562" s="6" t="s">
+        <v>1028</v>
       </c>
       <c r="H562" s="4" t="s">
-        <v>1630</v>
+        <v>16</v>
       </c>
       <c r="I562" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J562" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K562" s="4"/>
       <c r="L562" s="4"/>
       <c r="M562" s="4"/>
       <c r="N562" s="4"/>
       <c r="O562" s="4"/>
     </row>
-    <row r="563" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="563" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A563" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B563" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C563" s="4" t="s">
-        <v>486</v>
+        <v>986</v>
       </c>
       <c r="D563" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E563" s="4" t="s">
-        <v>235</v>
+        <v>391</v>
       </c>
       <c r="F563" s="4" t="s">
-        <v>1027</v>
+        <v>987</v>
       </c>
       <c r="G563" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H563" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I563" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J563" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K563" s="4"/>
       <c r="L563" s="4"/>
       <c r="M563" s="4"/>
       <c r="N563" s="4"/>
       <c r="O563" s="4"/>
     </row>
     <row r="564" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A564" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B564" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C564" s="4" t="s">
-        <v>487</v>
+        <v>1016</v>
       </c>
       <c r="D564" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E564" s="4" t="s">
-        <v>247</v>
+        <v>375</v>
       </c>
       <c r="F564" s="4" t="s">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1017</v>
+      </c>
+      <c r="G564" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="H564" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I564" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J564" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K564" s="4"/>
       <c r="L564" s="4"/>
       <c r="M564" s="4"/>
       <c r="N564" s="4"/>
       <c r="O564" s="4"/>
     </row>
-    <row r="565" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="565" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A565" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B565" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C565" s="4" t="s">
-        <v>488</v>
+        <v>1023</v>
       </c>
       <c r="D565" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E565" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F565" s="4" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="G565" s="4" t="s">
-        <v>16</v>
+        <v>1025</v>
       </c>
       <c r="H565" s="4" t="s">
-        <v>1631</v>
+        <v>16</v>
       </c>
       <c r="I565" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J565" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K565" s="4"/>
       <c r="L565" s="4"/>
       <c r="M565" s="4"/>
       <c r="N565" s="4"/>
       <c r="O565" s="4"/>
     </row>
-    <row r="566" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="566" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A566" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B566" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C566" s="4" t="s">
-        <v>489</v>
+        <v>1021</v>
       </c>
       <c r="D566" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E566" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F566" s="4" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="G566" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H566" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I566" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J566" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K566" s="4"/>
       <c r="L566" s="4"/>
       <c r="M566" s="4"/>
       <c r="N566" s="4"/>
       <c r="O566" s="4"/>
     </row>
-    <row r="567" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="567" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A567" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B567" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C567" s="4" t="s">
-        <v>490</v>
+        <v>1011</v>
       </c>
       <c r="D567" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E567" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F567" s="4" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1012</v>
+      </c>
+      <c r="G567" s="6" t="s">
+        <v>1013</v>
       </c>
       <c r="H567" s="4" t="s">
-        <v>1632</v>
+        <v>16</v>
       </c>
       <c r="I567" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J567" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K567" s="4"/>
       <c r="L567" s="4"/>
       <c r="M567" s="4"/>
       <c r="N567" s="4"/>
       <c r="O567" s="4"/>
     </row>
-    <row r="568" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="568" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B568" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C568" s="4" t="s">
-        <v>491</v>
+        <v>992</v>
       </c>
       <c r="D568" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E568" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F568" s="4" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>993</v>
+      </c>
+      <c r="G568" s="6" t="s">
+        <v>994</v>
       </c>
       <c r="H568" s="4" t="s">
-        <v>1633</v>
+        <v>16</v>
       </c>
       <c r="I568" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J568" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K568" s="4"/>
       <c r="L568" s="4"/>
       <c r="M568" s="4"/>
       <c r="N568" s="4"/>
       <c r="O568" s="4"/>
     </row>
     <row r="569" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A569" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B569" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C569" s="4" t="s">
-        <v>492</v>
+        <v>659</v>
       </c>
       <c r="D569" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E569" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F569" s="4" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1029</v>
+      </c>
+      <c r="G569" s="6" t="s">
+        <v>661</v>
       </c>
       <c r="H569" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I569" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J569" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K569" s="4"/>
       <c r="L569" s="4"/>
       <c r="M569" s="4"/>
       <c r="N569" s="4"/>
       <c r="O569" s="4"/>
     </row>
-    <row r="570" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="570" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A570" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B570" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C570" s="4" t="s">
-        <v>314</v>
+        <v>988</v>
       </c>
       <c r="D570" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E570" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F570" s="4" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>989</v>
+      </c>
+      <c r="G570" s="6" t="s">
+        <v>990</v>
       </c>
       <c r="H570" s="4" t="s">
-        <v>1634</v>
+        <v>16</v>
       </c>
       <c r="I570" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J570" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K570" s="4"/>
       <c r="L570" s="4"/>
       <c r="M570" s="4"/>
       <c r="N570" s="4"/>
       <c r="O570" s="4"/>
     </row>
-    <row r="571" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="571" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A571" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B571" s="4" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C571" s="4" t="s">
-        <v>159</v>
+        <v>1004</v>
       </c>
       <c r="D571" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E571" s="4" t="s">
-        <v>160</v>
+        <v>568</v>
       </c>
       <c r="F571" s="4" t="s">
-        <v>764</v>
+        <v>1005</v>
       </c>
       <c r="G571" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H571" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I571" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J571" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K571" s="4"/>
       <c r="L571" s="4"/>
       <c r="M571" s="4"/>
       <c r="N571" s="4"/>
       <c r="O571" s="4"/>
     </row>
-    <row r="572" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="572" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A572" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B572" s="4" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="C572" s="4" t="s">
-        <v>493</v>
+        <v>1019</v>
       </c>
       <c r="D572" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E572" s="4" t="s">
-        <v>227</v>
+        <v>761</v>
       </c>
       <c r="F572" s="4" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="G572" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H572" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I572" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J572" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K572" s="4"/>
       <c r="L572" s="4"/>
       <c r="M572" s="4"/>
       <c r="N572" s="4"/>
       <c r="O572" s="4"/>
     </row>
-    <row r="573" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="573" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A573" s="3" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B573" s="4"/>
+      <c r="C573" s="4"/>
+      <c r="D573" s="4"/>
       <c r="E573" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F573" s="4" t="s">
-        <v>1402</v>
+        <v>29</v>
       </c>
       <c r="G573" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H573" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I573" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J573" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K573" s="4"/>
       <c r="L573" s="4"/>
       <c r="M573" s="4"/>
       <c r="N573" s="4"/>
       <c r="O573" s="4"/>
     </row>
-    <row r="574" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="574" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A574" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B574" s="4" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="C574" s="4"/>
+      <c r="D574" s="4"/>
       <c r="E574" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F574" s="4" t="s">
-        <v>764</v>
+        <v>165</v>
       </c>
       <c r="G574" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H574" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I574" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J574" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K574" s="4"/>
       <c r="L574" s="4"/>
       <c r="M574" s="4"/>
       <c r="N574" s="4"/>
       <c r="O574" s="4"/>
     </row>
-    <row r="575" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="575" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B575" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C575" s="4" t="s">
-        <v>495</v>
+        <v>417</v>
       </c>
       <c r="D575" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E575" s="4" t="s">
-        <v>496</v>
+        <v>419</v>
       </c>
       <c r="F575" s="4" t="s">
-        <v>1403</v>
+        <v>1062</v>
       </c>
       <c r="G575" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H575" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I575" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J575" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K575" s="4"/>
       <c r="L575" s="4"/>
       <c r="M575" s="4"/>
       <c r="N575" s="4"/>
       <c r="O575" s="4"/>
     </row>
-    <row r="576" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="576" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A576" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B576" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C576" s="4" t="s">
-        <v>497</v>
+        <v>665</v>
       </c>
       <c r="D576" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E576" s="4" t="s">
-        <v>182</v>
+        <v>666</v>
       </c>
       <c r="F576" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="G576" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H576" s="4" t="s">
-        <v>1635</v>
+        <v>16</v>
       </c>
       <c r="I576" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J576" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K576" s="4"/>
       <c r="L576" s="4"/>
       <c r="M576" s="4"/>
       <c r="N576" s="4"/>
       <c r="O576" s="4"/>
     </row>
-    <row r="577" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="577" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A577" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B577" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C577" s="4" t="s">
-        <v>498</v>
+        <v>736</v>
       </c>
       <c r="D577" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E577" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F577" s="4" t="s">
-        <v>1036</v>
+        <v>1064</v>
       </c>
       <c r="G577" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H577" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I577" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J577" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K577" s="4"/>
       <c r="L577" s="4"/>
       <c r="M577" s="4"/>
       <c r="N577" s="4"/>
       <c r="O577" s="4"/>
     </row>
-    <row r="578" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="578" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A578" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B578" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C578" s="4" t="s">
-        <v>499</v>
+        <v>734</v>
       </c>
       <c r="D578" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E578" s="4" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="F578" s="4" t="s">
-        <v>1037</v>
+        <v>1063</v>
       </c>
       <c r="G578" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H578" s="4" t="s">
-        <v>1636</v>
+        <v>16</v>
       </c>
       <c r="I578" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J578" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K578" s="4"/>
       <c r="L578" s="4"/>
       <c r="M578" s="4"/>
       <c r="N578" s="4"/>
       <c r="O578" s="4"/>
     </row>
     <row r="579" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A579" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B579" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C579" s="4" t="s">
-        <v>500</v>
+        <v>1031</v>
       </c>
       <c r="D579" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E579" s="4" t="s">
-        <v>163</v>
+        <v>379</v>
       </c>
       <c r="F579" s="4" t="s">
-        <v>1038</v>
+        <v>1066</v>
       </c>
       <c r="G579" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H579" s="4" t="s">
-        <v>1637</v>
+        <v>16</v>
       </c>
       <c r="I579" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J579" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K579" s="4"/>
       <c r="L579" s="4"/>
       <c r="M579" s="4"/>
       <c r="N579" s="4"/>
       <c r="O579" s="4"/>
     </row>
-    <row r="580" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="580" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A580" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B580" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C580" s="4" t="s">
-        <v>501</v>
+        <v>1055</v>
       </c>
       <c r="D580" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E580" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F580" s="4" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="G580" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H580" s="4" t="s">
-        <v>1638</v>
+        <v>16</v>
       </c>
       <c r="I580" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J580" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K580" s="4"/>
       <c r="L580" s="4"/>
       <c r="M580" s="4"/>
       <c r="N580" s="4"/>
       <c r="O580" s="4"/>
     </row>
     <row r="581" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A581" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B581" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C581" s="4" t="s">
-        <v>502</v>
+        <v>383</v>
       </c>
       <c r="D581" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E581" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F581" s="4" t="s">
-        <v>1040</v>
+        <v>385</v>
       </c>
       <c r="G581" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H581" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I581" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J581" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K581" s="4"/>
       <c r="L581" s="4"/>
       <c r="M581" s="4"/>
       <c r="N581" s="4"/>
       <c r="O581" s="4"/>
     </row>
-    <row r="582" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="582" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A582" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B582" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C582" s="4" t="s">
-        <v>503</v>
+        <v>1057</v>
       </c>
       <c r="D582" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E582" s="4" t="s">
-        <v>230</v>
+        <v>391</v>
       </c>
       <c r="F582" s="4" t="s">
-        <v>1404</v>
+        <v>1058</v>
       </c>
       <c r="G582" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H582" s="4" t="s">
-        <v>1639</v>
+        <v>16</v>
       </c>
       <c r="I582" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J582" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K582" s="4"/>
       <c r="L582" s="4"/>
       <c r="M582" s="4"/>
       <c r="N582" s="4"/>
       <c r="O582" s="4"/>
     </row>
-    <row r="583" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="583" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A583" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B583" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C583" s="4" t="s">
-        <v>504</v>
+        <v>659</v>
       </c>
       <c r="D583" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E583" s="4" t="s">
-        <v>306</v>
+        <v>375</v>
       </c>
       <c r="F583" s="4" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1065</v>
+      </c>
+      <c r="G583" s="6" t="s">
+        <v>661</v>
       </c>
       <c r="H583" s="4" t="s">
-        <v>1639</v>
+        <v>16</v>
       </c>
       <c r="I583" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J583" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K583" s="4"/>
       <c r="L583" s="4"/>
       <c r="M583" s="4"/>
       <c r="N583" s="4"/>
       <c r="O583" s="4"/>
     </row>
     <row r="584" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A584" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B584" s="4" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="C584" s="4" t="s">
-        <v>505</v>
+        <v>1059</v>
       </c>
       <c r="D584" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E584" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F584" s="4" t="s">
-        <v>1405</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1060</v>
+      </c>
+      <c r="G584" s="6" t="s">
+        <v>1061</v>
       </c>
       <c r="H584" s="4" t="s">
-        <v>1639</v>
+        <v>648</v>
       </c>
       <c r="I584" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J584" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K584" s="4"/>
       <c r="L584" s="4"/>
       <c r="M584" s="4"/>
       <c r="N584" s="4"/>
       <c r="O584" s="4"/>
     </row>
-    <row r="585" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="585" spans="1:15" ht="249" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A585" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B585" s="4" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="C585" s="4"/>
+      <c r="D585" s="4"/>
       <c r="E585" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F585" s="4" t="s">
-        <v>1406</v>
+        <v>159</v>
       </c>
       <c r="G585" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H585" s="4" t="s">
-        <v>1639</v>
+        <v>16</v>
       </c>
       <c r="I585" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J585" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K585" s="4"/>
       <c r="L585" s="4"/>
       <c r="M585" s="4"/>
       <c r="N585" s="4"/>
       <c r="O585" s="4"/>
     </row>
-    <row r="586" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="586" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B586" s="4" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="C586" s="4"/>
+      <c r="D586" s="4"/>
       <c r="E586" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F586" s="4" t="s">
-        <v>1407</v>
+        <v>161</v>
       </c>
       <c r="G586" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H586" s="4" t="s">
-        <v>1640</v>
+        <v>16</v>
       </c>
       <c r="I586" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J586" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K586" s="4"/>
       <c r="L586" s="4"/>
       <c r="M586" s="4"/>
       <c r="N586" s="4"/>
       <c r="O586" s="4"/>
     </row>
     <row r="587" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A587" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B587" s="4" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C587" s="4"/>
+      <c r="D587" s="4"/>
       <c r="E587" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F587" s="4" t="s">
-        <v>1408</v>
+        <v>163</v>
       </c>
       <c r="G587" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H587" s="4" t="s">
-        <v>1640</v>
+        <v>16</v>
       </c>
       <c r="I587" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J587" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K587" s="4"/>
       <c r="L587" s="4"/>
       <c r="M587" s="4"/>
       <c r="N587" s="4"/>
       <c r="O587" s="4"/>
     </row>
-    <row r="588" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="588" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A588" s="3" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B588" s="4"/>
+      <c r="C588" s="4"/>
+      <c r="D588" s="4"/>
       <c r="E588" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F588" s="4" t="s">
-        <v>1409</v>
+        <v>33</v>
       </c>
       <c r="G588" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H588" s="4" t="s">
-        <v>1639</v>
+        <v>16</v>
       </c>
       <c r="I588" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J588" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K588" s="4"/>
       <c r="L588" s="4"/>
       <c r="M588" s="4"/>
       <c r="N588" s="4"/>
       <c r="O588" s="4"/>
     </row>
-    <row r="589" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="589" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A589" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B589" s="4" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="C589" s="4"/>
+      <c r="D589" s="4"/>
       <c r="E589" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F589" s="4" t="s">
-        <v>1410</v>
+        <v>191</v>
       </c>
       <c r="G589" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H589" s="4" t="s">
-        <v>1639</v>
+        <v>16</v>
       </c>
       <c r="I589" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J589" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K589" s="4"/>
       <c r="L589" s="4"/>
       <c r="M589" s="4"/>
       <c r="N589" s="4"/>
       <c r="O589" s="4"/>
     </row>
-    <row r="590" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="590" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A590" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B590" s="4" t="s">
-        <v>95</v>
+        <v>190</v>
       </c>
       <c r="C590" s="4" t="s">
-        <v>510</v>
+        <v>1233</v>
       </c>
       <c r="D590" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E590" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F590" s="4" t="s">
-        <v>1411</v>
+        <v>1234</v>
       </c>
       <c r="G590" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H590" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I590" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J590" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K590" s="4"/>
       <c r="L590" s="4"/>
       <c r="M590" s="4"/>
       <c r="N590" s="4"/>
       <c r="O590" s="4"/>
     </row>
-    <row r="591" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="591" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A591" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B591" s="4" t="s">
-        <v>95</v>
+        <v>190</v>
       </c>
       <c r="C591" s="4" t="s">
-        <v>511</v>
+        <v>1243</v>
       </c>
       <c r="D591" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E591" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F591" s="4" t="s">
-        <v>1412</v>
+        <v>1244</v>
       </c>
       <c r="G591" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H591" s="4" t="s">
-        <v>1640</v>
+        <v>16</v>
       </c>
       <c r="I591" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J591" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K591" s="4"/>
       <c r="L591" s="4"/>
       <c r="M591" s="4"/>
       <c r="N591" s="4"/>
       <c r="O591" s="4"/>
     </row>
-    <row r="592" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="592" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A592" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B592" s="4" t="s">
-        <v>95</v>
+        <v>190</v>
       </c>
       <c r="C592" s="4" t="s">
-        <v>159</v>
+        <v>1239</v>
       </c>
       <c r="D592" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E592" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F592" s="4" t="s">
-        <v>764</v>
+        <v>1240</v>
       </c>
       <c r="G592" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H592" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I592" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J592" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K592" s="4"/>
       <c r="L592" s="4"/>
       <c r="M592" s="4"/>
       <c r="N592" s="4"/>
       <c r="O592" s="4"/>
     </row>
-    <row r="593" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="593" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A593" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B593" s="4" t="s">
-        <v>96</v>
+        <v>190</v>
       </c>
       <c r="C593" s="4" t="s">
-        <v>512</v>
+        <v>1245</v>
       </c>
       <c r="D593" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E593" s="4" t="s">
-        <v>182</v>
+        <v>384</v>
       </c>
       <c r="F593" s="4" t="s">
-        <v>1413</v>
+        <v>385</v>
       </c>
       <c r="G593" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H593" s="4" t="s">
-        <v>1641</v>
+        <v>16</v>
       </c>
       <c r="I593" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J593" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K593" s="4"/>
       <c r="L593" s="4"/>
       <c r="M593" s="4"/>
       <c r="N593" s="4"/>
-      <c r="O593" s="4" t="s">
-[...3 lines deleted...]
-    <row r="594" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O593" s="4"/>
+    </row>
+    <row r="594" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A594" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B594" s="4" t="s">
-        <v>96</v>
+        <v>190</v>
       </c>
       <c r="C594" s="4" t="s">
-        <v>513</v>
+        <v>1235</v>
       </c>
       <c r="D594" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E594" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F594" s="4" t="s">
-        <v>1414</v>
+        <v>1236</v>
       </c>
       <c r="G594" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H594" s="4" t="s">
-        <v>1642</v>
+        <v>16</v>
       </c>
       <c r="I594" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J594" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K594" s="4"/>
       <c r="L594" s="4"/>
       <c r="M594" s="4"/>
       <c r="N594" s="4"/>
-      <c r="O594" s="4" t="s">
-[...3 lines deleted...]
-    <row r="595" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O594" s="4"/>
+    </row>
+    <row r="595" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B595" s="4" t="s">
-        <v>96</v>
+        <v>190</v>
       </c>
       <c r="C595" s="4" t="s">
-        <v>514</v>
+        <v>1241</v>
       </c>
       <c r="D595" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E595" s="4" t="s">
-        <v>182</v>
+        <v>568</v>
       </c>
       <c r="F595" s="4" t="s">
-        <v>1415</v>
+        <v>1242</v>
       </c>
       <c r="G595" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H595" s="4" t="s">
-        <v>1643</v>
+        <v>16</v>
       </c>
       <c r="I595" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J595" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K595" s="4"/>
       <c r="L595" s="4"/>
       <c r="M595" s="4"/>
       <c r="N595" s="4"/>
-      <c r="O595" s="4" t="s">
-[...3 lines deleted...]
-    <row r="596" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O595" s="4"/>
+    </row>
+    <row r="596" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A596" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B596" s="4" t="s">
-        <v>96</v>
+        <v>190</v>
       </c>
       <c r="C596" s="4" t="s">
-        <v>515</v>
+        <v>1237</v>
       </c>
       <c r="D596" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E596" s="4" t="s">
-        <v>182</v>
+        <v>568</v>
       </c>
       <c r="F596" s="4" t="s">
-        <v>1416</v>
+        <v>1238</v>
       </c>
       <c r="G596" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H596" s="4" t="s">
-        <v>1643</v>
+        <v>16</v>
       </c>
       <c r="I596" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J596" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K596" s="4"/>
       <c r="L596" s="4"/>
       <c r="M596" s="4"/>
       <c r="N596" s="4"/>
-      <c r="O596" s="4" t="s">
-[...3 lines deleted...]
-    <row r="597" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O596" s="4"/>
+    </row>
+    <row r="597" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A597" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B597" s="4" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="C597" s="4"/>
+      <c r="D597" s="4"/>
       <c r="E597" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F597" s="4" t="s">
-        <v>1042</v>
+        <v>189</v>
       </c>
       <c r="G597" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H597" s="4" t="s">
-        <v>1644</v>
+        <v>16</v>
       </c>
       <c r="I597" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J597" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K597" s="4"/>
       <c r="L597" s="4"/>
       <c r="M597" s="4"/>
       <c r="N597" s="4"/>
-      <c r="O597" s="4" t="s">
-[...3 lines deleted...]
-    <row r="598" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O597" s="4"/>
+    </row>
+    <row r="598" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A598" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B598" s="4" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="C598" s="4" t="s">
-        <v>517</v>
+        <v>1225</v>
       </c>
       <c r="D598" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E598" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F598" s="4" t="s">
-        <v>1043</v>
+        <v>1226</v>
       </c>
       <c r="G598" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H598" s="4" t="s">
-        <v>1645</v>
+        <v>16</v>
       </c>
       <c r="I598" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J598" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K598" s="4"/>
       <c r="L598" s="4"/>
       <c r="M598" s="4"/>
       <c r="N598" s="4"/>
-      <c r="O598" s="4" t="s">
-[...3 lines deleted...]
-    <row r="599" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O598" s="4"/>
+    </row>
+    <row r="599" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A599" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B599" s="4" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="C599" s="4" t="s">
-        <v>518</v>
+        <v>1227</v>
       </c>
       <c r="D599" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E599" s="4" t="s">
-        <v>247</v>
+        <v>379</v>
       </c>
       <c r="F599" s="4" t="s">
-        <v>1417</v>
+        <v>1228</v>
       </c>
       <c r="G599" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H599" s="4" t="s">
-        <v>1646</v>
+        <v>16</v>
       </c>
       <c r="I599" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J599" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K599" s="4"/>
       <c r="L599" s="4"/>
       <c r="M599" s="4"/>
       <c r="N599" s="4"/>
       <c r="O599" s="4"/>
     </row>
-    <row r="600" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="600" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A600" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B600" s="4" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="C600" s="4" t="s">
-        <v>519</v>
+        <v>1231</v>
       </c>
       <c r="D600" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E600" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F600" s="4" t="s">
-        <v>1418</v>
+        <v>1232</v>
       </c>
       <c r="G600" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H600" s="4" t="s">
-        <v>1647</v>
+        <v>16</v>
       </c>
       <c r="I600" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J600" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K600" s="4"/>
       <c r="L600" s="4"/>
       <c r="M600" s="4"/>
       <c r="N600" s="4"/>
       <c r="O600" s="4"/>
     </row>
-    <row r="601" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="601" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A601" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B601" s="4" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="C601" s="4" t="s">
-        <v>520</v>
+        <v>1229</v>
       </c>
       <c r="D601" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E601" s="4" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="F601" s="4" t="s">
-        <v>1044</v>
+        <v>1230</v>
       </c>
       <c r="G601" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H601" s="4" t="s">
-        <v>1648</v>
+        <v>16</v>
       </c>
       <c r="I601" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J601" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K601" s="4"/>
       <c r="L601" s="4"/>
       <c r="M601" s="4"/>
       <c r="N601" s="4"/>
       <c r="O601" s="4"/>
     </row>
-    <row r="602" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="602" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A602" s="3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B602" s="4" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="C602" s="4" t="s">
-        <v>159</v>
+        <v>1223</v>
       </c>
       <c r="D602" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E602" s="4" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="F602" s="4" t="s">
-        <v>764</v>
+        <v>1224</v>
       </c>
       <c r="G602" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H602" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I602" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J602" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K602" s="4"/>
       <c r="L602" s="4"/>
       <c r="M602" s="4"/>
       <c r="N602" s="4"/>
       <c r="O602" s="4"/>
     </row>
-    <row r="603" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="603" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A603" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B603" s="4" t="s">
-        <v>97</v>
+        <v>188</v>
       </c>
       <c r="C603" s="4" t="s">
-        <v>521</v>
+        <v>383</v>
       </c>
       <c r="D603" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E603" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F603" s="4" t="s">
-        <v>1419</v>
+        <v>385</v>
       </c>
       <c r="G603" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H603" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I603" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J603" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K603" s="4"/>
       <c r="L603" s="4"/>
       <c r="M603" s="4"/>
       <c r="N603" s="4"/>
       <c r="O603" s="4"/>
     </row>
-    <row r="604" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="604" spans="1:15" ht="331.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A604" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B604" s="4" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="C604" s="4"/>
+      <c r="D604" s="4"/>
       <c r="E604" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F604" s="4" t="s">
-        <v>1420</v>
+        <v>183</v>
       </c>
       <c r="G604" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H604" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I604" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J604" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K604" s="4"/>
       <c r="L604" s="4"/>
       <c r="M604" s="4"/>
       <c r="N604" s="4"/>
       <c r="O604" s="4"/>
     </row>
-    <row r="605" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="605" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A605" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B605" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C605" s="4" t="s">
-        <v>523</v>
+        <v>1170</v>
       </c>
       <c r="D605" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E605" s="4" t="s">
-        <v>163</v>
+        <v>592</v>
       </c>
       <c r="F605" s="4" t="s">
-        <v>1421</v>
+        <v>1171</v>
       </c>
       <c r="G605" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H605" s="4" t="s">
-        <v>16</v>
+        <v>1172</v>
       </c>
       <c r="I605" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J605" s="4" t="s">
-        <v>16</v>
+        <v>1173</v>
       </c>
       <c r="K605" s="4"/>
-      <c r="L605" s="4"/>
-[...1 lines deleted...]
-      <c r="N605" s="4"/>
+      <c r="L605" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M605" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="N605" s="4" t="s">
+        <v>1176</v>
+      </c>
       <c r="O605" s="4"/>
     </row>
-    <row r="606" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="606" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B606" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C606" s="4" t="s">
-        <v>524</v>
+        <v>1177</v>
       </c>
       <c r="D606" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E606" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F606" s="4" t="s">
-        <v>1422</v>
+        <v>1178</v>
       </c>
       <c r="G606" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H606" s="4" t="s">
-        <v>16</v>
+        <v>1179</v>
       </c>
       <c r="I606" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J606" s="4" t="s">
-        <v>16</v>
+        <v>1180</v>
       </c>
       <c r="K606" s="4"/>
-      <c r="L606" s="4"/>
-[...1 lines deleted...]
-      <c r="N606" s="4"/>
+      <c r="L606" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="M606" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="N606" s="4" t="s">
+        <v>1183</v>
+      </c>
       <c r="O606" s="4"/>
     </row>
-    <row r="607" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="607" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A607" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B607" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C607" s="4" t="s">
-        <v>525</v>
+        <v>1156</v>
       </c>
       <c r="D607" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E607" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F607" s="4" t="s">
-        <v>1045</v>
+        <v>1157</v>
       </c>
       <c r="G607" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H607" s="4" t="s">
-        <v>16</v>
+        <v>1158</v>
       </c>
       <c r="I607" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J607" s="4" t="s">
-        <v>16</v>
+        <v>1159</v>
       </c>
       <c r="K607" s="4"/>
-      <c r="L607" s="4"/>
-[...1 lines deleted...]
-      <c r="N607" s="4"/>
+      <c r="L607" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M607" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N607" s="4" t="s">
+        <v>1162</v>
+      </c>
       <c r="O607" s="4"/>
     </row>
-    <row r="608" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="608" spans="1:15" ht="331.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A608" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B608" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C608" s="4" t="s">
-        <v>526</v>
+        <v>1141</v>
       </c>
       <c r="D608" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E608" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F608" s="4" t="s">
-        <v>1046</v>
+        <v>1143</v>
       </c>
       <c r="G608" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H608" s="4" t="s">
-        <v>16</v>
+        <v>1144</v>
       </c>
       <c r="I608" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J608" s="4" t="s">
-        <v>16</v>
+        <v>1145</v>
       </c>
       <c r="K608" s="4"/>
-      <c r="L608" s="4"/>
-[...1 lines deleted...]
-      <c r="N608" s="4"/>
+      <c r="L608" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M608" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N608" s="4" t="s">
+        <v>1148</v>
+      </c>
       <c r="O608" s="4"/>
     </row>
-    <row r="609" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="609" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A609" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B609" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C609" s="4" t="s">
-        <v>527</v>
+        <v>383</v>
       </c>
       <c r="D609" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E609" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F609" s="4" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>385</v>
+      </c>
+      <c r="G609" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H609" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I609" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J609" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K609" s="4"/>
       <c r="L609" s="4"/>
       <c r="M609" s="4"/>
       <c r="N609" s="4"/>
       <c r="O609" s="4"/>
     </row>
-    <row r="610" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="610" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A610" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B610" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C610" s="4" t="s">
-        <v>528</v>
+        <v>1149</v>
       </c>
       <c r="D610" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E610" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F610" s="4" t="s">
-        <v>1424</v>
+        <v>1150</v>
       </c>
       <c r="G610" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H610" s="4" t="s">
-        <v>16</v>
+        <v>1151</v>
       </c>
       <c r="I610" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J610" s="4" t="s">
-        <v>16</v>
+        <v>1152</v>
       </c>
       <c r="K610" s="4"/>
-      <c r="L610" s="4"/>
-[...1 lines deleted...]
-      <c r="N610" s="4"/>
+      <c r="L610" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M610" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N610" s="4" t="s">
+        <v>1155</v>
+      </c>
       <c r="O610" s="4"/>
     </row>
-    <row r="611" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="611" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A611" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B611" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C611" s="4" t="s">
-        <v>529</v>
+        <v>1190</v>
       </c>
       <c r="D611" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E611" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F611" s="4" t="s">
-        <v>1047</v>
+        <v>1191</v>
       </c>
       <c r="G611" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H611" s="4" t="s">
-        <v>16</v>
+        <v>1192</v>
       </c>
       <c r="I611" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J611" s="4" t="s">
-        <v>16</v>
+        <v>1193</v>
       </c>
       <c r="K611" s="4"/>
-      <c r="L611" s="4"/>
-[...1 lines deleted...]
-      <c r="N611" s="4"/>
+      <c r="L611" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="M611" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N611" s="4" t="s">
+        <v>1196</v>
+      </c>
       <c r="O611" s="4"/>
     </row>
-    <row r="612" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="612" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B612" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C612" s="4" t="s">
-        <v>530</v>
+        <v>1184</v>
       </c>
       <c r="D612" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E612" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F612" s="4" t="s">
-        <v>1048</v>
+        <v>1185</v>
       </c>
       <c r="G612" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H612" s="4" t="s">
-        <v>16</v>
+        <v>1186</v>
       </c>
       <c r="I612" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J612" s="4" t="s">
-        <v>16</v>
+        <v>1187</v>
       </c>
       <c r="K612" s="4"/>
-      <c r="L612" s="4"/>
-[...1 lines deleted...]
-      <c r="N612" s="4"/>
+      <c r="L612" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="M612" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="N612" s="4" t="s">
+        <v>1189</v>
+      </c>
       <c r="O612" s="4"/>
     </row>
-    <row r="613" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="613" spans="1:15" ht="207.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A613" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B613" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C613" s="4" t="s">
-        <v>531</v>
+        <v>1197</v>
       </c>
       <c r="D613" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E613" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F613" s="4" t="s">
-        <v>1425</v>
+        <v>1198</v>
       </c>
       <c r="G613" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H613" s="4" t="s">
-        <v>1650</v>
+        <v>1199</v>
       </c>
       <c r="I613" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J613" s="4" t="s">
-        <v>16</v>
+        <v>1200</v>
       </c>
       <c r="K613" s="4"/>
-      <c r="L613" s="4"/>
-[...1 lines deleted...]
-      <c r="N613" s="4"/>
+      <c r="L613" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="M613" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N613" s="4" t="s">
+        <v>1202</v>
+      </c>
       <c r="O613" s="4"/>
     </row>
-    <row r="614" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="614" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A614" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B614" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C614" s="4" t="s">
-        <v>532</v>
+        <v>1163</v>
       </c>
       <c r="D614" s="4" t="s">
-        <v>154</v>
+        <v>1142</v>
       </c>
       <c r="E614" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F614" s="4" t="s">
-        <v>1426</v>
+        <v>1164</v>
       </c>
       <c r="G614" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H614" s="4" t="s">
-        <v>1651</v>
+        <v>1165</v>
       </c>
       <c r="I614" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J614" s="4" t="s">
-        <v>16</v>
+        <v>1166</v>
       </c>
       <c r="K614" s="4"/>
-      <c r="L614" s="4"/>
-[...1 lines deleted...]
-      <c r="N614" s="4"/>
+      <c r="L614" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M614" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N614" s="4" t="s">
+        <v>1169</v>
+      </c>
       <c r="O614" s="4"/>
     </row>
-    <row r="615" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="615" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A615" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B615" s="4" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="C615" s="4"/>
+      <c r="D615" s="4"/>
       <c r="E615" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F615" s="4" t="s">
-        <v>1049</v>
+        <v>195</v>
       </c>
       <c r="G615" s="4" t="s">
-        <v>1850</v>
+        <v>16</v>
       </c>
       <c r="H615" s="4" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="I615" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J615" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K615" s="4"/>
       <c r="L615" s="4"/>
       <c r="M615" s="4"/>
       <c r="N615" s="4"/>
-      <c r="O615" s="4"/>
+      <c r="O615" s="4" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="616" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A616" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B616" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C616" s="4" t="s">
-        <v>534</v>
+        <v>1260</v>
       </c>
       <c r="D616" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E616" s="4" t="s">
-        <v>163</v>
+        <v>1257</v>
       </c>
       <c r="F616" s="4" t="s">
-        <v>1050</v>
+        <v>1261</v>
       </c>
       <c r="G616" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H616" s="4" t="s">
-        <v>1652</v>
+        <v>1262</v>
       </c>
       <c r="I616" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J616" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K616" s="4"/>
       <c r="L616" s="4"/>
       <c r="M616" s="4"/>
       <c r="N616" s="4"/>
       <c r="O616" s="4"/>
     </row>
-    <row r="617" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="617" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A617" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B617" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C617" s="4" t="s">
-        <v>535</v>
+        <v>768</v>
       </c>
       <c r="D617" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E617" s="4" t="s">
-        <v>163</v>
+        <v>391</v>
       </c>
       <c r="F617" s="4" t="s">
-        <v>1051</v>
+        <v>1270</v>
       </c>
       <c r="G617" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H617" s="4" t="s">
-        <v>1653</v>
+        <v>1271</v>
       </c>
       <c r="I617" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J617" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K617" s="4"/>
       <c r="L617" s="4"/>
       <c r="M617" s="4"/>
       <c r="N617" s="4"/>
       <c r="O617" s="4"/>
     </row>
     <row r="618" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A618" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B618" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C618" s="4" t="s">
-        <v>445</v>
+        <v>1267</v>
       </c>
       <c r="D618" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E618" s="4" t="s">
-        <v>155</v>
+        <v>592</v>
       </c>
       <c r="F618" s="4" t="s">
-        <v>1427</v>
+        <v>1268</v>
       </c>
       <c r="G618" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H618" s="4" t="s">
-        <v>1654</v>
+        <v>1269</v>
       </c>
       <c r="I618" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J618" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K618" s="4"/>
       <c r="L618" s="4"/>
       <c r="M618" s="4"/>
       <c r="N618" s="4"/>
       <c r="O618" s="4"/>
     </row>
-    <row r="619" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="619" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A619" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B619" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C619" s="4" t="s">
-        <v>536</v>
+        <v>1263</v>
       </c>
       <c r="D619" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E619" s="4" t="s">
-        <v>163</v>
+        <v>592</v>
       </c>
       <c r="F619" s="4" t="s">
-        <v>1428</v>
+        <v>1264</v>
       </c>
       <c r="G619" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H619" s="4" t="s">
-        <v>1655</v>
+        <v>1265</v>
       </c>
       <c r="I619" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J619" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K619" s="4"/>
       <c r="L619" s="4"/>
       <c r="M619" s="4"/>
       <c r="N619" s="4"/>
-      <c r="O619" s="4"/>
-[...1 lines deleted...]
-    <row r="620" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O619" s="4" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="620" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A620" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B620" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C620" s="4" t="s">
-        <v>537</v>
+        <v>1252</v>
       </c>
       <c r="D620" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E620" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F620" s="4" t="s">
-        <v>1429</v>
+        <v>1253</v>
       </c>
       <c r="G620" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H620" s="4" t="s">
-        <v>1655</v>
+        <v>1254</v>
       </c>
       <c r="I620" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K620" s="4"/>
       <c r="L620" s="4"/>
       <c r="M620" s="4"/>
       <c r="N620" s="4"/>
-      <c r="O620" s="4"/>
-[...1 lines deleted...]
-    <row r="621" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O620" s="4" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="621" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A621" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B621" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C621" s="4" t="s">
-        <v>538</v>
+        <v>383</v>
       </c>
       <c r="D621" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E621" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F621" s="4" t="s">
-        <v>1430</v>
+        <v>385</v>
       </c>
       <c r="G621" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H621" s="4" t="s">
-        <v>1655</v>
+        <v>16</v>
       </c>
       <c r="I621" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J621" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K621" s="4"/>
       <c r="L621" s="4"/>
       <c r="M621" s="4"/>
       <c r="N621" s="4"/>
       <c r="O621" s="4"/>
     </row>
     <row r="622" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A622" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B622" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C622" s="4" t="s">
-        <v>539</v>
+        <v>1276</v>
       </c>
       <c r="D622" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E622" s="4" t="s">
-        <v>163</v>
+        <v>1257</v>
       </c>
       <c r="F622" s="4" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1277</v>
+      </c>
+      <c r="G622" s="6" t="s">
+        <v>1278</v>
       </c>
       <c r="H622" s="4" t="s">
-        <v>1655</v>
+        <v>1279</v>
       </c>
       <c r="I622" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J622" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K622" s="4"/>
       <c r="L622" s="4"/>
       <c r="M622" s="4"/>
       <c r="N622" s="4"/>
       <c r="O622" s="4"/>
     </row>
-    <row r="623" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="623" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B623" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C623" s="4" t="s">
-        <v>540</v>
+        <v>1284</v>
       </c>
       <c r="D623" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E623" s="4" t="s">
-        <v>163</v>
+        <v>1257</v>
       </c>
       <c r="F623" s="4" t="s">
-        <v>1432</v>
+        <v>1285</v>
       </c>
       <c r="G623" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H623" s="4" t="s">
-        <v>1655</v>
+        <v>16</v>
       </c>
       <c r="I623" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J623" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K623" s="4"/>
       <c r="L623" s="4"/>
       <c r="M623" s="4"/>
       <c r="N623" s="4"/>
       <c r="O623" s="4"/>
     </row>
-    <row r="624" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="624" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A624" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B624" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C624" s="4" t="s">
-        <v>541</v>
+        <v>1286</v>
       </c>
       <c r="D624" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E624" s="4" t="s">
-        <v>163</v>
+        <v>1257</v>
       </c>
       <c r="F624" s="4" t="s">
-        <v>1433</v>
+        <v>1287</v>
       </c>
       <c r="G624" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H624" s="4" t="s">
-        <v>1655</v>
+        <v>16</v>
       </c>
       <c r="I624" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J624" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K624" s="4"/>
       <c r="L624" s="4"/>
       <c r="M624" s="4"/>
       <c r="N624" s="4"/>
       <c r="O624" s="4"/>
     </row>
-    <row r="625" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="625" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A625" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B625" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C625" s="4" t="s">
-        <v>542</v>
+        <v>1290</v>
       </c>
       <c r="D625" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E625" s="4" t="s">
-        <v>163</v>
+        <v>1257</v>
       </c>
       <c r="F625" s="4" t="s">
-        <v>1052</v>
+        <v>1291</v>
       </c>
       <c r="G625" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H625" s="4" t="s">
-        <v>1655</v>
+        <v>16</v>
       </c>
       <c r="I625" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J625" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K625" s="4"/>
       <c r="L625" s="4"/>
       <c r="M625" s="4"/>
       <c r="N625" s="4"/>
       <c r="O625" s="4"/>
     </row>
     <row r="626" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A626" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B626" s="4" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="C626" s="4" t="s">
-        <v>159</v>
+        <v>1272</v>
       </c>
       <c r="D626" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E626" s="4" t="s">
-        <v>160</v>
+        <v>1257</v>
       </c>
       <c r="F626" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1273</v>
+      </c>
+      <c r="G626" s="6" t="s">
+        <v>1274</v>
       </c>
       <c r="H626" s="4" t="s">
-        <v>16</v>
+        <v>1275</v>
       </c>
       <c r="I626" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J626" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K626" s="4"/>
       <c r="L626" s="4"/>
       <c r="M626" s="4"/>
       <c r="N626" s="4"/>
       <c r="O626" s="4"/>
     </row>
-    <row r="627" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="627" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A627" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B627" s="4" t="s">
-        <v>98</v>
+        <v>194</v>
       </c>
       <c r="C627" s="4" t="s">
-        <v>543</v>
+        <v>1282</v>
       </c>
       <c r="D627" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E627" s="4" t="s">
-        <v>155</v>
+        <v>1257</v>
       </c>
       <c r="F627" s="4" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>1656</v>
+        <v>1283</v>
+      </c>
+      <c r="G627" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H627" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I627" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J627" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K627" s="4"/>
       <c r="L627" s="4"/>
       <c r="M627" s="4"/>
       <c r="N627" s="4"/>
       <c r="O627" s="4"/>
     </row>
-    <row r="628" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="628" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B628" s="4" t="s">
-        <v>98</v>
+        <v>194</v>
       </c>
       <c r="C628" s="4" t="s">
-        <v>544</v>
+        <v>1280</v>
       </c>
       <c r="D628" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E628" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F628" s="4" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>1657</v>
+        <v>1281</v>
+      </c>
+      <c r="G628" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H628" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I628" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J628" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K628" s="4"/>
       <c r="L628" s="4"/>
       <c r="M628" s="4"/>
       <c r="N628" s="4"/>
       <c r="O628" s="4"/>
     </row>
-    <row r="629" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="629" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A629" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B629" s="4" t="s">
-        <v>98</v>
+        <v>194</v>
       </c>
       <c r="C629" s="4" t="s">
-        <v>545</v>
+        <v>1256</v>
       </c>
       <c r="D629" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E629" s="4" t="s">
-        <v>182</v>
+        <v>1257</v>
       </c>
       <c r="F629" s="4" t="s">
-        <v>1436</v>
+        <v>1258</v>
       </c>
       <c r="G629" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H629" s="4" t="s">
-        <v>16</v>
+        <v>1259</v>
       </c>
       <c r="I629" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J629" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K629" s="4"/>
       <c r="L629" s="4"/>
       <c r="M629" s="4"/>
       <c r="N629" s="4"/>
       <c r="O629" s="4"/>
     </row>
-    <row r="630" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="630" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A630" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B630" s="4" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="C630" s="4" t="s">
-        <v>546</v>
+        <v>1288</v>
       </c>
       <c r="D630" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E630" s="4" t="s">
-        <v>191</v>
+        <v>1257</v>
       </c>
       <c r="F630" s="4" t="s">
-        <v>1053</v>
+        <v>1289</v>
       </c>
       <c r="G630" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H630" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I630" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J630" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K630" s="4"/>
       <c r="L630" s="4"/>
       <c r="M630" s="4"/>
       <c r="N630" s="4"/>
       <c r="O630" s="4"/>
     </row>
-    <row r="631" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="631" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A631" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B631" s="4" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="C631" s="4"/>
+      <c r="D631" s="4"/>
       <c r="E631" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F631" s="4" t="s">
-        <v>1437</v>
-[...2 lines deleted...]
-        <v>1658</v>
+        <v>179</v>
+      </c>
+      <c r="G631" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H631" s="4" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="I631" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J631" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K631" s="4"/>
       <c r="L631" s="4"/>
       <c r="M631" s="4"/>
       <c r="N631" s="4"/>
-      <c r="O631" s="4"/>
-[...1 lines deleted...]
-    <row r="632" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O631" s="4" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="632" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A632" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B632" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C632" s="4" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="D632" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E632" s="4" t="s">
-        <v>163</v>
+        <v>454</v>
       </c>
       <c r="F632" s="4" t="s">
-        <v>1054</v>
+        <v>1136</v>
       </c>
       <c r="G632" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H632" s="4" t="s">
-        <v>16</v>
+        <v>1137</v>
       </c>
       <c r="I632" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J632" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K632" s="4"/>
       <c r="L632" s="4"/>
       <c r="M632" s="4"/>
       <c r="N632" s="4"/>
-      <c r="O632" s="4"/>
-[...1 lines deleted...]
-    <row r="633" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O632" s="4" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="633" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B633" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C633" s="4" t="s">
-        <v>548</v>
+        <v>665</v>
       </c>
       <c r="D633" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E633" s="4" t="s">
-        <v>163</v>
+        <v>666</v>
       </c>
       <c r="F633" s="4" t="s">
-        <v>1055</v>
+        <v>1134</v>
       </c>
       <c r="G633" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H633" s="4" t="s">
-        <v>16</v>
+        <v>1135</v>
       </c>
       <c r="I633" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J633" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K633" s="4"/>
       <c r="L633" s="4"/>
       <c r="M633" s="4"/>
       <c r="N633" s="4"/>
       <c r="O633" s="4"/>
     </row>
-    <row r="634" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="634" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A634" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B634" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C634" s="4" t="s">
-        <v>549</v>
+        <v>1127</v>
       </c>
       <c r="D634" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E634" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F634" s="4" t="s">
-        <v>1056</v>
+        <v>1128</v>
       </c>
       <c r="G634" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H634" s="4" t="s">
-        <v>16</v>
+        <v>1129</v>
       </c>
       <c r="I634" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J634" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K634" s="4"/>
       <c r="L634" s="4"/>
       <c r="M634" s="4"/>
       <c r="N634" s="4"/>
-      <c r="O634" s="4"/>
-[...1 lines deleted...]
-    <row r="635" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O634" s="4" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="635" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B635" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C635" s="4" t="s">
-        <v>550</v>
+        <v>182</v>
       </c>
       <c r="D635" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E635" s="4" t="s">
-        <v>191</v>
+        <v>1125</v>
       </c>
       <c r="F635" s="4" t="s">
-        <v>1057</v>
+        <v>1126</v>
       </c>
       <c r="G635" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H635" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I635" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J635" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K635" s="4"/>
       <c r="L635" s="4"/>
       <c r="M635" s="4"/>
       <c r="N635" s="4"/>
       <c r="O635" s="4"/>
     </row>
-    <row r="636" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="636" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A636" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B636" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C636" s="4" t="s">
-        <v>551</v>
+        <v>383</v>
       </c>
       <c r="D636" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E636" s="4" t="s">
-        <v>230</v>
+        <v>384</v>
       </c>
       <c r="F636" s="4" t="s">
-        <v>1438</v>
+        <v>385</v>
       </c>
       <c r="G636" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H636" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I636" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J636" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K636" s="4"/>
       <c r="L636" s="4"/>
       <c r="M636" s="4"/>
       <c r="N636" s="4"/>
       <c r="O636" s="4"/>
     </row>
     <row r="637" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A637" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B637" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C637" s="4" t="s">
-        <v>552</v>
+        <v>448</v>
       </c>
       <c r="D637" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E637" s="4" t="s">
-        <v>230</v>
+        <v>449</v>
       </c>
       <c r="F637" s="4" t="s">
-        <v>1439</v>
+        <v>1131</v>
       </c>
       <c r="G637" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H637" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I637" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J637" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K637" s="4"/>
       <c r="L637" s="4"/>
       <c r="M637" s="4"/>
       <c r="N637" s="4"/>
       <c r="O637" s="4"/>
     </row>
-    <row r="638" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="638" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B638" s="4" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="C638" s="4" t="s">
-        <v>159</v>
+        <v>1132</v>
       </c>
       <c r="D638" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E638" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F638" s="4" t="s">
-        <v>764</v>
+        <v>1133</v>
       </c>
       <c r="G638" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H638" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I638" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J638" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K638" s="4"/>
       <c r="L638" s="4"/>
       <c r="M638" s="4"/>
       <c r="N638" s="4"/>
       <c r="O638" s="4"/>
     </row>
-    <row r="639" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="639" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A639" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B639" s="4" t="s">
-        <v>100</v>
+        <v>178</v>
       </c>
       <c r="C639" s="4" t="s">
-        <v>553</v>
+        <v>457</v>
       </c>
       <c r="D639" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E639" s="4" t="s">
-        <v>182</v>
+        <v>458</v>
       </c>
       <c r="F639" s="4" t="s">
-        <v>1058</v>
+        <v>1139</v>
       </c>
       <c r="G639" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H639" s="4" t="s">
-        <v>16</v>
+        <v>1140</v>
       </c>
       <c r="I639" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J639" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K639" s="4"/>
       <c r="L639" s="4"/>
       <c r="M639" s="4"/>
       <c r="N639" s="4"/>
       <c r="O639" s="4"/>
     </row>
-    <row r="640" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="640" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B640" s="4" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="C640" s="4"/>
+      <c r="D640" s="4"/>
       <c r="E640" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F640" s="4" t="s">
-        <v>764</v>
+        <v>201</v>
       </c>
       <c r="G640" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H640" s="4" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="I640" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J640" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K640" s="4"/>
       <c r="L640" s="4"/>
       <c r="M640" s="4"/>
       <c r="N640" s="4"/>
       <c r="O640" s="4"/>
     </row>
-    <row r="641" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="641" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A641" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B641" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C641" s="4" t="s">
-        <v>554</v>
+        <v>1305</v>
       </c>
       <c r="D641" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E641" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F641" s="4" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1575</v>
+        <v>1306</v>
+      </c>
+      <c r="G641" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H641" s="4" t="s">
-        <v>16</v>
+        <v>1307</v>
       </c>
       <c r="I641" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J641" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K641" s="4"/>
       <c r="L641" s="4"/>
       <c r="M641" s="4"/>
       <c r="N641" s="4"/>
-      <c r="O641" s="4"/>
-[...1 lines deleted...]
-    <row r="642" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O641" s="4" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="642" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A642" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B642" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C642" s="4" t="s">
-        <v>555</v>
+        <v>1309</v>
       </c>
       <c r="D642" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E642" s="4" t="s">
-        <v>155</v>
+        <v>846</v>
       </c>
       <c r="F642" s="4" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>1659</v>
+        <v>1310</v>
+      </c>
+      <c r="G642" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H642" s="4" t="s">
-        <v>16</v>
+        <v>1311</v>
       </c>
       <c r="I642" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J642" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K642" s="4"/>
       <c r="L642" s="4"/>
       <c r="M642" s="4"/>
       <c r="N642" s="4"/>
-      <c r="O642" s="4"/>
-[...1 lines deleted...]
-    <row r="643" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O642" s="4" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="643" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A643" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B643" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C643" s="4" t="s">
-        <v>556</v>
+        <v>1318</v>
       </c>
       <c r="D643" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E643" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F643" s="4" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>1660</v>
+        <v>1319</v>
+      </c>
+      <c r="G643" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H643" s="4" t="s">
-        <v>16</v>
+        <v>1320</v>
       </c>
       <c r="I643" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J643" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K643" s="4"/>
       <c r="L643" s="4"/>
       <c r="M643" s="4"/>
       <c r="N643" s="4"/>
       <c r="O643" s="4"/>
     </row>
     <row r="644" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A644" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B644" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C644" s="4" t="s">
-        <v>557</v>
+        <v>383</v>
       </c>
       <c r="D644" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E644" s="4" t="s">
-        <v>306</v>
+        <v>384</v>
       </c>
       <c r="F644" s="4" t="s">
-        <v>1062</v>
+        <v>385</v>
       </c>
       <c r="G644" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H644" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I644" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J644" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K644" s="4"/>
       <c r="L644" s="4"/>
       <c r="M644" s="4"/>
       <c r="N644" s="4"/>
       <c r="O644" s="4"/>
     </row>
-    <row r="645" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="645" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A645" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B645" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C645" s="4" t="s">
-        <v>558</v>
+        <v>1315</v>
       </c>
       <c r="D645" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E645" s="4" t="s">
-        <v>306</v>
+        <v>918</v>
       </c>
       <c r="F645" s="4" t="s">
-        <v>1063</v>
+        <v>1316</v>
       </c>
       <c r="G645" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H645" s="4" t="s">
-        <v>16</v>
+        <v>1317</v>
       </c>
       <c r="I645" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J645" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K645" s="4"/>
       <c r="L645" s="4"/>
       <c r="M645" s="4"/>
       <c r="N645" s="4"/>
       <c r="O645" s="4"/>
     </row>
-    <row r="646" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="646" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A646" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B646" s="4" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C646" s="4" t="s">
-        <v>559</v>
+        <v>1292</v>
       </c>
       <c r="D646" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E646" s="4" t="s">
-        <v>306</v>
+        <v>1257</v>
       </c>
       <c r="F646" s="4" t="s">
-        <v>1064</v>
+        <v>1313</v>
       </c>
       <c r="G646" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H646" s="4" t="s">
-        <v>16</v>
+        <v>1314</v>
       </c>
       <c r="I646" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J646" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K646" s="4"/>
       <c r="L646" s="4"/>
       <c r="M646" s="4"/>
       <c r="N646" s="4"/>
       <c r="O646" s="4"/>
     </row>
-    <row r="647" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="647" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A647" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B647" s="4" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="C647" s="4"/>
+      <c r="D647" s="4"/>
       <c r="E647" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F647" s="4" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>1661</v>
+        <v>199</v>
+      </c>
+      <c r="G647" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H647" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I647" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J647" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K647" s="4"/>
       <c r="L647" s="4"/>
       <c r="M647" s="4"/>
       <c r="N647" s="4"/>
       <c r="O647" s="4"/>
     </row>
-    <row r="648" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="648" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A648" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B648" s="4" t="s">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="C648" s="4" t="s">
-        <v>561</v>
+        <v>1299</v>
       </c>
       <c r="D648" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E648" s="4" t="s">
-        <v>235</v>
+        <v>1257</v>
       </c>
       <c r="F648" s="4" t="s">
-        <v>1066</v>
+        <v>1300</v>
       </c>
       <c r="G648" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H648" s="4" t="s">
-        <v>16</v>
+        <v>1301</v>
       </c>
       <c r="I648" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J648" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K648" s="4"/>
       <c r="L648" s="4"/>
       <c r="M648" s="4"/>
       <c r="N648" s="4"/>
       <c r="O648" s="4"/>
     </row>
     <row r="649" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A649" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B649" s="4" t="s">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="C649" s="4" t="s">
-        <v>562</v>
+        <v>383</v>
       </c>
       <c r="D649" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E649" s="4" t="s">
-        <v>235</v>
+        <v>384</v>
       </c>
       <c r="F649" s="4" t="s">
-        <v>1067</v>
+        <v>385</v>
       </c>
       <c r="G649" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H649" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I649" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J649" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K649" s="4"/>
       <c r="L649" s="4"/>
       <c r="M649" s="4"/>
       <c r="N649" s="4"/>
       <c r="O649" s="4"/>
     </row>
-    <row r="650" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="650" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A650" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B650" s="4" t="s">
-        <v>101</v>
+        <v>198</v>
       </c>
       <c r="C650" s="4" t="s">
-        <v>563</v>
+        <v>1302</v>
       </c>
       <c r="D650" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E650" s="4" t="s">
-        <v>155</v>
+        <v>1257</v>
       </c>
       <c r="F650" s="4" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>1662</v>
+        <v>1303</v>
+      </c>
+      <c r="G650" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H650" s="4" t="s">
-        <v>16</v>
+        <v>1304</v>
       </c>
       <c r="I650" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J650" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K650" s="4"/>
       <c r="L650" s="4"/>
       <c r="M650" s="4"/>
       <c r="N650" s="4"/>
       <c r="O650" s="4"/>
     </row>
-    <row r="651" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="651" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A651" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B651" s="4" t="s">
-        <v>101</v>
+        <v>198</v>
       </c>
       <c r="C651" s="4" t="s">
-        <v>564</v>
+        <v>1292</v>
       </c>
       <c r="D651" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E651" s="4" t="s">
-        <v>306</v>
+        <v>1257</v>
       </c>
       <c r="F651" s="4" t="s">
-        <v>1069</v>
+        <v>1293</v>
       </c>
       <c r="G651" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H651" s="4" t="s">
-        <v>16</v>
+        <v>1294</v>
       </c>
       <c r="I651" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J651" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K651" s="4"/>
       <c r="L651" s="4"/>
       <c r="M651" s="4"/>
       <c r="N651" s="4"/>
       <c r="O651" s="4"/>
     </row>
-    <row r="652" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="652" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A652" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B652" s="4" t="s">
-        <v>101</v>
+        <v>198</v>
       </c>
       <c r="C652" s="4" t="s">
-        <v>159</v>
+        <v>1295</v>
       </c>
       <c r="D652" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E652" s="4" t="s">
-        <v>160</v>
+        <v>846</v>
       </c>
       <c r="F652" s="4" t="s">
-        <v>764</v>
+        <v>1296</v>
       </c>
       <c r="G652" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H652" s="4" t="s">
-        <v>16</v>
+        <v>1297</v>
       </c>
       <c r="I652" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J652" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K652" s="4"/>
       <c r="L652" s="4"/>
       <c r="M652" s="4"/>
       <c r="N652" s="4"/>
-      <c r="O652" s="4"/>
-[...1 lines deleted...]
-    <row r="653" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O652" s="4" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="653" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A653" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B653" s="4" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="C653" s="4"/>
+      <c r="D653" s="4"/>
       <c r="E653" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F653" s="4" t="s">
-        <v>1440</v>
+        <v>187</v>
       </c>
       <c r="G653" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H653" s="4" t="s">
-        <v>1663</v>
+        <v>16</v>
       </c>
       <c r="I653" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J653" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K653" s="4"/>
       <c r="L653" s="4"/>
       <c r="M653" s="4"/>
       <c r="N653" s="4"/>
       <c r="O653" s="4"/>
     </row>
-    <row r="654" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="654" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A654" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B654" s="4" t="s">
-        <v>102</v>
+        <v>186</v>
       </c>
       <c r="C654" s="4" t="s">
-        <v>566</v>
+        <v>1220</v>
       </c>
       <c r="D654" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E654" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F654" s="4" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1221</v>
+      </c>
+      <c r="G654" s="6" t="s">
+        <v>1222</v>
       </c>
       <c r="H654" s="4" t="s">
-        <v>1664</v>
+        <v>16</v>
       </c>
       <c r="I654" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J654" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K654" s="4"/>
       <c r="L654" s="4"/>
       <c r="M654" s="4"/>
       <c r="N654" s="4"/>
       <c r="O654" s="4"/>
     </row>
-    <row r="655" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="655" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A655" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B655" s="4" t="s">
-        <v>102</v>
+        <v>186</v>
       </c>
       <c r="C655" s="4" t="s">
-        <v>159</v>
+        <v>1211</v>
       </c>
       <c r="D655" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E655" s="4" t="s">
-        <v>160</v>
+        <v>568</v>
       </c>
       <c r="F655" s="4" t="s">
-        <v>764</v>
+        <v>1212</v>
       </c>
       <c r="G655" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H655" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I655" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J655" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K655" s="4"/>
       <c r="L655" s="4"/>
       <c r="M655" s="4"/>
       <c r="N655" s="4"/>
       <c r="O655" s="4"/>
     </row>
     <row r="656" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B656" s="4" t="s">
-        <v>103</v>
+        <v>186</v>
       </c>
       <c r="C656" s="4" t="s">
-        <v>567</v>
+        <v>424</v>
       </c>
       <c r="D656" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E656" s="4" t="s">
-        <v>182</v>
+        <v>425</v>
       </c>
       <c r="F656" s="4" t="s">
-        <v>1071</v>
+        <v>1213</v>
       </c>
       <c r="G656" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H656" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I656" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J656" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K656" s="4"/>
       <c r="L656" s="4"/>
       <c r="M656" s="4"/>
       <c r="N656" s="4"/>
       <c r="O656" s="4"/>
     </row>
     <row r="657" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A657" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B657" s="4" t="s">
-        <v>103</v>
+        <v>186</v>
       </c>
       <c r="C657" s="4" t="s">
-        <v>568</v>
+        <v>383</v>
       </c>
       <c r="D657" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E657" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F657" s="4" t="s">
-        <v>1072</v>
+        <v>385</v>
       </c>
       <c r="G657" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H657" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I657" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J657" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K657" s="4"/>
       <c r="L657" s="4"/>
       <c r="M657" s="4"/>
       <c r="N657" s="4"/>
       <c r="O657" s="4"/>
     </row>
     <row r="658" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A658" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B658" s="4" t="s">
-        <v>103</v>
+        <v>186</v>
       </c>
       <c r="C658" s="4" t="s">
-        <v>569</v>
+        <v>1217</v>
       </c>
       <c r="D658" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E658" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F658" s="4" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1218</v>
+      </c>
+      <c r="G658" s="6" t="s">
+        <v>1219</v>
       </c>
       <c r="H658" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I658" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J658" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K658" s="4"/>
       <c r="L658" s="4"/>
       <c r="M658" s="4"/>
       <c r="N658" s="4"/>
       <c r="O658" s="4"/>
     </row>
-    <row r="659" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="659" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A659" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B659" s="4" t="s">
-        <v>103</v>
+        <v>186</v>
       </c>
       <c r="C659" s="4" t="s">
-        <v>570</v>
+        <v>1214</v>
       </c>
       <c r="D659" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E659" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F659" s="4" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1665</v>
+        <v>1215</v>
+      </c>
+      <c r="G659" s="6" t="s">
+        <v>1216</v>
       </c>
       <c r="H659" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I659" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J659" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K659" s="4"/>
       <c r="L659" s="4"/>
       <c r="M659" s="4"/>
       <c r="N659" s="4"/>
       <c r="O659" s="4"/>
     </row>
-    <row r="660" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="660" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B660" s="4" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="C660" s="4"/>
+      <c r="D660" s="4"/>
       <c r="E660" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F660" s="4" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>1666</v>
+        <v>185</v>
+      </c>
+      <c r="G660" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H660" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I660" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J660" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K660" s="4"/>
       <c r="L660" s="4"/>
       <c r="M660" s="4"/>
       <c r="N660" s="4"/>
       <c r="O660" s="4"/>
     </row>
-    <row r="661" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="661" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A661" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B661" s="4" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C661" s="4" t="s">
-        <v>472</v>
+        <v>1206</v>
       </c>
       <c r="D661" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E661" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F661" s="4" t="s">
-        <v>1076</v>
+        <v>1207</v>
       </c>
       <c r="G661" s="4" t="s">
-        <v>16</v>
+        <v>1208</v>
       </c>
       <c r="H661" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I661" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J661" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K661" s="4"/>
       <c r="L661" s="4"/>
       <c r="M661" s="4"/>
       <c r="N661" s="4"/>
       <c r="O661" s="4"/>
     </row>
-    <row r="662" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="662" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A662" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B662" s="4" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C662" s="4" t="s">
-        <v>445</v>
+        <v>1209</v>
       </c>
       <c r="D662" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E662" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F662" s="4" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>1667</v>
+        <v>1210</v>
+      </c>
+      <c r="G662" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H662" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I662" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J662" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K662" s="4"/>
       <c r="L662" s="4"/>
       <c r="M662" s="4"/>
       <c r="N662" s="4"/>
       <c r="O662" s="4"/>
     </row>
-    <row r="663" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="663" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A663" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B663" s="4" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C663" s="4" t="s">
-        <v>185</v>
+        <v>383</v>
       </c>
       <c r="D663" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E663" s="4" t="s">
-        <v>186</v>
+        <v>384</v>
       </c>
       <c r="F663" s="4" t="s">
-        <v>1078</v>
+        <v>385</v>
       </c>
       <c r="G663" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H663" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I663" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J663" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K663" s="4"/>
       <c r="L663" s="4"/>
       <c r="M663" s="4"/>
       <c r="N663" s="4"/>
       <c r="O663" s="4"/>
     </row>
-    <row r="664" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="664" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A664" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B664" s="4" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C664" s="4" t="s">
-        <v>209</v>
+        <v>1203</v>
       </c>
       <c r="D664" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E664" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F664" s="4" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>1204</v>
+      </c>
+      <c r="G664" s="6" t="s">
+        <v>1205</v>
       </c>
       <c r="H664" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I664" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J664" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K664" s="4"/>
       <c r="L664" s="4"/>
       <c r="M664" s="4"/>
       <c r="N664" s="4"/>
       <c r="O664" s="4"/>
     </row>
-    <row r="665" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="665" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A665" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B665" s="4" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="C665" s="4"/>
+      <c r="D665" s="4"/>
       <c r="E665" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F665" s="4" t="s">
-        <v>1080</v>
+        <v>193</v>
       </c>
       <c r="G665" s="4" t="s">
-        <v>1851</v>
+        <v>16</v>
       </c>
       <c r="H665" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I665" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J665" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K665" s="4"/>
       <c r="L665" s="4"/>
       <c r="M665" s="4"/>
       <c r="N665" s="4"/>
       <c r="O665" s="4"/>
     </row>
-    <row r="666" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="666" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A666" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B666" s="4" t="s">
-        <v>103</v>
+        <v>192</v>
       </c>
       <c r="C666" s="4" t="s">
-        <v>479</v>
+        <v>1249</v>
       </c>
       <c r="D666" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E666" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F666" s="4" t="s">
-        <v>1081</v>
+        <v>1250</v>
       </c>
       <c r="G666" s="4" t="s">
-        <v>16</v>
+        <v>1251</v>
       </c>
       <c r="H666" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I666" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J666" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K666" s="4"/>
       <c r="L666" s="4"/>
       <c r="M666" s="4"/>
       <c r="N666" s="4"/>
       <c r="O666" s="4"/>
     </row>
     <row r="667" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A667" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B667" s="4" t="s">
-        <v>103</v>
+        <v>192</v>
       </c>
       <c r="C667" s="4" t="s">
-        <v>180</v>
+        <v>383</v>
       </c>
       <c r="D667" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E667" s="4" t="s">
-        <v>235</v>
+        <v>384</v>
       </c>
       <c r="F667" s="4" t="s">
-        <v>1082</v>
+        <v>385</v>
       </c>
       <c r="G667" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H667" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I667" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J667" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K667" s="4"/>
       <c r="L667" s="4"/>
       <c r="M667" s="4"/>
       <c r="N667" s="4"/>
       <c r="O667" s="4"/>
     </row>
-    <row r="668" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="668" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A668" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B668" s="4" t="s">
-        <v>103</v>
+        <v>192</v>
       </c>
       <c r="C668" s="4" t="s">
-        <v>573</v>
+        <v>1246</v>
       </c>
       <c r="D668" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E668" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F668" s="4" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>1247</v>
+      </c>
+      <c r="G668" s="6" t="s">
+        <v>1248</v>
       </c>
       <c r="H668" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I668" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J668" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K668" s="4"/>
       <c r="L668" s="4"/>
       <c r="M668" s="4"/>
       <c r="N668" s="4"/>
       <c r="O668" s="4"/>
     </row>
-    <row r="669" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="669" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A669" s="3" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B669" s="4"/>
+      <c r="C669" s="4"/>
+      <c r="D669" s="4"/>
       <c r="E669" s="4" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="F669" s="4" t="s">
-        <v>1084</v>
+        <v>17</v>
       </c>
       <c r="G669" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H669" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I669" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J669" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K669" s="4"/>
       <c r="L669" s="4"/>
       <c r="M669" s="4"/>
       <c r="N669" s="4"/>
       <c r="O669" s="4"/>
     </row>
-    <row r="670" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="670" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A670" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B670" s="4" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="C670" s="4"/>
+      <c r="D670" s="4"/>
       <c r="E670" s="4" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="F670" s="4" t="s">
-        <v>1085</v>
+        <v>47</v>
       </c>
       <c r="G670" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H670" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I670" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J670" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K670" s="4"/>
       <c r="L670" s="4"/>
       <c r="M670" s="4"/>
       <c r="N670" s="4"/>
       <c r="O670" s="4"/>
     </row>
-    <row r="671" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="671" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A671" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B671" s="4" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="C671" s="4" t="s">
-        <v>190</v>
+        <v>373</v>
       </c>
       <c r="D671" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E671" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F671" s="4" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>376</v>
+      </c>
+      <c r="G671" s="6" t="s">
+        <v>377</v>
       </c>
       <c r="H671" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I671" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J671" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K671" s="4"/>
       <c r="L671" s="4"/>
       <c r="M671" s="4"/>
       <c r="N671" s="4"/>
       <c r="O671" s="4"/>
     </row>
-    <row r="672" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="672" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A672" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B672" s="4" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="C672" s="4" t="s">
-        <v>159</v>
+        <v>381</v>
       </c>
       <c r="D672" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E672" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F672" s="4" t="s">
-        <v>764</v>
+        <v>382</v>
       </c>
       <c r="G672" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H672" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I672" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J672" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K672" s="4"/>
       <c r="L672" s="4"/>
       <c r="M672" s="4"/>
       <c r="N672" s="4"/>
       <c r="O672" s="4"/>
     </row>
-    <row r="673" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="673" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A673" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B673" s="4" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="C673" s="4" t="s">
-        <v>576</v>
+        <v>378</v>
       </c>
       <c r="D673" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E673" s="4" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="F673" s="4" t="s">
-        <v>1441</v>
+        <v>380</v>
       </c>
       <c r="G673" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H673" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I673" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J673" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K673" s="4"/>
       <c r="L673" s="4"/>
       <c r="M673" s="4"/>
       <c r="N673" s="4"/>
       <c r="O673" s="4"/>
     </row>
-    <row r="674" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="674" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A674" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B674" s="4" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="C674" s="4" t="s">
-        <v>577</v>
+        <v>383</v>
       </c>
       <c r="D674" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E674" s="4" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="F674" s="4" t="s">
-        <v>1442</v>
+        <v>385</v>
       </c>
       <c r="G674" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H674" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I674" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J674" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K674" s="4"/>
       <c r="L674" s="4"/>
       <c r="M674" s="4"/>
       <c r="N674" s="4"/>
       <c r="O674" s="4"/>
     </row>
-    <row r="675" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="675" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A675" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B675" s="4" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="C675" s="4"/>
+      <c r="D675" s="4"/>
       <c r="E675" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F675" s="4" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>1670</v>
+        <v>82</v>
+      </c>
+      <c r="G675" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H675" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I675" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J675" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K675" s="4"/>
       <c r="L675" s="4"/>
       <c r="M675" s="4"/>
       <c r="N675" s="4"/>
       <c r="O675" s="4"/>
     </row>
-    <row r="676" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="676" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B676" s="4" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="C676" s="4" t="s">
-        <v>579</v>
+        <v>499</v>
       </c>
       <c r="D676" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E676" s="4" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F676" s="4" t="s">
-        <v>1443</v>
+        <v>500</v>
       </c>
       <c r="G676" s="4" t="s">
-        <v>16</v>
+        <v>501</v>
       </c>
       <c r="H676" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I676" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J676" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K676" s="4"/>
       <c r="L676" s="4"/>
       <c r="M676" s="4"/>
       <c r="N676" s="4"/>
       <c r="O676" s="4"/>
     </row>
-    <row r="677" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="677" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A677" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B677" s="4" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C677" s="4"/>
+      <c r="D677" s="4"/>
       <c r="E677" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F677" s="4" t="s">
-        <v>1088</v>
-[...2 lines deleted...]
-        <v>1671</v>
+        <v>78</v>
+      </c>
+      <c r="G677" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H677" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I677" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J677" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K677" s="4"/>
       <c r="L677" s="4"/>
       <c r="M677" s="4"/>
       <c r="N677" s="4"/>
       <c r="O677" s="4"/>
     </row>
-    <row r="678" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="678" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A678" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B678" s="4" t="s">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="C678" s="4" t="s">
-        <v>581</v>
+        <v>493</v>
       </c>
       <c r="D678" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E678" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F678" s="4" t="s">
-        <v>1089</v>
+        <v>494</v>
       </c>
       <c r="G678" s="4" t="s">
-        <v>16</v>
+        <v>495</v>
       </c>
       <c r="H678" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I678" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J678" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K678" s="4"/>
       <c r="L678" s="4"/>
       <c r="M678" s="4"/>
       <c r="N678" s="4"/>
       <c r="O678" s="4"/>
     </row>
-    <row r="679" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="679" spans="1:15" ht="345.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A679" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B679" s="4" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="C679" s="4"/>
+      <c r="D679" s="4"/>
       <c r="E679" s="4" t="s">
-        <v>377</v>
+        <v>16</v>
       </c>
       <c r="F679" s="4" t="s">
-        <v>1090</v>
+        <v>74</v>
       </c>
       <c r="G679" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H679" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I679" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J679" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K679" s="4"/>
       <c r="L679" s="4"/>
       <c r="M679" s="4"/>
       <c r="N679" s="4"/>
       <c r="O679" s="4"/>
     </row>
-    <row r="680" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="680" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B680" s="4" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="C680" s="4" t="s">
-        <v>583</v>
+        <v>487</v>
       </c>
       <c r="D680" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E680" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F680" s="4" t="s">
-        <v>1444</v>
+        <v>488</v>
       </c>
       <c r="G680" s="4" t="s">
-        <v>16</v>
+        <v>489</v>
       </c>
       <c r="H680" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I680" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J680" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K680" s="4"/>
       <c r="L680" s="4"/>
       <c r="M680" s="4"/>
       <c r="N680" s="4"/>
       <c r="O680" s="4"/>
     </row>
-    <row r="681" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="681" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A681" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B681" s="4" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="C681" s="4"/>
+      <c r="D681" s="4"/>
       <c r="E681" s="4" t="s">
-        <v>306</v>
+        <v>16</v>
       </c>
       <c r="F681" s="4" t="s">
-        <v>1445</v>
+        <v>76</v>
       </c>
       <c r="G681" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H681" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I681" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J681" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K681" s="4"/>
       <c r="L681" s="4"/>
       <c r="M681" s="4"/>
       <c r="N681" s="4"/>
       <c r="O681" s="4"/>
     </row>
-    <row r="682" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="682" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A682" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B682" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="C682" s="4" t="s">
-        <v>159</v>
+        <v>490</v>
       </c>
       <c r="D682" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E682" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F682" s="4" t="s">
-        <v>764</v>
+        <v>491</v>
       </c>
       <c r="G682" s="4" t="s">
-        <v>16</v>
+        <v>492</v>
       </c>
       <c r="H682" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I682" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J682" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K682" s="4"/>
       <c r="L682" s="4"/>
       <c r="M682" s="4"/>
       <c r="N682" s="4"/>
       <c r="O682" s="4"/>
     </row>
-    <row r="683" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="683" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A683" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B683" s="4" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="C683" s="4"/>
+      <c r="D683" s="4"/>
       <c r="E683" s="4" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="F683" s="4" t="s">
-        <v>1446</v>
+        <v>88</v>
       </c>
       <c r="G683" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H683" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I683" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J683" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K683" s="4"/>
       <c r="L683" s="4"/>
       <c r="M683" s="4"/>
       <c r="N683" s="4"/>
       <c r="O683" s="4"/>
     </row>
-    <row r="684" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="684" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B684" s="4" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="C684" s="4" t="s">
-        <v>585</v>
+        <v>87</v>
       </c>
       <c r="D684" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E684" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F684" s="4" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>508</v>
+      </c>
+      <c r="G684" s="4" t="s">
+        <v>509</v>
       </c>
       <c r="H684" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I684" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J684" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K684" s="4"/>
       <c r="L684" s="4"/>
       <c r="M684" s="4"/>
       <c r="N684" s="4"/>
       <c r="O684" s="4"/>
     </row>
-    <row r="685" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="685" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A685" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B685" s="4" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="C685" s="4"/>
+      <c r="D685" s="4"/>
       <c r="E685" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F685" s="4" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>1673</v>
+        <v>90</v>
+      </c>
+      <c r="G685" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H685" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I685" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J685" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K685" s="4"/>
       <c r="L685" s="4"/>
       <c r="M685" s="4"/>
       <c r="N685" s="4"/>
       <c r="O685" s="4"/>
     </row>
-    <row r="686" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="686" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A686" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B686" s="4" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="C686" s="4" t="s">
-        <v>587</v>
+        <v>510</v>
       </c>
       <c r="D686" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E686" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F686" s="4" t="s">
-        <v>1091</v>
+        <v>511</v>
       </c>
       <c r="G686" s="4" t="s">
-        <v>16</v>
+        <v>512</v>
       </c>
       <c r="H686" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I686" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J686" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K686" s="4"/>
       <c r="L686" s="4"/>
       <c r="M686" s="4"/>
       <c r="N686" s="4"/>
       <c r="O686" s="4"/>
     </row>
-    <row r="687" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="687" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A687" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B687" s="4" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="C687" s="4"/>
+      <c r="D687" s="4"/>
       <c r="E687" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F687" s="4" t="s">
-        <v>1092</v>
+        <v>49</v>
       </c>
       <c r="G687" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H687" s="4" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I687" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J687" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K687" s="4"/>
       <c r="L687" s="4"/>
       <c r="M687" s="4"/>
       <c r="N687" s="4"/>
-      <c r="O687" s="4"/>
+      <c r="O687" s="4" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="688" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A688" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B688" s="4" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="C688" s="4" t="s">
-        <v>159</v>
+        <v>417</v>
       </c>
       <c r="D688" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E688" s="4" t="s">
-        <v>160</v>
+        <v>419</v>
       </c>
       <c r="F688" s="4" t="s">
-        <v>764</v>
+        <v>420</v>
       </c>
       <c r="G688" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H688" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I688" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J688" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K688" s="4"/>
       <c r="L688" s="4"/>
       <c r="M688" s="4"/>
       <c r="N688" s="4"/>
       <c r="O688" s="4"/>
     </row>
-    <row r="689" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="689" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B689" s="4" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="C689" s="4" t="s">
-        <v>589</v>
+        <v>405</v>
       </c>
       <c r="D689" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E689" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F689" s="4" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>406</v>
+      </c>
+      <c r="G689" s="6" t="s">
+        <v>407</v>
       </c>
       <c r="H689" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I689" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J689" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K689" s="4"/>
       <c r="L689" s="4"/>
       <c r="M689" s="4"/>
       <c r="N689" s="4"/>
       <c r="O689" s="4"/>
     </row>
-    <row r="690" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="690" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A690" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B690" s="4" t="s">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="C690" s="4" t="s">
-        <v>590</v>
+        <v>386</v>
       </c>
       <c r="D690" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E690" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F690" s="4" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>1675</v>
+        <v>387</v>
+      </c>
+      <c r="G690" s="6" t="s">
+        <v>388</v>
       </c>
       <c r="H690" s="4" t="s">
-        <v>1499</v>
+        <v>389</v>
       </c>
       <c r="I690" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J690" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K690" s="4"/>
       <c r="L690" s="4"/>
       <c r="M690" s="4"/>
       <c r="N690" s="4"/>
       <c r="O690" s="4"/>
     </row>
-    <row r="691" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="691" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A691" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B691" s="4" t="s">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="C691" s="4" t="s">
-        <v>591</v>
+        <v>408</v>
       </c>
       <c r="D691" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E691" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F691" s="4" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>1676</v>
+        <v>409</v>
+      </c>
+      <c r="G691" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H691" s="4" t="s">
-        <v>1499</v>
+        <v>410</v>
       </c>
       <c r="I691" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J691" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K691" s="4"/>
       <c r="L691" s="4"/>
       <c r="M691" s="4"/>
       <c r="N691" s="4"/>
       <c r="O691" s="4"/>
     </row>
-    <row r="692" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="692" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A692" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B692" s="4" t="s">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="C692" s="4" t="s">
-        <v>123</v>
+        <v>411</v>
       </c>
       <c r="D692" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E692" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F692" s="4" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>412</v>
+      </c>
+      <c r="G692" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H692" s="4" t="s">
-        <v>1499</v>
+        <v>413</v>
       </c>
       <c r="I692" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J692" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K692" s="4"/>
       <c r="L692" s="4"/>
       <c r="M692" s="4"/>
       <c r="N692" s="4"/>
       <c r="O692" s="4"/>
     </row>
-    <row r="693" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="693" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A693" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B693" s="4" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="C693" s="4" t="s">
-        <v>124</v>
+        <v>414</v>
       </c>
       <c r="D693" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E693" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F693" s="4" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1678</v>
+        <v>415</v>
+      </c>
+      <c r="G693" s="6" t="s">
+        <v>416</v>
       </c>
       <c r="H693" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I693" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J693" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K693" s="4"/>
       <c r="L693" s="4"/>
       <c r="M693" s="4"/>
       <c r="N693" s="4"/>
       <c r="O693" s="4"/>
     </row>
-    <row r="694" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="694" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A694" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B694" s="4" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="C694" s="4" t="s">
-        <v>592</v>
+        <v>383</v>
       </c>
       <c r="D694" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E694" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F694" s="4" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>385</v>
+      </c>
+      <c r="G694" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H694" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I694" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J694" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K694" s="4"/>
       <c r="L694" s="4"/>
       <c r="M694" s="4"/>
       <c r="N694" s="4"/>
       <c r="O694" s="4"/>
     </row>
-    <row r="695" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="695" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A695" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B695" s="4" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="C695" s="4" t="s">
-        <v>593</v>
+        <v>421</v>
       </c>
       <c r="D695" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E695" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F695" s="4" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-        <v>1680</v>
+        <v>422</v>
+      </c>
+      <c r="G695" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="H695" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I695" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J695" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K695" s="4"/>
       <c r="L695" s="4"/>
       <c r="M695" s="4"/>
       <c r="N695" s="4"/>
       <c r="O695" s="4"/>
     </row>
-    <row r="696" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="696" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A696" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B696" s="4" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="C696" s="4" t="s">
-        <v>594</v>
+        <v>390</v>
       </c>
       <c r="D696" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E696" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F696" s="4" t="s">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>1681</v>
+        <v>392</v>
+      </c>
+      <c r="G696" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H696" s="4" t="s">
-        <v>1499</v>
+        <v>393</v>
       </c>
       <c r="I696" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J696" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K696" s="4"/>
       <c r="L696" s="4"/>
       <c r="M696" s="4"/>
       <c r="N696" s="4"/>
-      <c r="O696" s="4"/>
-[...1 lines deleted...]
-    <row r="697" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O696" s="4" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="697" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B697" s="4" t="s">
-        <v>128</v>
+        <v>48</v>
       </c>
       <c r="C697" s="4" t="s">
-        <v>595</v>
+        <v>395</v>
       </c>
       <c r="D697" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E697" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F697" s="4" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-        <v>1682</v>
+        <v>396</v>
+      </c>
+      <c r="G697" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H697" s="4" t="s">
-        <v>1499</v>
+        <v>397</v>
       </c>
       <c r="I697" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J697" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K697" s="4"/>
       <c r="L697" s="4"/>
       <c r="M697" s="4"/>
       <c r="N697" s="4"/>
       <c r="O697" s="4"/>
     </row>
-    <row r="698" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="698" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A698" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B698" s="4" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="C698" s="4" t="s">
-        <v>596</v>
+        <v>398</v>
       </c>
       <c r="D698" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E698" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F698" s="4" t="s">
-        <v>1102</v>
-[...2 lines deleted...]
-        <v>1683</v>
+        <v>399</v>
+      </c>
+      <c r="G698" s="4" t="s">
+        <v>400</v>
       </c>
       <c r="H698" s="4" t="s">
-        <v>1499</v>
+        <v>401</v>
       </c>
       <c r="I698" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J698" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K698" s="4"/>
       <c r="L698" s="4"/>
       <c r="M698" s="4"/>
       <c r="N698" s="4"/>
       <c r="O698" s="4"/>
     </row>
-    <row r="699" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="699" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A699" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B699" s="4" t="s">
-        <v>130</v>
+        <v>48</v>
       </c>
       <c r="C699" s="4" t="s">
-        <v>597</v>
+        <v>402</v>
       </c>
       <c r="D699" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E699" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F699" s="4" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1684</v>
+        <v>403</v>
+      </c>
+      <c r="G699" s="4" t="s">
+        <v>404</v>
       </c>
       <c r="H699" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I699" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J699" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K699" s="4"/>
       <c r="L699" s="4"/>
       <c r="M699" s="4"/>
       <c r="N699" s="4"/>
       <c r="O699" s="4"/>
     </row>
-    <row r="700" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="700" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A700" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B700" s="4" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="C700" s="4"/>
+      <c r="D700" s="4"/>
       <c r="E700" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F700" s="4" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>1685</v>
+        <v>86</v>
+      </c>
+      <c r="G700" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H700" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I700" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J700" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K700" s="4"/>
       <c r="L700" s="4"/>
       <c r="M700" s="4"/>
       <c r="N700" s="4"/>
       <c r="O700" s="4"/>
     </row>
-    <row r="701" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="701" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A701" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B701" s="4" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="C701" s="4" t="s">
-        <v>599</v>
+        <v>505</v>
       </c>
       <c r="D701" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E701" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F701" s="4" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>506</v>
+      </c>
+      <c r="G701" s="4" t="s">
+        <v>507</v>
       </c>
       <c r="H701" s="4" t="s">
-        <v>1499</v>
+        <v>483</v>
       </c>
       <c r="I701" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J701" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K701" s="4"/>
       <c r="L701" s="4"/>
       <c r="M701" s="4"/>
       <c r="N701" s="4"/>
       <c r="O701" s="4"/>
     </row>
     <row r="702" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B702" s="4" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="C702" s="4"/>
+      <c r="D702" s="4"/>
       <c r="E702" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F702" s="4" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>1687</v>
+        <v>57</v>
+      </c>
+      <c r="G702" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H702" s="4" t="s">
-        <v>1499</v>
+        <v>16</v>
       </c>
       <c r="I702" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J702" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K702" s="4"/>
       <c r="L702" s="4"/>
       <c r="M702" s="4"/>
       <c r="N702" s="4"/>
       <c r="O702" s="4"/>
     </row>
-    <row r="703" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="703" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A703" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B703" s="4" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="C703" s="4" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="D703" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E703" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F703" s="4" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>1688</v>
+        <v>473</v>
+      </c>
+      <c r="G703" s="6" t="s">
+        <v>416</v>
       </c>
       <c r="H703" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I703" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J703" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K703" s="4"/>
       <c r="L703" s="4"/>
       <c r="M703" s="4"/>
       <c r="N703" s="4"/>
       <c r="O703" s="4"/>
     </row>
-    <row r="704" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="704" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A704" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B704" s="4" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="C704" s="4" t="s">
-        <v>565</v>
+        <v>465</v>
       </c>
       <c r="D704" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E704" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F704" s="4" t="s">
-        <v>1450</v>
+        <v>466</v>
       </c>
       <c r="G704" s="4" t="s">
-        <v>1852</v>
+        <v>16</v>
       </c>
       <c r="H704" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I704" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J704" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K704" s="4"/>
       <c r="L704" s="4"/>
       <c r="M704" s="4"/>
       <c r="N704" s="4"/>
       <c r="O704" s="4"/>
     </row>
-    <row r="705" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="705" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A705" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B705" s="4" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="C705" s="4" t="s">
-        <v>159</v>
+        <v>467</v>
       </c>
       <c r="D705" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E705" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F705" s="4" t="s">
-        <v>764</v>
+        <v>468</v>
       </c>
       <c r="G705" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H705" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I705" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J705" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K705" s="4"/>
       <c r="L705" s="4"/>
       <c r="M705" s="4"/>
       <c r="N705" s="4"/>
       <c r="O705" s="4"/>
     </row>
-    <row r="706" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="706" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A706" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B706" s="4" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="C706" s="4" t="s">
-        <v>601</v>
+        <v>383</v>
       </c>
       <c r="D706" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E706" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F706" s="4" t="s">
-        <v>1107</v>
+        <v>385</v>
       </c>
       <c r="G706" s="4" t="s">
-        <v>1853</v>
+        <v>16</v>
       </c>
       <c r="H706" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I706" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J706" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K706" s="4"/>
       <c r="L706" s="4"/>
       <c r="M706" s="4"/>
       <c r="N706" s="4"/>
       <c r="O706" s="4"/>
     </row>
     <row r="707" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A707" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B707" s="4" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="C707" s="4" t="s">
-        <v>602</v>
+        <v>462</v>
       </c>
       <c r="D707" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E707" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F707" s="4" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>463</v>
+      </c>
+      <c r="G707" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="H707" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I707" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J707" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K707" s="4"/>
       <c r="L707" s="4"/>
       <c r="M707" s="4"/>
       <c r="N707" s="4"/>
       <c r="O707" s="4"/>
     </row>
     <row r="708" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A708" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B708" s="4" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="C708" s="4" t="s">
-        <v>603</v>
+        <v>469</v>
       </c>
       <c r="D708" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E708" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F708" s="4" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>470</v>
+      </c>
+      <c r="G708" s="6" t="s">
+        <v>471</v>
       </c>
       <c r="H708" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I708" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J708" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K708" s="4"/>
       <c r="L708" s="4"/>
       <c r="M708" s="4"/>
       <c r="N708" s="4"/>
       <c r="O708" s="4"/>
     </row>
-    <row r="709" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="709" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A709" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B709" s="4" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="C709" s="4"/>
+      <c r="D709" s="4"/>
       <c r="E709" s="4" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="F709" s="4" t="s">
-        <v>1110</v>
+        <v>68</v>
       </c>
       <c r="G709" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H709" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I709" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J709" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K709" s="4"/>
       <c r="L709" s="4"/>
       <c r="M709" s="4"/>
       <c r="N709" s="4"/>
       <c r="O709" s="4"/>
     </row>
-    <row r="710" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="710" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A710" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B710" s="4" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="C710" s="4" t="s">
-        <v>159</v>
+        <v>573</v>
       </c>
       <c r="D710" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E710" s="4" t="s">
-        <v>160</v>
+        <v>379</v>
       </c>
       <c r="F710" s="4" t="s">
-        <v>764</v>
+        <v>574</v>
       </c>
       <c r="G710" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H710" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I710" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J710" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K710" s="4"/>
       <c r="L710" s="4"/>
       <c r="M710" s="4"/>
       <c r="N710" s="4"/>
       <c r="O710" s="4"/>
     </row>
     <row r="711" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A711" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B711" s="4" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C711" s="4" t="s">
-        <v>604</v>
+        <v>575</v>
       </c>
       <c r="D711" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E711" s="4" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="F711" s="4" t="s">
-        <v>1111</v>
+        <v>576</v>
       </c>
       <c r="G711" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H711" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I711" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J711" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K711" s="4"/>
       <c r="L711" s="4"/>
       <c r="M711" s="4"/>
       <c r="N711" s="4"/>
       <c r="O711" s="4"/>
     </row>
     <row r="712" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B712" s="4" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C712" s="4" t="s">
-        <v>264</v>
+        <v>383</v>
       </c>
       <c r="D712" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E712" s="4" t="s">
-        <v>157</v>
+        <v>384</v>
       </c>
       <c r="F712" s="4" t="s">
-        <v>1112</v>
+        <v>385</v>
       </c>
       <c r="G712" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H712" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I712" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J712" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K712" s="4"/>
       <c r="L712" s="4"/>
       <c r="M712" s="4"/>
       <c r="N712" s="4"/>
       <c r="O712" s="4"/>
     </row>
-    <row r="713" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="713" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A713" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B713" s="4" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C713" s="4" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="D713" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E713" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F713" s="4" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>584</v>
+      </c>
+      <c r="G713" s="6" t="s">
+        <v>585</v>
       </c>
       <c r="H713" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I713" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J713" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K713" s="4"/>
       <c r="L713" s="4"/>
       <c r="M713" s="4"/>
       <c r="N713" s="4"/>
       <c r="O713" s="4"/>
     </row>
-    <row r="714" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="714" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A714" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B714" s="4" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C714" s="4" t="s">
-        <v>180</v>
+        <v>580</v>
       </c>
       <c r="D714" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E714" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F714" s="4" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>581</v>
+      </c>
+      <c r="G714" s="6" t="s">
+        <v>582</v>
       </c>
       <c r="H714" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I714" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J714" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K714" s="4"/>
       <c r="L714" s="4"/>
       <c r="M714" s="4"/>
       <c r="N714" s="4"/>
       <c r="O714" s="4"/>
     </row>
-    <row r="715" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="715" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A715" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B715" s="4" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C715" s="4" t="s">
-        <v>159</v>
+        <v>577</v>
       </c>
       <c r="D715" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E715" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F715" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>578</v>
+      </c>
+      <c r="G715" s="6" t="s">
+        <v>579</v>
       </c>
       <c r="H715" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I715" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J715" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K715" s="4"/>
       <c r="L715" s="4"/>
       <c r="M715" s="4"/>
       <c r="N715" s="4"/>
       <c r="O715" s="4"/>
     </row>
-    <row r="716" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="716" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A716" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B716" s="4" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="C716" s="4"/>
+      <c r="D716" s="4"/>
       <c r="E716" s="4" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="F716" s="4" t="s">
-        <v>1115</v>
+        <v>53</v>
       </c>
       <c r="G716" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H716" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I716" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J716" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K716" s="4"/>
       <c r="L716" s="4"/>
       <c r="M716" s="4"/>
       <c r="N716" s="4"/>
       <c r="O716" s="4"/>
     </row>
-    <row r="717" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="717" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B717" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C717" s="4" t="s">
-        <v>607</v>
+        <v>433</v>
       </c>
       <c r="D717" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E717" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F717" s="4" t="s">
-        <v>1451</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>434</v>
+      </c>
+      <c r="G717" s="6" t="s">
+        <v>435</v>
       </c>
       <c r="H717" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I717" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J717" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K717" s="4"/>
       <c r="L717" s="4"/>
       <c r="M717" s="4"/>
       <c r="N717" s="4"/>
       <c r="O717" s="4"/>
     </row>
-    <row r="718" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="718" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A718" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B718" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C718" s="4" t="s">
-        <v>608</v>
+        <v>436</v>
       </c>
       <c r="D718" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E718" s="4" t="s">
-        <v>230</v>
+        <v>379</v>
       </c>
       <c r="F718" s="4" t="s">
-        <v>1452</v>
+        <v>437</v>
       </c>
       <c r="G718" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H718" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I718" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J718" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K718" s="4"/>
       <c r="L718" s="4"/>
       <c r="M718" s="4"/>
       <c r="N718" s="4"/>
       <c r="O718" s="4"/>
     </row>
-    <row r="719" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="719" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A719" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B719" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C719" s="4" t="s">
-        <v>609</v>
+        <v>424</v>
       </c>
       <c r="D719" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E719" s="4" t="s">
-        <v>306</v>
+        <v>425</v>
       </c>
       <c r="F719" s="4" t="s">
-        <v>1453</v>
+        <v>426</v>
       </c>
       <c r="G719" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H719" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I719" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J719" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K719" s="4"/>
       <c r="L719" s="4"/>
       <c r="M719" s="4"/>
       <c r="N719" s="4"/>
       <c r="O719" s="4"/>
     </row>
     <row r="720" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A720" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B720" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C720" s="4" t="s">
-        <v>610</v>
+        <v>383</v>
       </c>
       <c r="D720" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E720" s="4" t="s">
-        <v>611</v>
+        <v>384</v>
       </c>
       <c r="F720" s="4" t="s">
-        <v>1116</v>
+        <v>385</v>
       </c>
       <c r="G720" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H720" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I720" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J720" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K720" s="4"/>
       <c r="L720" s="4"/>
       <c r="M720" s="4"/>
       <c r="N720" s="4"/>
       <c r="O720" s="4"/>
     </row>
     <row r="721" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A721" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B721" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C721" s="4" t="s">
-        <v>612</v>
+        <v>427</v>
       </c>
       <c r="D721" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E721" s="4" t="s">
-        <v>611</v>
+        <v>375</v>
       </c>
       <c r="F721" s="4" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>428</v>
+      </c>
+      <c r="G721" s="6" t="s">
+        <v>429</v>
       </c>
       <c r="H721" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I721" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J721" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K721" s="4"/>
       <c r="L721" s="4"/>
       <c r="M721" s="4"/>
       <c r="N721" s="4"/>
       <c r="O721" s="4"/>
     </row>
-    <row r="722" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="722" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A722" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B722" s="4" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C722" s="4" t="s">
-        <v>613</v>
+        <v>430</v>
       </c>
       <c r="D722" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E722" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F722" s="4" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="G722" s="6" t="s">
+        <v>432</v>
       </c>
       <c r="H722" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I722" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J722" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K722" s="4"/>
       <c r="L722" s="4"/>
       <c r="M722" s="4"/>
       <c r="N722" s="4"/>
       <c r="O722" s="4"/>
     </row>
-    <row r="723" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="723" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A723" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B723" s="4" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="C723" s="4"/>
+      <c r="D723" s="4"/>
       <c r="E723" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F723" s="4" t="s">
-        <v>1118</v>
+        <v>80</v>
       </c>
       <c r="G723" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H723" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I723" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J723" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K723" s="4"/>
       <c r="L723" s="4"/>
       <c r="M723" s="4"/>
       <c r="N723" s="4"/>
       <c r="O723" s="4"/>
     </row>
-    <row r="724" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="724" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A724" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B724" s="4" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="C724" s="4" t="s">
-        <v>615</v>
+        <v>496</v>
       </c>
       <c r="D724" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E724" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F724" s="4" t="s">
-        <v>1119</v>
+        <v>497</v>
       </c>
       <c r="G724" s="4" t="s">
-        <v>16</v>
+        <v>498</v>
       </c>
       <c r="H724" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I724" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J724" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K724" s="4"/>
       <c r="L724" s="4"/>
       <c r="M724" s="4"/>
       <c r="N724" s="4"/>
       <c r="O724" s="4"/>
     </row>
-    <row r="725" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="725" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A725" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B725" s="4" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="C725" s="4"/>
+      <c r="D725" s="4"/>
       <c r="E725" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F725" s="4" t="s">
-        <v>1120</v>
+        <v>54</v>
       </c>
       <c r="G725" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H725" s="4" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="I725" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J725" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K725" s="4"/>
       <c r="L725" s="4"/>
       <c r="M725" s="4"/>
       <c r="N725" s="4"/>
-      <c r="O725" s="4"/>
-[...1 lines deleted...]
-    <row r="726" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O725" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="726" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A726" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B726" s="4" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="C726" s="4" t="s">
-        <v>314</v>
+        <v>453</v>
       </c>
       <c r="D726" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E726" s="4" t="s">
-        <v>163</v>
+        <v>454</v>
       </c>
       <c r="F726" s="4" t="s">
-        <v>1121</v>
+        <v>455</v>
       </c>
       <c r="G726" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H726" s="4" t="s">
-        <v>16</v>
+        <v>456</v>
       </c>
       <c r="I726" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J726" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K726" s="4"/>
       <c r="L726" s="4"/>
       <c r="M726" s="4"/>
       <c r="N726" s="4"/>
       <c r="O726" s="4"/>
     </row>
-    <row r="727" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="727" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A727" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B727" s="4" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="C727" s="4" t="s">
-        <v>159</v>
+        <v>417</v>
       </c>
       <c r="D727" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E727" s="4" t="s">
-        <v>160</v>
+        <v>419</v>
       </c>
       <c r="F727" s="4" t="s">
-        <v>764</v>
+        <v>461</v>
       </c>
       <c r="G727" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H727" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I727" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J727" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K727" s="4"/>
       <c r="L727" s="4"/>
       <c r="M727" s="4"/>
       <c r="N727" s="4"/>
       <c r="O727" s="4"/>
     </row>
-    <row r="728" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="728" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A728" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B728" s="4" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="C728" s="4" t="s">
-        <v>617</v>
+        <v>451</v>
       </c>
       <c r="D728" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E728" s="4" t="s">
-        <v>155</v>
+        <v>425</v>
       </c>
       <c r="F728" s="4" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>1690</v>
+        <v>452</v>
+      </c>
+      <c r="G728" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H728" s="4" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="I728" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J728" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K728" s="4"/>
       <c r="L728" s="4"/>
       <c r="M728" s="4"/>
       <c r="N728" s="4"/>
       <c r="O728" s="4"/>
     </row>
-    <row r="729" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="729" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A729" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B729" s="4" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="C729" s="4" t="s">
-        <v>180</v>
+        <v>445</v>
       </c>
       <c r="D729" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E729" s="4" t="s">
-        <v>157</v>
+        <v>439</v>
       </c>
       <c r="F729" s="4" t="s">
-        <v>1123</v>
+        <v>446</v>
       </c>
       <c r="G729" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H729" s="4" t="s">
-        <v>16</v>
+        <v>441</v>
       </c>
       <c r="I729" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J729" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K729" s="4"/>
       <c r="L729" s="4"/>
       <c r="M729" s="4"/>
       <c r="N729" s="4"/>
-      <c r="O729" s="4"/>
-[...1 lines deleted...]
-    <row r="730" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O729" s="4" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="730" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A730" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B730" s="4" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="C730" s="4" t="s">
-        <v>159</v>
+        <v>438</v>
       </c>
       <c r="D730" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E730" s="4" t="s">
-        <v>160</v>
+        <v>439</v>
       </c>
       <c r="F730" s="4" t="s">
-        <v>764</v>
+        <v>440</v>
       </c>
       <c r="G730" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H730" s="4" t="s">
-        <v>16</v>
+        <v>441</v>
       </c>
       <c r="I730" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J730" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K730" s="4"/>
       <c r="L730" s="4"/>
       <c r="M730" s="4"/>
       <c r="N730" s="4"/>
       <c r="O730" s="4"/>
     </row>
-    <row r="731" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="731" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A731" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B731" s="4" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="C731" s="4" t="s">
-        <v>431</v>
+        <v>383</v>
       </c>
       <c r="D731" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E731" s="4" t="s">
-        <v>182</v>
+        <v>384</v>
       </c>
       <c r="F731" s="4" t="s">
-        <v>1124</v>
+        <v>385</v>
       </c>
       <c r="G731" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H731" s="4" t="s">
-        <v>1691</v>
+        <v>16</v>
       </c>
       <c r="I731" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J731" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K731" s="4"/>
       <c r="L731" s="4"/>
       <c r="M731" s="4"/>
       <c r="N731" s="4"/>
-      <c r="O731" s="4" t="s">
-[...3 lines deleted...]
-    <row r="732" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O731" s="4"/>
+    </row>
+    <row r="732" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A732" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B732" s="4" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="C732" s="4" t="s">
-        <v>568</v>
+        <v>448</v>
       </c>
       <c r="D732" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E732" s="4" t="s">
-        <v>163</v>
+        <v>449</v>
       </c>
       <c r="F732" s="4" t="s">
-        <v>1125</v>
+        <v>450</v>
       </c>
       <c r="G732" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H732" s="4" t="s">
-        <v>1692</v>
+        <v>16</v>
       </c>
       <c r="I732" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J732" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K732" s="4"/>
       <c r="L732" s="4"/>
       <c r="M732" s="4"/>
       <c r="N732" s="4"/>
       <c r="O732" s="4"/>
     </row>
-    <row r="733" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="733" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A733" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B733" s="4" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="C733" s="4" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="D733" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E733" s="4" t="s">
-        <v>163</v>
+        <v>458</v>
       </c>
       <c r="F733" s="4" t="s">
-        <v>1126</v>
+        <v>459</v>
       </c>
       <c r="G733" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H733" s="4" t="s">
-        <v>1693</v>
+        <v>460</v>
       </c>
       <c r="I733" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J733" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K733" s="4"/>
       <c r="L733" s="4"/>
       <c r="M733" s="4"/>
       <c r="N733" s="4"/>
       <c r="O733" s="4"/>
     </row>
-    <row r="734" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="734" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A734" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B734" s="4" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="C734" s="4" t="s">
-        <v>618</v>
+        <v>442</v>
       </c>
       <c r="D734" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E734" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F734" s="4" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>443</v>
+      </c>
+      <c r="G734" s="6" t="s">
+        <v>444</v>
       </c>
       <c r="H734" s="4" t="s">
-        <v>1694</v>
+        <v>16</v>
       </c>
       <c r="I734" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J734" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K734" s="4"/>
       <c r="L734" s="4"/>
       <c r="M734" s="4"/>
       <c r="N734" s="4"/>
       <c r="O734" s="4"/>
     </row>
-    <row r="735" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="735" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A735" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B735" s="4" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="C735" s="4"/>
+      <c r="D735" s="4"/>
       <c r="E735" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F735" s="4" t="s">
-        <v>1128</v>
+        <v>84</v>
       </c>
       <c r="G735" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H735" s="4" t="s">
-        <v>1695</v>
+        <v>16</v>
       </c>
       <c r="I735" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J735" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K735" s="4"/>
       <c r="L735" s="4"/>
       <c r="M735" s="4"/>
       <c r="N735" s="4"/>
       <c r="O735" s="4"/>
     </row>
-    <row r="736" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="736" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A736" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B736" s="4" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="C736" s="4" t="s">
-        <v>432</v>
+        <v>502</v>
       </c>
       <c r="D736" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E736" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F736" s="4" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-        <v>1696</v>
+        <v>503</v>
+      </c>
+      <c r="G736" s="4" t="s">
+        <v>504</v>
       </c>
       <c r="H736" s="4" t="s">
-        <v>1697</v>
+        <v>483</v>
       </c>
       <c r="I736" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J736" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K736" s="4"/>
       <c r="L736" s="4"/>
       <c r="M736" s="4"/>
       <c r="N736" s="4"/>
       <c r="O736" s="4"/>
     </row>
-    <row r="737" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="737" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A737" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B737" s="4" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="C737" s="4"/>
+      <c r="D737" s="4"/>
       <c r="E737" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F737" s="4" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>59</v>
+      </c>
+      <c r="G737" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H737" s="4" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="I737" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J737" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K737" s="4"/>
       <c r="L737" s="4"/>
       <c r="M737" s="4"/>
       <c r="N737" s="4"/>
       <c r="O737" s="4"/>
     </row>
-    <row r="738" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="738" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A738" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B738" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="C738" s="4" t="s">
-        <v>620</v>
+        <v>381</v>
       </c>
       <c r="D738" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E738" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F738" s="4" t="s">
-        <v>1129</v>
+        <v>479</v>
       </c>
       <c r="G738" s="4" t="s">
-        <v>1850</v>
+        <v>16</v>
       </c>
       <c r="H738" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I738" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J738" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K738" s="4"/>
       <c r="L738" s="4"/>
       <c r="M738" s="4"/>
       <c r="N738" s="4"/>
       <c r="O738" s="4"/>
     </row>
-    <row r="739" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="739" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A739" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B739" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="C739" s="4" t="s">
-        <v>574</v>
+        <v>477</v>
       </c>
       <c r="D739" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E739" s="4" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="F739" s="4" t="s">
-        <v>1130</v>
+        <v>478</v>
       </c>
       <c r="G739" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H739" s="4" t="s">
-        <v>1698</v>
+        <v>16</v>
       </c>
       <c r="I739" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J739" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K739" s="4"/>
       <c r="L739" s="4"/>
       <c r="M739" s="4"/>
       <c r="N739" s="4"/>
       <c r="O739" s="4"/>
     </row>
-    <row r="740" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="740" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A740" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B740" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="C740" s="4" t="s">
-        <v>621</v>
+        <v>383</v>
       </c>
       <c r="D740" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E740" s="4" t="s">
-        <v>622</v>
+        <v>384</v>
       </c>
       <c r="F740" s="4" t="s">
-        <v>1131</v>
+        <v>385</v>
       </c>
       <c r="G740" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H740" s="4" t="s">
-        <v>1699</v>
+        <v>16</v>
       </c>
       <c r="I740" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J740" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K740" s="4"/>
       <c r="L740" s="4"/>
       <c r="M740" s="4"/>
       <c r="N740" s="4"/>
       <c r="O740" s="4"/>
     </row>
     <row r="741" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A741" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B741" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="C741" s="4" t="s">
-        <v>190</v>
+        <v>474</v>
       </c>
       <c r="D741" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E741" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F741" s="4" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>475</v>
+      </c>
+      <c r="G741" s="6" t="s">
+        <v>476</v>
       </c>
       <c r="H741" s="4" t="s">
-        <v>1700</v>
+        <v>16</v>
       </c>
       <c r="I741" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J741" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K741" s="4"/>
       <c r="L741" s="4"/>
       <c r="M741" s="4"/>
       <c r="N741" s="4"/>
       <c r="O741" s="4"/>
     </row>
     <row r="742" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A742" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B742" s="4" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="C742" s="4"/>
+      <c r="D742" s="4"/>
       <c r="E742" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F742" s="4" t="s">
-        <v>764</v>
+        <v>62</v>
       </c>
       <c r="G742" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H742" s="4" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="I742" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J742" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K742" s="4"/>
       <c r="L742" s="4"/>
       <c r="M742" s="4"/>
       <c r="N742" s="4"/>
       <c r="O742" s="4"/>
     </row>
     <row r="743" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A743" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B743" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C743" s="4" t="s">
-        <v>623</v>
+        <v>550</v>
       </c>
       <c r="D743" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E743" s="4" t="s">
-        <v>182</v>
+        <v>454</v>
       </c>
       <c r="F743" s="4" t="s">
-        <v>1133</v>
+        <v>551</v>
       </c>
       <c r="G743" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H743" s="4" t="s">
-        <v>16</v>
+        <v>552</v>
       </c>
       <c r="I743" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J743" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K743" s="4"/>
       <c r="L743" s="4"/>
       <c r="M743" s="4"/>
       <c r="N743" s="4"/>
       <c r="O743" s="4"/>
     </row>
     <row r="744" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A744" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B744" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C744" s="4" t="s">
-        <v>624</v>
+        <v>417</v>
       </c>
       <c r="D744" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E744" s="4" t="s">
-        <v>157</v>
+        <v>419</v>
       </c>
       <c r="F744" s="4" t="s">
-        <v>1134</v>
+        <v>553</v>
       </c>
       <c r="G744" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H744" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I744" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J744" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K744" s="4"/>
       <c r="L744" s="4"/>
       <c r="M744" s="4"/>
       <c r="N744" s="4"/>
       <c r="O744" s="4"/>
     </row>
-    <row r="745" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="745" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A745" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B745" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C745" s="4" t="s">
-        <v>625</v>
+        <v>524</v>
       </c>
       <c r="D745" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E745" s="4" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="F745" s="4" t="s">
-        <v>1135</v>
+        <v>525</v>
       </c>
       <c r="G745" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H745" s="4" t="s">
-        <v>16</v>
+        <v>410</v>
       </c>
       <c r="I745" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J745" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K745" s="4"/>
       <c r="L745" s="4"/>
       <c r="M745" s="4"/>
       <c r="N745" s="4"/>
       <c r="O745" s="4"/>
     </row>
-    <row r="746" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="746" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A746" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B746" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C746" s="4" t="s">
-        <v>574</v>
+        <v>526</v>
       </c>
       <c r="D746" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E746" s="4" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="F746" s="4" t="s">
-        <v>1136</v>
+        <v>527</v>
       </c>
       <c r="G746" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H746" s="4" t="s">
-        <v>16</v>
+        <v>413</v>
       </c>
       <c r="I746" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J746" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K746" s="4"/>
       <c r="L746" s="4"/>
       <c r="M746" s="4"/>
       <c r="N746" s="4"/>
       <c r="O746" s="4"/>
     </row>
-    <row r="747" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="747" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A747" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B747" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C747" s="4" t="s">
-        <v>190</v>
+        <v>528</v>
       </c>
       <c r="D747" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E747" s="4" t="s">
-        <v>191</v>
+        <v>375</v>
       </c>
       <c r="F747" s="4" t="s">
-        <v>1137</v>
+        <v>529</v>
       </c>
       <c r="G747" s="4" t="s">
-        <v>16</v>
+        <v>530</v>
       </c>
       <c r="H747" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I747" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J747" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K747" s="4"/>
       <c r="L747" s="4"/>
       <c r="M747" s="4"/>
       <c r="N747" s="4"/>
       <c r="O747" s="4"/>
     </row>
-    <row r="748" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="748" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A748" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B748" s="4" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="C748" s="4" t="s">
-        <v>159</v>
+        <v>383</v>
       </c>
       <c r="D748" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E748" s="4" t="s">
-        <v>160</v>
+        <v>384</v>
       </c>
       <c r="F748" s="4" t="s">
-        <v>764</v>
+        <v>385</v>
       </c>
       <c r="G748" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H748" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I748" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J748" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K748" s="4"/>
       <c r="L748" s="4"/>
       <c r="M748" s="4"/>
       <c r="N748" s="4"/>
       <c r="O748" s="4"/>
     </row>
     <row r="749" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A749" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B749" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C749" s="4" t="s">
-        <v>431</v>
+        <v>519</v>
       </c>
       <c r="D749" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E749" s="4" t="s">
-        <v>182</v>
+        <v>375</v>
       </c>
       <c r="F749" s="4" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>520</v>
+      </c>
+      <c r="G749" s="6" t="s">
+        <v>521</v>
       </c>
       <c r="H749" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I749" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J749" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K749" s="4"/>
       <c r="L749" s="4"/>
       <c r="M749" s="4"/>
       <c r="N749" s="4"/>
       <c r="O749" s="4"/>
     </row>
     <row r="750" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A750" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B750" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C750" s="4" t="s">
-        <v>626</v>
+        <v>531</v>
       </c>
       <c r="D750" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E750" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F750" s="4" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>532</v>
+      </c>
+      <c r="G750" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="H750" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I750" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J750" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K750" s="4"/>
       <c r="L750" s="4"/>
       <c r="M750" s="4"/>
       <c r="N750" s="4"/>
       <c r="O750" s="4"/>
     </row>
-    <row r="751" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="751" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A751" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B751" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C751" s="4" t="s">
-        <v>314</v>
+        <v>522</v>
       </c>
       <c r="D751" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E751" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F751" s="4" t="s">
-        <v>1139</v>
+        <v>523</v>
       </c>
       <c r="G751" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H751" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I751" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K751" s="4"/>
       <c r="L751" s="4"/>
       <c r="M751" s="4"/>
       <c r="N751" s="4"/>
       <c r="O751" s="4"/>
     </row>
-    <row r="752" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="752" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A752" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B752" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C752" s="4" t="s">
-        <v>264</v>
+        <v>513</v>
       </c>
       <c r="D752" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E752" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F752" s="4" t="s">
-        <v>1140</v>
+        <v>514</v>
       </c>
       <c r="G752" s="4" t="s">
-        <v>16</v>
+        <v>515</v>
       </c>
       <c r="H752" s="4" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="I752" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J752" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K752" s="4"/>
       <c r="L752" s="4"/>
       <c r="M752" s="4"/>
       <c r="N752" s="4"/>
       <c r="O752" s="4"/>
     </row>
-    <row r="753" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="753" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A753" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B753" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C753" s="4" t="s">
-        <v>627</v>
+        <v>536</v>
       </c>
       <c r="D753" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E753" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F753" s="4" t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>537</v>
+      </c>
+      <c r="G753" s="6" t="s">
+        <v>538</v>
       </c>
       <c r="H753" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I753" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K753" s="4"/>
       <c r="L753" s="4"/>
       <c r="M753" s="4"/>
       <c r="N753" s="4"/>
       <c r="O753" s="4"/>
     </row>
-    <row r="754" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="754" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A754" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B754" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C754" s="4" t="s">
-        <v>180</v>
+        <v>539</v>
       </c>
       <c r="D754" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E754" s="4" t="s">
-        <v>235</v>
+        <v>375</v>
       </c>
       <c r="F754" s="4" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>540</v>
+      </c>
+      <c r="G754" s="6" t="s">
+        <v>541</v>
       </c>
       <c r="H754" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I754" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K754" s="4"/>
       <c r="L754" s="4"/>
       <c r="M754" s="4"/>
       <c r="N754" s="4"/>
       <c r="O754" s="4"/>
     </row>
     <row r="755" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A755" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B755" s="4" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="C755" s="4" t="s">
-        <v>628</v>
+        <v>533</v>
       </c>
       <c r="D755" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E755" s="4" t="s">
-        <v>629</v>
+        <v>375</v>
       </c>
       <c r="F755" s="4" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>534</v>
+      </c>
+      <c r="G755" s="6" t="s">
+        <v>535</v>
       </c>
       <c r="H755" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I755" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J755" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K755" s="4"/>
       <c r="L755" s="4"/>
       <c r="M755" s="4"/>
       <c r="N755" s="4"/>
       <c r="O755" s="4"/>
     </row>
     <row r="756" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A756" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B756" s="4" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="C756" s="4" t="s">
-        <v>630</v>
+        <v>545</v>
       </c>
       <c r="D756" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E756" s="4" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F756" s="4" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>546</v>
+      </c>
+      <c r="G756" s="6" t="s">
+        <v>547</v>
       </c>
       <c r="H756" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I756" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J756" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K756" s="4"/>
       <c r="L756" s="4"/>
       <c r="M756" s="4"/>
       <c r="N756" s="4"/>
       <c r="O756" s="4"/>
     </row>
-    <row r="757" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="757" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A757" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B757" s="4" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="C757" s="4" t="s">
-        <v>631</v>
+        <v>457</v>
       </c>
       <c r="D757" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E757" s="4" t="s">
-        <v>377</v>
+        <v>458</v>
       </c>
       <c r="F757" s="4" t="s">
-        <v>1145</v>
+        <v>548</v>
       </c>
       <c r="G757" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H757" s="4" t="s">
-        <v>16</v>
+        <v>549</v>
       </c>
       <c r="I757" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J757" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K757" s="4"/>
       <c r="L757" s="4"/>
       <c r="M757" s="4"/>
       <c r="N757" s="4"/>
       <c r="O757" s="4"/>
     </row>
-    <row r="758" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="758" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A758" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B758" s="4" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="C758" s="4" t="s">
-        <v>632</v>
+        <v>542</v>
       </c>
       <c r="D758" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E758" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F758" s="4" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>1701</v>
+        <v>543</v>
+      </c>
+      <c r="G758" s="6" t="s">
+        <v>544</v>
       </c>
       <c r="H758" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I758" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J758" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K758" s="4"/>
       <c r="L758" s="4"/>
       <c r="M758" s="4"/>
       <c r="N758" s="4"/>
       <c r="O758" s="4"/>
     </row>
-    <row r="759" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="759" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A759" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B759" s="4" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="C759" s="4" t="s">
-        <v>633</v>
+        <v>516</v>
       </c>
       <c r="D759" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E759" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F759" s="4" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>1702</v>
+        <v>517</v>
+      </c>
+      <c r="G759" s="4" t="s">
+        <v>518</v>
       </c>
       <c r="H759" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I759" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J759" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K759" s="4"/>
       <c r="L759" s="4"/>
       <c r="M759" s="4"/>
       <c r="N759" s="4"/>
       <c r="O759" s="4"/>
     </row>
-    <row r="760" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="760" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A760" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B760" s="4" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="C760" s="4"/>
+      <c r="D760" s="4"/>
       <c r="E760" s="4" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F760" s="4" t="s">
-        <v>764</v>
+        <v>65</v>
       </c>
       <c r="G760" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H760" s="4" t="s">
-        <v>16</v>
+      <c r="H760" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="I760" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J760" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K760" s="4"/>
       <c r="L760" s="4"/>
       <c r="M760" s="4"/>
       <c r="N760" s="4"/>
       <c r="O760" s="4"/>
     </row>
-    <row r="761" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="761" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A761" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B761" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C761" s="4" t="s">
-        <v>634</v>
+        <v>570</v>
       </c>
       <c r="D761" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E761" s="4" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="F761" s="4" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>1703</v>
+        <v>571</v>
+      </c>
+      <c r="G761" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H761" s="4" t="s">
-        <v>1704</v>
+        <v>16</v>
       </c>
       <c r="I761" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J761" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K761" s="4"/>
       <c r="L761" s="4"/>
       <c r="M761" s="4"/>
       <c r="N761" s="4"/>
       <c r="O761" s="4"/>
     </row>
     <row r="762" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A762" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B762" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C762" s="4" t="s">
-        <v>635</v>
+        <v>558</v>
       </c>
       <c r="D762" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E762" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F762" s="4" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>559</v>
+      </c>
+      <c r="G762" s="6" t="s">
+        <v>560</v>
       </c>
       <c r="H762" s="4" t="s">
-        <v>1705</v>
+        <v>16</v>
       </c>
       <c r="I762" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J762" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K762" s="4"/>
       <c r="L762" s="4"/>
       <c r="M762" s="4"/>
       <c r="N762" s="4"/>
       <c r="O762" s="4"/>
     </row>
-    <row r="763" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="763" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A763" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B763" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C763" s="4" t="s">
-        <v>636</v>
+        <v>554</v>
       </c>
       <c r="D763" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E763" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F763" s="4" t="s">
-        <v>1458</v>
+        <v>555</v>
       </c>
       <c r="G763" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H763" s="4" t="s">
-        <v>1706</v>
+        <v>16</v>
       </c>
       <c r="I763" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J763" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K763" s="4"/>
       <c r="L763" s="4"/>
       <c r="M763" s="4"/>
       <c r="N763" s="4"/>
       <c r="O763" s="4"/>
     </row>
-    <row r="764" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="764" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A764" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B764" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C764" s="4" t="s">
-        <v>637</v>
+        <v>383</v>
       </c>
       <c r="D764" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E764" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F764" s="4" t="s">
-        <v>1149</v>
+        <v>385</v>
       </c>
       <c r="G764" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H764" s="4" t="s">
-        <v>1707</v>
+        <v>16</v>
       </c>
       <c r="I764" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J764" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K764" s="4"/>
       <c r="L764" s="4"/>
       <c r="M764" s="4"/>
       <c r="N764" s="4"/>
       <c r="O764" s="4"/>
     </row>
-    <row r="765" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="765" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A765" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B765" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C765" s="4" t="s">
-        <v>638</v>
+        <v>556</v>
       </c>
       <c r="D765" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E765" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F765" s="4" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>557</v>
+      </c>
+      <c r="G765" s="6" t="s">
+        <v>521</v>
       </c>
       <c r="H765" s="4" t="s">
-        <v>1707</v>
+        <v>16</v>
       </c>
       <c r="I765" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J765" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K765" s="4"/>
       <c r="L765" s="4"/>
       <c r="M765" s="4"/>
       <c r="N765" s="4"/>
       <c r="O765" s="4"/>
     </row>
-    <row r="766" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="766" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A766" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B766" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C766" s="4" t="s">
-        <v>639</v>
+        <v>567</v>
       </c>
       <c r="D766" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E766" s="4" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="F766" s="4" t="s">
-        <v>1151</v>
+        <v>569</v>
       </c>
       <c r="G766" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H766" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I766" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J766" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K766" s="4"/>
       <c r="L766" s="4"/>
       <c r="M766" s="4"/>
       <c r="N766" s="4"/>
       <c r="O766" s="4"/>
     </row>
-    <row r="767" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="767" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A767" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B767" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C767" s="4" t="s">
-        <v>640</v>
+        <v>561</v>
       </c>
       <c r="D767" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E767" s="4" t="s">
-        <v>163</v>
+        <v>562</v>
       </c>
       <c r="F767" s="4" t="s">
-        <v>1152</v>
+        <v>563</v>
       </c>
       <c r="G767" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H767" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I767" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J767" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K767" s="4"/>
       <c r="L767" s="4"/>
       <c r="M767" s="4"/>
       <c r="N767" s="4"/>
       <c r="O767" s="4"/>
     </row>
-    <row r="768" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="768" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A768" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B768" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C768" s="4" t="s">
-        <v>641</v>
+        <v>564</v>
       </c>
       <c r="D768" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E768" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F768" s="4" t="s">
-        <v>1153</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>565</v>
+      </c>
+      <c r="G768" s="6" t="s">
+        <v>566</v>
       </c>
       <c r="H768" s="4" t="s">
-        <v>1708</v>
+        <v>16</v>
       </c>
       <c r="I768" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J768" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K768" s="4"/>
       <c r="L768" s="4"/>
       <c r="M768" s="4"/>
       <c r="N768" s="4"/>
       <c r="O768" s="4"/>
     </row>
-    <row r="769" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="769" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A769" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B769" s="4" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="C769" s="4" t="s">
-        <v>404</v>
+        <v>457</v>
       </c>
       <c r="D769" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E769" s="4" t="s">
-        <v>155</v>
+        <v>458</v>
       </c>
       <c r="F769" s="4" t="s">
-        <v>1459</v>
+        <v>572</v>
       </c>
       <c r="G769" s="4" t="s">
-        <v>1856</v>
+        <v>16</v>
       </c>
       <c r="H769" s="4" t="s">
-        <v>1708</v>
+        <v>16</v>
       </c>
       <c r="I769" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J769" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K769" s="4"/>
       <c r="L769" s="4"/>
       <c r="M769" s="4"/>
       <c r="N769" s="4"/>
-      <c r="O769" s="4" t="s">
-[...3 lines deleted...]
-    <row r="770" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O769" s="4"/>
+    </row>
+    <row r="770" spans="1:15" ht="304.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A770" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B770" s="4" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="C770" s="4"/>
+      <c r="D770" s="4"/>
       <c r="E770" s="4" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="F770" s="4" t="s">
-        <v>1154</v>
+        <v>70</v>
       </c>
       <c r="G770" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H770" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I770" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J770" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K770" s="4"/>
       <c r="L770" s="4"/>
       <c r="M770" s="4"/>
       <c r="N770" s="4"/>
       <c r="O770" s="4"/>
     </row>
-    <row r="771" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="771" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A771" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B771" s="4" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="C771" s="4" t="s">
-        <v>643</v>
+        <v>480</v>
       </c>
       <c r="D771" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E771" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F771" s="4" t="s">
-        <v>1460</v>
+        <v>481</v>
       </c>
       <c r="G771" s="4" t="s">
-        <v>16</v>
+        <v>482</v>
       </c>
       <c r="H771" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I771" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J771" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K771" s="4"/>
       <c r="L771" s="4"/>
       <c r="M771" s="4"/>
       <c r="N771" s="4"/>
       <c r="O771" s="4"/>
     </row>
-    <row r="772" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="772" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A772" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B772" s="4" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C772" s="4"/>
+      <c r="D772" s="4"/>
       <c r="E772" s="4" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="F772" s="4" t="s">
-        <v>1461</v>
+        <v>72</v>
       </c>
       <c r="G772" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H772" s="4" t="s">
-        <v>1709</v>
+        <v>16</v>
       </c>
       <c r="I772" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J772" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K772" s="4"/>
       <c r="L772" s="4"/>
       <c r="M772" s="4"/>
       <c r="N772" s="4"/>
-      <c r="O772" s="4" t="s">
-[...3 lines deleted...]
-    <row r="773" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O772" s="4"/>
+    </row>
+    <row r="773" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A773" s="3" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="B773" s="4" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="C773" s="4" t="s">
-        <v>644</v>
+        <v>484</v>
       </c>
       <c r="D773" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E773" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F773" s="4" t="s">
-        <v>1155</v>
+        <v>485</v>
       </c>
       <c r="G773" s="4" t="s">
-        <v>16</v>
+        <v>486</v>
       </c>
       <c r="H773" s="4" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="I773" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J773" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K773" s="4"/>
       <c r="L773" s="4"/>
       <c r="M773" s="4"/>
       <c r="N773" s="4"/>
-      <c r="O773" s="4" t="s">
-[...3 lines deleted...]
-    <row r="774" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O773" s="4"/>
+    </row>
+    <row r="774" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A774" s="3" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B774" s="4"/>
+      <c r="C774" s="4"/>
+      <c r="D774" s="4"/>
       <c r="E774" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F774" s="4" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>1710</v>
+        <v>27</v>
+      </c>
+      <c r="G774" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H774" s="4" t="s">
-        <v>1711</v>
+        <v>16</v>
       </c>
       <c r="I774" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J774" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K774" s="4"/>
       <c r="L774" s="4"/>
       <c r="M774" s="4"/>
       <c r="N774" s="4"/>
       <c r="O774" s="4"/>
     </row>
-    <row r="775" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="775" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A775" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B775" s="4" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="C775" s="4"/>
+      <c r="D775" s="4"/>
       <c r="E775" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F775" s="4" t="s">
-        <v>1463</v>
-[...2 lines deleted...]
-        <v>1517</v>
+        <v>157</v>
+      </c>
+      <c r="G775" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H775" s="4" t="s">
-        <v>1712</v>
+        <v>16</v>
       </c>
       <c r="I775" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J775" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K775" s="4"/>
       <c r="L775" s="4"/>
       <c r="M775" s="4"/>
       <c r="N775" s="4"/>
       <c r="O775" s="4"/>
     </row>
-    <row r="776" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="776" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A776" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B776" s="4" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C776" s="4" t="s">
-        <v>647</v>
+        <v>1052</v>
       </c>
       <c r="D776" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E776" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F776" s="4" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>1860</v>
+        <v>1053</v>
+      </c>
+      <c r="G776" s="6" t="s">
+        <v>1054</v>
       </c>
       <c r="H776" s="4" t="s">
-        <v>1713</v>
+        <v>16</v>
       </c>
       <c r="I776" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J776" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K776" s="4"/>
       <c r="L776" s="4"/>
       <c r="M776" s="4"/>
       <c r="N776" s="4"/>
       <c r="O776" s="4"/>
     </row>
-    <row r="777" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="777" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A777" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B777" s="4" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="D777" s="4" t="s">
         <v>154</v>
       </c>
+      <c r="C777" s="4"/>
+      <c r="D777" s="4"/>
       <c r="E777" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F777" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="F777" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G777" s="4" t="s">
-        <v>1861</v>
+        <v>16</v>
       </c>
       <c r="H777" s="4" t="s">
-        <v>1712</v>
+        <v>16</v>
       </c>
       <c r="I777" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J777" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K777" s="4"/>
       <c r="L777" s="4"/>
       <c r="M777" s="4"/>
       <c r="N777" s="4"/>
       <c r="O777" s="4"/>
     </row>
-    <row r="778" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="778" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A778" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B778" s="4" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="C778" s="4" t="s">
-        <v>648</v>
+        <v>383</v>
       </c>
       <c r="D778" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E778" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F778" s="4" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>385</v>
+      </c>
+      <c r="G778" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H778" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I778" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J778" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K778" s="4"/>
       <c r="L778" s="4"/>
       <c r="M778" s="4"/>
       <c r="N778" s="4"/>
       <c r="O778" s="4"/>
     </row>
     <row r="779" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A779" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B779" s="4" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="C779" s="4" t="s">
-        <v>649</v>
+        <v>1050</v>
       </c>
       <c r="D779" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E779" s="4" t="s">
-        <v>157</v>
+        <v>750</v>
       </c>
       <c r="F779" s="4" t="s">
-        <v>1157</v>
+        <v>1051</v>
       </c>
       <c r="G779" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H779" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I779" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J779" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K779" s="4"/>
       <c r="L779" s="4"/>
       <c r="M779" s="4"/>
       <c r="N779" s="4"/>
       <c r="O779" s="4"/>
     </row>
-    <row r="780" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="780" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A780" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B780" s="4" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="C780" s="4" t="s">
-        <v>650</v>
+        <v>1047</v>
       </c>
       <c r="D780" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E780" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F780" s="4" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1048</v>
+      </c>
+      <c r="G780" s="6" t="s">
+        <v>1049</v>
       </c>
       <c r="H780" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I780" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J780" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K780" s="4"/>
       <c r="L780" s="4"/>
       <c r="M780" s="4"/>
       <c r="N780" s="4"/>
       <c r="O780" s="4"/>
     </row>
-    <row r="781" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="781" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A781" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B781" s="4" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="C781" s="4"/>
+      <c r="D781" s="4"/>
       <c r="E781" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F781" s="4" t="s">
-        <v>1466</v>
+        <v>152</v>
       </c>
       <c r="G781" s="4" t="s">
-        <v>1862</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>16</v>
+      </c>
+      <c r="H781" s="6" t="s">
+        <v>153</v>
       </c>
       <c r="I781" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J781" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K781" s="4"/>
       <c r="L781" s="4"/>
       <c r="M781" s="4"/>
       <c r="N781" s="4"/>
       <c r="O781" s="4"/>
     </row>
-    <row r="782" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="782" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A782" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B782" s="4" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="C782" s="4" t="s">
-        <v>652</v>
+        <v>1043</v>
       </c>
       <c r="D782" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E782" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F782" s="4" t="s">
-        <v>1159</v>
+        <v>1044</v>
       </c>
       <c r="G782" s="4" t="s">
-        <v>1863</v>
+        <v>16</v>
       </c>
       <c r="H782" s="4" t="s">
-        <v>1713</v>
+        <v>16</v>
       </c>
       <c r="I782" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J782" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K782" s="4"/>
       <c r="L782" s="4"/>
       <c r="M782" s="4"/>
       <c r="N782" s="4"/>
       <c r="O782" s="4"/>
     </row>
-    <row r="783" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="783" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A783" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B783" s="4" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="C783" s="4" t="s">
-        <v>653</v>
+        <v>383</v>
       </c>
       <c r="D783" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E783" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F783" s="4" t="s">
-        <v>1160</v>
+        <v>385</v>
       </c>
       <c r="G783" s="4" t="s">
-        <v>1864</v>
+        <v>16</v>
       </c>
       <c r="H783" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I783" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J783" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K783" s="4"/>
       <c r="L783" s="4"/>
       <c r="M783" s="4"/>
       <c r="N783" s="4"/>
       <c r="O783" s="4"/>
     </row>
-    <row r="784" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="784" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A784" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B784" s="4" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="C784" s="4" t="s">
-        <v>654</v>
+        <v>1045</v>
       </c>
       <c r="D784" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E784" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F784" s="4" t="s">
-        <v>1467</v>
+        <v>1046</v>
       </c>
       <c r="G784" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H784" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I784" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J784" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K784" s="4"/>
       <c r="L784" s="4"/>
       <c r="M784" s="4"/>
       <c r="N784" s="4"/>
       <c r="O784" s="4"/>
     </row>
-    <row r="785" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="785" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A785" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B785" s="4" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="C785" s="4"/>
+      <c r="D785" s="4"/>
       <c r="E785" s="4" t="s">
-        <v>377</v>
+        <v>16</v>
       </c>
       <c r="F785" s="4" t="s">
-        <v>1468</v>
+        <v>150</v>
       </c>
       <c r="G785" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H785" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I785" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J785" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K785" s="4"/>
       <c r="L785" s="4"/>
       <c r="M785" s="4"/>
       <c r="N785" s="4"/>
       <c r="O785" s="4"/>
     </row>
-    <row r="786" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="786" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A786" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B786" s="4" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="C786" s="4" t="s">
-        <v>656</v>
+        <v>1038</v>
       </c>
       <c r="D786" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E786" s="4" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F786" s="4" t="s">
-        <v>1469</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1039</v>
+      </c>
+      <c r="G786" s="6" t="s">
+        <v>1040</v>
       </c>
       <c r="H786" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I786" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J786" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K786" s="4"/>
       <c r="L786" s="4"/>
       <c r="M786" s="4"/>
       <c r="N786" s="4"/>
       <c r="O786" s="4"/>
     </row>
-    <row r="787" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="787" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A787" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B787" s="4" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="C787" s="4" t="s">
-        <v>657</v>
+        <v>1041</v>
       </c>
       <c r="D787" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E787" s="4" t="s">
-        <v>377</v>
+        <v>846</v>
       </c>
       <c r="F787" s="4" t="s">
-        <v>1470</v>
+        <v>1042</v>
       </c>
       <c r="G787" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H787" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I787" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J787" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K787" s="4"/>
       <c r="L787" s="4"/>
       <c r="M787" s="4"/>
       <c r="N787" s="4"/>
       <c r="O787" s="4"/>
     </row>
-    <row r="788" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="788" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A788" s="3" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B788" s="4"/>
+      <c r="C788" s="4"/>
+      <c r="D788" s="4"/>
       <c r="E788" s="4" t="s">
-        <v>377</v>
+        <v>16</v>
       </c>
       <c r="F788" s="4" t="s">
-        <v>1471</v>
+        <v>21</v>
       </c>
       <c r="G788" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H788" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I788" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J788" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K788" s="4"/>
       <c r="L788" s="4"/>
       <c r="M788" s="4"/>
       <c r="N788" s="4"/>
       <c r="O788" s="4"/>
     </row>
-    <row r="789" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="789" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A789" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B789" s="4" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="C789" s="4"/>
+      <c r="D789" s="4"/>
       <c r="E789" s="4" t="s">
-        <v>433</v>
+        <v>16</v>
       </c>
       <c r="F789" s="4" t="s">
-        <v>1161</v>
+        <v>104</v>
       </c>
       <c r="G789" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H789" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I789" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J789" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K789" s="4"/>
       <c r="L789" s="4"/>
       <c r="M789" s="4"/>
       <c r="N789" s="4"/>
       <c r="O789" s="4"/>
     </row>
-    <row r="790" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="790" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A790" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B790" s="4" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="C790" s="4" t="s">
-        <v>660</v>
+        <v>776</v>
       </c>
       <c r="D790" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E790" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F790" s="4" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>1715</v>
+        <v>777</v>
+      </c>
+      <c r="G790" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H790" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I790" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J790" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K790" s="4"/>
       <c r="L790" s="4"/>
       <c r="M790" s="4"/>
       <c r="N790" s="4"/>
       <c r="O790" s="4"/>
     </row>
-    <row r="791" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="791" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A791" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B791" s="4" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="C791" s="4" t="s">
-        <v>661</v>
+        <v>773</v>
       </c>
       <c r="D791" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E791" s="4" t="s">
-        <v>155</v>
+        <v>774</v>
       </c>
       <c r="F791" s="4" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>1716</v>
+        <v>775</v>
+      </c>
+      <c r="G791" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H791" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I791" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J791" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K791" s="4"/>
       <c r="L791" s="4"/>
       <c r="M791" s="4"/>
       <c r="N791" s="4"/>
       <c r="O791" s="4"/>
     </row>
-    <row r="792" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="792" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A792" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B792" s="4" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="C792" s="4" t="s">
-        <v>662</v>
+        <v>770</v>
       </c>
       <c r="D792" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E792" s="4" t="s">
-        <v>663</v>
+        <v>375</v>
       </c>
       <c r="F792" s="4" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>771</v>
+      </c>
+      <c r="G792" s="6" t="s">
+        <v>772</v>
       </c>
       <c r="H792" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I792" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J792" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K792" s="4"/>
       <c r="L792" s="4"/>
       <c r="M792" s="4"/>
       <c r="N792" s="4"/>
       <c r="O792" s="4"/>
     </row>
-    <row r="793" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="793" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A793" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B793" s="4" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="C793" s="4"/>
+      <c r="D793" s="4"/>
       <c r="E793" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F793" s="4" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>100</v>
+      </c>
+      <c r="G793" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H793" s="4" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I793" s="4" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="J793" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K793" s="4"/>
       <c r="L793" s="4"/>
       <c r="M793" s="4"/>
       <c r="N793" s="4"/>
-      <c r="O793" s="4"/>
-[...1 lines deleted...]
-    <row r="794" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O793" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="794" spans="1:15" ht="409.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A794" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B794" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C794" s="4" t="s">
-        <v>314</v>
+        <v>741</v>
       </c>
       <c r="D794" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E794" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F794" s="4" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>742</v>
+      </c>
+      <c r="G794" s="6" t="s">
+        <v>743</v>
       </c>
       <c r="H794" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I794" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J794" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K794" s="4"/>
       <c r="L794" s="4"/>
       <c r="M794" s="4"/>
       <c r="N794" s="4"/>
       <c r="O794" s="4"/>
     </row>
-    <row r="795" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="795" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A795" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B795" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C795" s="4" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D795" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E795" s="4" t="s">
-        <v>157</v>
+        <v>454</v>
       </c>
       <c r="F795" s="4" t="s">
-        <v>1166</v>
+        <v>754</v>
       </c>
       <c r="G795" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H795" s="4" t="s">
-        <v>16</v>
+        <v>664</v>
       </c>
       <c r="I795" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J795" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K795" s="4"/>
       <c r="L795" s="4"/>
       <c r="M795" s="4"/>
       <c r="N795" s="4"/>
       <c r="O795" s="4"/>
     </row>
-    <row r="796" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="796" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A796" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B796" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C796" s="4" t="s">
-        <v>666</v>
+        <v>711</v>
       </c>
       <c r="D796" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E796" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F796" s="4" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>712</v>
+      </c>
+      <c r="G796" s="6" t="s">
+        <v>713</v>
       </c>
       <c r="H796" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I796" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J796" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K796" s="4"/>
       <c r="L796" s="4"/>
       <c r="M796" s="4"/>
       <c r="N796" s="4"/>
       <c r="O796" s="4"/>
     </row>
-    <row r="797" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="797" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A797" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B797" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C797" s="4" t="s">
-        <v>667</v>
+        <v>714</v>
       </c>
       <c r="D797" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E797" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F797" s="4" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>715</v>
+      </c>
+      <c r="G797" s="6" t="s">
+        <v>713</v>
       </c>
       <c r="H797" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I797" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J797" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K797" s="4"/>
       <c r="L797" s="4"/>
       <c r="M797" s="4"/>
       <c r="N797" s="4"/>
       <c r="O797" s="4"/>
     </row>
-    <row r="798" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="798" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A798" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B798" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C798" s="4" t="s">
-        <v>668</v>
+        <v>716</v>
       </c>
       <c r="D798" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E798" s="4" t="s">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="F798" s="4" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>717</v>
+      </c>
+      <c r="G798" s="6" t="s">
+        <v>713</v>
       </c>
       <c r="H798" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I798" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J798" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K798" s="4"/>
       <c r="L798" s="4"/>
       <c r="M798" s="4"/>
       <c r="N798" s="4"/>
       <c r="O798" s="4"/>
     </row>
-    <row r="799" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="799" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A799" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B799" s="4" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="C799" s="4" t="s">
-        <v>159</v>
+        <v>727</v>
       </c>
       <c r="D799" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E799" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F799" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>728</v>
+      </c>
+      <c r="G799" s="6" t="s">
+        <v>729</v>
       </c>
       <c r="H799" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I799" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J799" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K799" s="4"/>
       <c r="L799" s="4"/>
       <c r="M799" s="4"/>
       <c r="N799" s="4"/>
       <c r="O799" s="4"/>
     </row>
-    <row r="800" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="800" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A800" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B800" s="4" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C800" s="4" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="D800" s="4" t="s">
-        <v>172</v>
+        <v>418</v>
       </c>
       <c r="E800" s="4" t="s">
-        <v>155</v>
+        <v>419</v>
       </c>
       <c r="F800" s="4" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>1718</v>
+        <v>767</v>
+      </c>
+      <c r="G800" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H800" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I800" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J800" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K800" s="4"/>
       <c r="L800" s="4"/>
       <c r="M800" s="4"/>
       <c r="N800" s="4"/>
       <c r="O800" s="4"/>
     </row>
-    <row r="801" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="801" spans="1:15" ht="180" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A801" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B801" s="4" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C801" s="4" t="s">
-        <v>670</v>
+        <v>708</v>
       </c>
       <c r="D801" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E801" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F801" s="4" t="s">
-        <v>1171</v>
+        <v>709</v>
       </c>
       <c r="G801" s="4" t="s">
-        <v>16</v>
+        <v>710</v>
       </c>
       <c r="H801" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I801" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J801" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K801" s="4"/>
       <c r="L801" s="4"/>
       <c r="M801" s="4"/>
       <c r="N801" s="4"/>
       <c r="O801" s="4"/>
     </row>
-    <row r="802" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="802" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A802" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B802" s="4" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C802" s="4" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
       <c r="D802" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E802" s="4" t="s">
-        <v>230</v>
+        <v>375</v>
       </c>
       <c r="F802" s="4" t="s">
-        <v>1473</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>706</v>
+      </c>
+      <c r="G802" s="6" t="s">
+        <v>707</v>
       </c>
       <c r="H802" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I802" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J802" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K802" s="4"/>
       <c r="L802" s="4"/>
       <c r="M802" s="4"/>
       <c r="N802" s="4"/>
       <c r="O802" s="4"/>
     </row>
-    <row r="803" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="803" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A803" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B803" s="4" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C803" s="4" t="s">
-        <v>563</v>
+        <v>768</v>
       </c>
       <c r="D803" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E803" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F803" s="4" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>1662</v>
+        <v>769</v>
+      </c>
+      <c r="G803" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H803" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I803" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J803" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K803" s="4"/>
       <c r="L803" s="4"/>
       <c r="M803" s="4"/>
       <c r="N803" s="4"/>
       <c r="O803" s="4"/>
     </row>
-    <row r="804" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="804" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A804" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B804" s="4" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C804" s="4" t="s">
-        <v>358</v>
+        <v>643</v>
       </c>
       <c r="D804" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E804" s="4" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="F804" s="4" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>704</v>
+      </c>
+      <c r="G804" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H804" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I804" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J804" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K804" s="4"/>
       <c r="L804" s="4"/>
       <c r="M804" s="4"/>
       <c r="N804" s="4"/>
       <c r="O804" s="4"/>
     </row>
-    <row r="805" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="805" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A805" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B805" s="4" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="C805" s="4" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="D805" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E805" s="4" t="s">
-        <v>155</v>
+        <v>666</v>
       </c>
       <c r="F805" s="4" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1719</v>
+        <v>765</v>
+      </c>
+      <c r="G805" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H805" s="4" t="s">
-        <v>16</v>
+        <v>668</v>
       </c>
       <c r="I805" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J805" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K805" s="4"/>
       <c r="L805" s="4"/>
       <c r="M805" s="4"/>
       <c r="N805" s="4"/>
       <c r="O805" s="4"/>
     </row>
-    <row r="806" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="806" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A806" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B806" s="4" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="C806" s="4" t="s">
-        <v>358</v>
+        <v>739</v>
       </c>
       <c r="D806" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E806" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F806" s="4" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>740</v>
+      </c>
+      <c r="G806" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H806" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I806" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J806" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K806" s="4"/>
       <c r="L806" s="4"/>
       <c r="M806" s="4"/>
       <c r="N806" s="4"/>
       <c r="O806" s="4"/>
     </row>
-    <row r="807" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="807" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A807" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B807" s="4" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
       <c r="C807" s="4" t="s">
-        <v>361</v>
+        <v>736</v>
       </c>
       <c r="D807" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E807" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F807" s="4" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>1568</v>
+        <v>737</v>
+      </c>
+      <c r="G807" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H807" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I807" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J807" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K807" s="4"/>
       <c r="L807" s="4"/>
       <c r="M807" s="4"/>
       <c r="N807" s="4"/>
       <c r="O807" s="4"/>
     </row>
-    <row r="808" spans="1:15" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="808" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A808" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B808" s="4" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="C808" s="4" t="s">
-        <v>673</v>
+        <v>734</v>
       </c>
       <c r="D808" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E808" s="4" t="s">
-        <v>155</v>
+        <v>379</v>
       </c>
       <c r="F808" s="4" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1718</v>
+        <v>735</v>
+      </c>
+      <c r="G808" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H808" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I808" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J808" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K808" s="4"/>
       <c r="L808" s="4"/>
       <c r="M808" s="4"/>
       <c r="N808" s="4"/>
       <c r="O808" s="4"/>
     </row>
-    <row r="809" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="809" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A809" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B809" s="4" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C809" s="4" t="s">
-        <v>563</v>
+        <v>760</v>
       </c>
       <c r="D809" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E809" s="4" t="s">
-        <v>155</v>
+        <v>761</v>
       </c>
       <c r="F809" s="4" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>1662</v>
+        <v>762</v>
+      </c>
+      <c r="G809" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H809" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I809" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J809" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K809" s="4"/>
       <c r="L809" s="4"/>
       <c r="M809" s="4"/>
       <c r="N809" s="4"/>
       <c r="O809" s="4"/>
     </row>
-    <row r="810" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="810" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A810" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B810" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C810" s="4" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D810" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E810" s="4" t="s">
-        <v>155</v>
+        <v>673</v>
       </c>
       <c r="F810" s="4" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>1720</v>
+        <v>763</v>
+      </c>
+      <c r="G810" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H810" s="4" t="s">
-        <v>1721</v>
+        <v>16</v>
       </c>
       <c r="I810" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J810" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K810" s="4"/>
       <c r="L810" s="4"/>
       <c r="M810" s="4"/>
       <c r="N810" s="4"/>
       <c r="O810" s="4"/>
     </row>
-    <row r="811" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="811" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A811" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B811" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C811" s="4" t="s">
-        <v>675</v>
+        <v>608</v>
       </c>
       <c r="D811" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E811" s="4" t="s">
-        <v>163</v>
+        <v>375</v>
       </c>
       <c r="F811" s="4" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>694</v>
+      </c>
+      <c r="G811" s="6" t="s">
+        <v>695</v>
       </c>
       <c r="H811" s="4" t="s">
-        <v>1722</v>
+        <v>16</v>
       </c>
       <c r="I811" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J811" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K811" s="4"/>
       <c r="L811" s="4"/>
       <c r="M811" s="4"/>
       <c r="N811" s="4"/>
       <c r="O811" s="4"/>
     </row>
-    <row r="812" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="812" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A812" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B812" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C812" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="D812" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E812" s="4" t="s">
         <v>676</v>
       </c>
-      <c r="D812" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F812" s="4" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1723</v>
+        <v>764</v>
+      </c>
+      <c r="G812" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H812" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I812" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J812" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K812" s="4"/>
       <c r="L812" s="4"/>
       <c r="M812" s="4"/>
       <c r="N812" s="4"/>
       <c r="O812" s="4"/>
     </row>
-    <row r="813" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="813" spans="1:15" ht="193.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A813" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B813" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C813" s="4" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="D813" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E813" s="4" t="s">
-        <v>163</v>
+        <v>439</v>
       </c>
       <c r="F813" s="4" t="s">
-        <v>1177</v>
+        <v>686</v>
       </c>
       <c r="G813" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H813" s="4" t="s">
-        <v>1724</v>
+        <v>625</v>
       </c>
       <c r="I813" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J813" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K813" s="4"/>
       <c r="L813" s="4"/>
       <c r="M813" s="4"/>
       <c r="N813" s="4"/>
-      <c r="O813" s="4"/>
-[...1 lines deleted...]
-    <row r="814" spans="1:15" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O813" s="4" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="814" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A814" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B814" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C814" s="4" t="s">
-        <v>573</v>
+        <v>626</v>
       </c>
       <c r="D814" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E814" s="4" t="s">
-        <v>155</v>
+        <v>439</v>
       </c>
       <c r="F814" s="4" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>692</v>
+      </c>
+      <c r="G814" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H814" s="4" t="s">
-        <v>16</v>
+        <v>625</v>
       </c>
       <c r="I814" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J814" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K814" s="4"/>
       <c r="L814" s="4"/>
       <c r="M814" s="4"/>
       <c r="N814" s="4"/>
       <c r="O814" s="4"/>
     </row>
-    <row r="815" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="815" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A815" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B815" s="4" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C815" s="4" t="s">
-        <v>159</v>
+        <v>755</v>
       </c>
       <c r="D815" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E815" s="4" t="s">
-        <v>160</v>
+        <v>756</v>
       </c>
       <c r="F815" s="4" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="G815" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H815" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I815" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J815" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K815" s="4"/>
       <c r="L815" s="4"/>
       <c r="M815" s="4"/>
       <c r="N815" s="4"/>
       <c r="O815" s="4"/>
     </row>
-    <row r="816" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="816" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A816" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B816" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C816" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="D816" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E816" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="D816" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F816" s="4" t="s">
-        <v>1179</v>
+        <v>731</v>
       </c>
       <c r="G816" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H816" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I816" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J816" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K816" s="4"/>
       <c r="L816" s="4"/>
       <c r="M816" s="4"/>
       <c r="N816" s="4"/>
       <c r="O816" s="4"/>
     </row>
-    <row r="817" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="817" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A817" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B817" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C817" s="4" t="s">
-        <v>678</v>
+        <v>732</v>
       </c>
       <c r="D817" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E817" s="4" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="F817" s="4" t="s">
-        <v>1180</v>
+        <v>733</v>
       </c>
       <c r="G817" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H817" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I817" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J817" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K817" s="4"/>
       <c r="L817" s="4"/>
       <c r="M817" s="4"/>
       <c r="N817" s="4"/>
       <c r="O817" s="4"/>
     </row>
     <row r="818" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A818" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B818" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C818" s="4" t="s">
-        <v>312</v>
+        <v>744</v>
       </c>
       <c r="D818" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E818" s="4" t="s">
-        <v>313</v>
+        <v>568</v>
       </c>
       <c r="F818" s="4" t="s">
-        <v>1181</v>
+        <v>745</v>
       </c>
       <c r="G818" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H818" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I818" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J818" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K818" s="4"/>
       <c r="L818" s="4"/>
       <c r="M818" s="4"/>
       <c r="N818" s="4"/>
       <c r="O818" s="4"/>
     </row>
-    <row r="819" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="819" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A819" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B819" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C819" s="4" t="s">
-        <v>575</v>
+        <v>758</v>
       </c>
       <c r="D819" s="4" t="s">
-        <v>172</v>
+        <v>374</v>
       </c>
       <c r="E819" s="4" t="s">
-        <v>310</v>
+        <v>756</v>
       </c>
       <c r="F819" s="4" t="s">
-        <v>1182</v>
+        <v>759</v>
       </c>
       <c r="G819" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H819" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I819" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J819" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K819" s="4"/>
       <c r="L819" s="4"/>
       <c r="M819" s="4"/>
       <c r="N819" s="4"/>
       <c r="O819" s="4"/>
     </row>
     <row r="820" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A820" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B820" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C820" s="4" t="s">
-        <v>314</v>
+        <v>383</v>
       </c>
       <c r="D820" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E820" s="4" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="F820" s="4" t="s">
-        <v>1183</v>
+        <v>385</v>
       </c>
       <c r="G820" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H820" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I820" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J820" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K820" s="4"/>
       <c r="L820" s="4"/>
       <c r="M820" s="4"/>
       <c r="N820" s="4"/>
       <c r="O820" s="4"/>
     </row>
-    <row r="821" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="821" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A821" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B821" s="4" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="C821" s="4" t="s">
-        <v>159</v>
+        <v>721</v>
       </c>
       <c r="D821" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E821" s="4" t="s">
-        <v>160</v>
+        <v>375</v>
       </c>
       <c r="F821" s="4" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>722</v>
+      </c>
+      <c r="G821" s="6" t="s">
+        <v>723</v>
       </c>
       <c r="H821" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I821" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J821" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K821" s="4"/>
       <c r="L821" s="4"/>
       <c r="M821" s="4"/>
       <c r="N821" s="4"/>
       <c r="O821" s="4"/>
     </row>
-    <row r="822" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="822" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A822" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B822" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C822" s="4" t="s">
-        <v>446</v>
+        <v>718</v>
       </c>
       <c r="D822" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E822" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F822" s="4" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>719</v>
+      </c>
+      <c r="G822" s="6" t="s">
+        <v>720</v>
       </c>
       <c r="H822" s="4" t="s">
-        <v>1725</v>
+        <v>16</v>
       </c>
       <c r="I822" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J822" s="4" t="s">
-        <v>1726</v>
+        <v>16</v>
       </c>
       <c r="K822" s="4"/>
       <c r="L822" s="4"/>
       <c r="M822" s="4"/>
       <c r="N822" s="4"/>
       <c r="O822" s="4"/>
     </row>
     <row r="823" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A823" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B823" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C823" s="4" t="s">
-        <v>680</v>
+        <v>752</v>
       </c>
       <c r="D823" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E823" s="4" t="s">
-        <v>679</v>
+        <v>750</v>
       </c>
       <c r="F823" s="4" t="s">
-        <v>1185</v>
+        <v>753</v>
       </c>
       <c r="G823" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H823" s="4" t="s">
-        <v>1727</v>
+        <v>16</v>
       </c>
       <c r="I823" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J823" s="4" t="s">
-        <v>1728</v>
+        <v>16</v>
       </c>
       <c r="K823" s="4"/>
       <c r="L823" s="4"/>
       <c r="M823" s="4"/>
       <c r="N823" s="4"/>
       <c r="O823" s="4"/>
     </row>
     <row r="824" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A824" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B824" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C824" s="4" t="s">
-        <v>681</v>
+        <v>749</v>
       </c>
       <c r="D824" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E824" s="4" t="s">
-        <v>679</v>
+        <v>750</v>
       </c>
       <c r="F824" s="4" t="s">
-        <v>1186</v>
+        <v>751</v>
       </c>
       <c r="G824" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H824" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I824" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J824" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K824" s="4"/>
       <c r="L824" s="4"/>
       <c r="M824" s="4"/>
       <c r="N824" s="4"/>
       <c r="O824" s="4"/>
     </row>
-    <row r="825" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="825" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A825" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B825" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C825" s="4" t="s">
-        <v>682</v>
+        <v>746</v>
       </c>
       <c r="D825" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E825" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F825" s="4" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>747</v>
+      </c>
+      <c r="G825" s="6" t="s">
+        <v>748</v>
       </c>
       <c r="H825" s="4" t="s">
-        <v>1729</v>
+        <v>16</v>
       </c>
       <c r="I825" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J825" s="4" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="K825" s="4"/>
       <c r="L825" s="4"/>
       <c r="M825" s="4"/>
       <c r="N825" s="4"/>
       <c r="O825" s="4"/>
     </row>
-    <row r="826" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="826" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A826" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B826" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C826" s="4" t="s">
-        <v>683</v>
+        <v>637</v>
       </c>
       <c r="D826" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E826" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F826" s="4" t="s">
-        <v>1188</v>
+        <v>701</v>
       </c>
       <c r="G826" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H826" s="4" t="s">
-        <v>1731</v>
+        <v>639</v>
       </c>
       <c r="I826" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J826" s="4" t="s">
-        <v>1732</v>
+        <v>16</v>
       </c>
       <c r="K826" s="4"/>
       <c r="L826" s="4"/>
       <c r="M826" s="4"/>
       <c r="N826" s="4"/>
-      <c r="O826" s="4"/>
-[...1 lines deleted...]
-    <row r="827" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O826" s="4" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="827" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A827" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B827" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C827" s="4" t="s">
-        <v>684</v>
+        <v>640</v>
       </c>
       <c r="D827" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E827" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F827" s="4" t="s">
-        <v>1189</v>
+        <v>703</v>
       </c>
       <c r="G827" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H827" s="4" t="s">
-        <v>1733</v>
+        <v>642</v>
       </c>
       <c r="I827" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J827" s="4" t="s">
-        <v>1734</v>
+        <v>16</v>
       </c>
       <c r="K827" s="4"/>
       <c r="L827" s="4"/>
       <c r="M827" s="4"/>
       <c r="N827" s="4"/>
       <c r="O827" s="4"/>
     </row>
-    <row r="828" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="828" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A828" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B828" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C828" s="4" t="s">
-        <v>685</v>
+        <v>699</v>
       </c>
       <c r="D828" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E828" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F828" s="4" t="s">
-        <v>1190</v>
+        <v>700</v>
       </c>
       <c r="G828" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H828" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I828" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J828" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K828" s="4"/>
       <c r="L828" s="4"/>
       <c r="M828" s="4"/>
       <c r="N828" s="4"/>
       <c r="O828" s="4"/>
     </row>
-    <row r="829" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="829" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A829" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B829" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C829" s="4" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D829" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E829" s="4" t="s">
-        <v>679</v>
+        <v>439</v>
       </c>
       <c r="F829" s="4" t="s">
-        <v>1191</v>
+        <v>691</v>
       </c>
       <c r="G829" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H829" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I829" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J829" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K829" s="4"/>
       <c r="L829" s="4"/>
       <c r="M829" s="4"/>
       <c r="N829" s="4"/>
       <c r="O829" s="4"/>
     </row>
-    <row r="830" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="830" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A830" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B830" s="4" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C830" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D830" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E830" s="4" t="s">
-        <v>679</v>
+        <v>439</v>
       </c>
       <c r="F830" s="4" t="s">
-        <v>1192</v>
+        <v>689</v>
       </c>
       <c r="G830" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H830" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I830" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J830" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K830" s="4"/>
       <c r="L830" s="4"/>
       <c r="M830" s="4"/>
       <c r="N830" s="4"/>
       <c r="O830" s="4"/>
     </row>
-    <row r="831" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="831" spans="1:15" ht="249" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A831" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B831" s="4" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="C831" s="4" t="s">
-        <v>446</v>
+        <v>623</v>
       </c>
       <c r="D831" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E831" s="4" t="s">
-        <v>679</v>
+        <v>439</v>
       </c>
       <c r="F831" s="4" t="s">
-        <v>1193</v>
+        <v>684</v>
       </c>
       <c r="G831" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H831" s="4" t="s">
-        <v>16</v>
+        <v>625</v>
       </c>
       <c r="I831" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J831" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K831" s="4"/>
       <c r="L831" s="4"/>
       <c r="M831" s="4"/>
       <c r="N831" s="4"/>
       <c r="O831" s="4"/>
     </row>
-    <row r="832" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="832" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A832" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B832" s="4" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="C832" s="4" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="D832" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E832" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F832" s="4" t="s">
-        <v>1475</v>
+        <v>697</v>
       </c>
       <c r="G832" s="4" t="s">
-        <v>16</v>
+        <v>698</v>
       </c>
       <c r="H832" s="4" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
       <c r="I832" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J832" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K832" s="4"/>
       <c r="L832" s="4"/>
       <c r="M832" s="4"/>
       <c r="N832" s="4"/>
       <c r="O832" s="4"/>
     </row>
-    <row r="833" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="833" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A833" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B833" s="4" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="C833" s="4" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="D833" s="4" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="E833" s="4" t="s">
-        <v>679</v>
+        <v>458</v>
       </c>
       <c r="F833" s="4" t="s">
-        <v>1194</v>
+        <v>766</v>
       </c>
       <c r="G833" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H833" s="4" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="I833" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J833" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K833" s="4"/>
       <c r="L833" s="4"/>
       <c r="M833" s="4"/>
       <c r="N833" s="4"/>
       <c r="O833" s="4"/>
     </row>
-    <row r="834" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="834" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A834" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B834" s="4" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="C834" s="4" t="s">
-        <v>688</v>
+        <v>724</v>
       </c>
       <c r="D834" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E834" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F834" s="4" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>725</v>
+      </c>
+      <c r="G834" s="6" t="s">
+        <v>726</v>
       </c>
       <c r="H834" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I834" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J834" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K834" s="4"/>
       <c r="L834" s="4"/>
       <c r="M834" s="4"/>
       <c r="N834" s="4"/>
       <c r="O834" s="4"/>
     </row>
-    <row r="835" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="835" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A835" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B835" s="4" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="C835" s="4" t="s">
-        <v>446</v>
+        <v>659</v>
       </c>
       <c r="D835" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E835" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F835" s="4" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>738</v>
+      </c>
+      <c r="G835" s="6" t="s">
+        <v>661</v>
       </c>
       <c r="H835" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I835" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J835" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K835" s="4"/>
       <c r="L835" s="4"/>
       <c r="M835" s="4"/>
       <c r="N835" s="4"/>
       <c r="O835" s="4"/>
     </row>
     <row r="836" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A836" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B836" s="4" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="C836" s="4" t="s">
-        <v>688</v>
+        <v>630</v>
       </c>
       <c r="D836" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E836" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F836" s="4" t="s">
-        <v>1477</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>693</v>
+      </c>
+      <c r="G836" s="6" t="s">
+        <v>632</v>
       </c>
       <c r="H836" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I836" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J836" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K836" s="4"/>
       <c r="L836" s="4"/>
       <c r="M836" s="4"/>
       <c r="N836" s="4"/>
       <c r="O836" s="4"/>
     </row>
-    <row r="837" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="837" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A837" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B837" s="4" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="C837" s="4"/>
+      <c r="D837" s="4"/>
       <c r="E837" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F837" s="4" t="s">
-        <v>1196</v>
+        <v>106</v>
       </c>
       <c r="G837" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H837" s="4" t="s">
-        <v>1735</v>
+        <v>16</v>
       </c>
       <c r="I837" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J837" s="4" t="s">
-        <v>1736</v>
+        <v>16</v>
       </c>
       <c r="K837" s="4"/>
       <c r="L837" s="4"/>
       <c r="M837" s="4"/>
       <c r="N837" s="4"/>
       <c r="O837" s="4"/>
     </row>
     <row r="838" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A838" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B838" s="4" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
       <c r="C838" s="4" t="s">
-        <v>689</v>
+        <v>513</v>
       </c>
       <c r="D838" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E838" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F838" s="4" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>778</v>
+      </c>
+      <c r="G838" s="6" t="s">
+        <v>779</v>
       </c>
       <c r="H838" s="4" t="s">
-        <v>1737</v>
+        <v>16</v>
       </c>
       <c r="I838" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J838" s="4" t="s">
-        <v>1738</v>
+        <v>16</v>
       </c>
       <c r="K838" s="4"/>
       <c r="L838" s="4"/>
       <c r="M838" s="4"/>
       <c r="N838" s="4"/>
       <c r="O838" s="4"/>
     </row>
-    <row r="839" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="839" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A839" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B839" s="4" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="C839" s="4"/>
+      <c r="D839" s="4"/>
       <c r="E839" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F839" s="4" t="s">
-        <v>1198</v>
+        <v>108</v>
       </c>
       <c r="G839" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H839" s="4" t="s">
-        <v>1739</v>
+        <v>16</v>
       </c>
       <c r="I839" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J839" s="4" t="s">
-        <v>1740</v>
+        <v>16</v>
       </c>
       <c r="K839" s="4"/>
       <c r="L839" s="4"/>
       <c r="M839" s="4"/>
       <c r="N839" s="4"/>
       <c r="O839" s="4"/>
     </row>
-    <row r="840" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="840" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A840" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B840" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C840" s="4" t="s">
-        <v>691</v>
+        <v>782</v>
       </c>
       <c r="D840" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E840" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F840" s="4" t="s">
-        <v>1199</v>
+        <v>783</v>
       </c>
       <c r="G840" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H840" s="4" t="s">
-        <v>1739</v>
+        <v>16</v>
       </c>
       <c r="I840" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J840" s="4" t="s">
-        <v>1741</v>
+        <v>16</v>
       </c>
       <c r="K840" s="4"/>
       <c r="L840" s="4"/>
       <c r="M840" s="4"/>
       <c r="N840" s="4"/>
       <c r="O840" s="4"/>
     </row>
-    <row r="841" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="841" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A841" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B841" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C841" s="4" t="s">
-        <v>692</v>
+        <v>784</v>
       </c>
       <c r="D841" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E841" s="4" t="s">
-        <v>679</v>
+        <v>379</v>
       </c>
       <c r="F841" s="4" t="s">
-        <v>1200</v>
+        <v>785</v>
       </c>
       <c r="G841" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H841" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I841" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J841" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K841" s="4"/>
       <c r="L841" s="4"/>
       <c r="M841" s="4"/>
       <c r="N841" s="4"/>
       <c r="O841" s="4"/>
     </row>
     <row r="842" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A842" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B842" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C842" s="4" t="s">
-        <v>693</v>
+        <v>786</v>
       </c>
       <c r="D842" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E842" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F842" s="4" t="s">
-        <v>1201</v>
+        <v>787</v>
       </c>
       <c r="G842" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H842" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I842" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J842" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K842" s="4"/>
       <c r="L842" s="4"/>
       <c r="M842" s="4"/>
       <c r="N842" s="4"/>
       <c r="O842" s="4"/>
     </row>
-    <row r="843" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="843" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A843" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B843" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C843" s="4" t="s">
-        <v>686</v>
+        <v>788</v>
       </c>
       <c r="D843" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E843" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F843" s="4" t="s">
-        <v>1202</v>
+        <v>789</v>
       </c>
       <c r="G843" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H843" s="4" t="s">
-        <v>1742</v>
+        <v>16</v>
       </c>
       <c r="I843" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J843" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K843" s="4"/>
       <c r="L843" s="4"/>
       <c r="M843" s="4"/>
       <c r="N843" s="4"/>
       <c r="O843" s="4"/>
     </row>
-    <row r="844" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="844" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A844" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B844" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C844" s="4" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="D844" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E844" s="4" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="F844" s="4" t="s">
-        <v>1203</v>
+        <v>793</v>
       </c>
       <c r="G844" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H844" s="4" t="s">
-        <v>1743</v>
+        <v>16</v>
       </c>
       <c r="I844" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J844" s="4" t="s">
-        <v>1744</v>
+        <v>16</v>
       </c>
       <c r="K844" s="4"/>
       <c r="L844" s="4"/>
       <c r="M844" s="4"/>
       <c r="N844" s="4"/>
       <c r="O844" s="4"/>
     </row>
-    <row r="845" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="845" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A845" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B845" s="4" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="C845" s="4" t="s">
-        <v>694</v>
+        <v>383</v>
       </c>
       <c r="D845" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E845" s="4" t="s">
-        <v>155</v>
+        <v>384</v>
       </c>
       <c r="F845" s="4" t="s">
-        <v>1478</v>
+        <v>385</v>
       </c>
       <c r="G845" s="4" t="s">
-        <v>1865</v>
+        <v>16</v>
       </c>
       <c r="H845" s="4" t="s">
-        <v>1745</v>
+        <v>16</v>
       </c>
       <c r="I845" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J845" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K845" s="4"/>
       <c r="L845" s="4"/>
       <c r="M845" s="4"/>
       <c r="N845" s="4"/>
       <c r="O845" s="4"/>
     </row>
-    <row r="846" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="846" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A846" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B846" s="4" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C846" s="4" t="s">
-        <v>446</v>
+        <v>780</v>
       </c>
       <c r="D846" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E846" s="4" t="s">
-        <v>679</v>
+        <v>439</v>
       </c>
       <c r="F846" s="4" t="s">
-        <v>1204</v>
+        <v>781</v>
       </c>
       <c r="G846" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H846" s="4" t="s">
-        <v>16</v>
+        <v>625</v>
       </c>
       <c r="I846" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J846" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K846" s="4"/>
       <c r="L846" s="4"/>
       <c r="M846" s="4"/>
       <c r="N846" s="4"/>
       <c r="O846" s="4"/>
     </row>
     <row r="847" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A847" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B847" s="4" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C847" s="4" t="s">
-        <v>688</v>
+        <v>790</v>
       </c>
       <c r="D847" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E847" s="4" t="s">
-        <v>679</v>
+        <v>791</v>
       </c>
       <c r="F847" s="4" t="s">
-        <v>1205</v>
+        <v>792</v>
       </c>
       <c r="G847" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H847" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I847" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J847" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K847" s="4"/>
       <c r="L847" s="4"/>
       <c r="M847" s="4"/>
       <c r="N847" s="4"/>
       <c r="O847" s="4"/>
     </row>
-    <row r="848" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="848" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A848" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B848" s="4" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="C848" s="4"/>
+      <c r="D848" s="4"/>
       <c r="E848" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F848" s="4" t="s">
-        <v>1206</v>
+        <v>110</v>
       </c>
       <c r="G848" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H848" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I848" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J848" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K848" s="4"/>
       <c r="L848" s="4"/>
       <c r="M848" s="4"/>
       <c r="N848" s="4"/>
       <c r="O848" s="4"/>
     </row>
-    <row r="849" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="849" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A849" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B849" s="4" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="C849" s="4" t="s">
-        <v>695</v>
+        <v>800</v>
       </c>
       <c r="D849" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E849" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F849" s="4" t="s">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>1746</v>
+        <v>801</v>
+      </c>
+      <c r="G849" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="H849" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I849" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J849" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K849" s="4"/>
       <c r="L849" s="4"/>
       <c r="M849" s="4"/>
       <c r="N849" s="4"/>
       <c r="O849" s="4"/>
     </row>
-    <row r="850" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="850" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A850" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B850" s="4" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="C850" s="4" t="s">
-        <v>696</v>
+        <v>797</v>
       </c>
       <c r="D850" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E850" s="4" t="s">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="F850" s="4" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>798</v>
+      </c>
+      <c r="G850" s="6" t="s">
+        <v>799</v>
       </c>
       <c r="H850" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I850" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J850" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K850" s="4"/>
       <c r="L850" s="4"/>
       <c r="M850" s="4"/>
       <c r="N850" s="4"/>
       <c r="O850" s="4"/>
     </row>
-    <row r="851" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="851" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A851" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B851" s="4" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="C851" s="4" t="s">
-        <v>697</v>
+        <v>803</v>
       </c>
       <c r="D851" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E851" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F851" s="4" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>804</v>
+      </c>
+      <c r="G851" s="6" t="s">
+        <v>805</v>
       </c>
       <c r="H851" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I851" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J851" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K851" s="4"/>
       <c r="L851" s="4"/>
       <c r="M851" s="4"/>
       <c r="N851" s="4"/>
       <c r="O851" s="4"/>
     </row>
-    <row r="852" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="852" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A852" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B852" s="4" t="s">
-        <v>149</v>
+        <v>109</v>
       </c>
       <c r="C852" s="4" t="s">
-        <v>446</v>
+        <v>794</v>
       </c>
       <c r="D852" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E852" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F852" s="4" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>795</v>
+      </c>
+      <c r="G852" s="6" t="s">
+        <v>796</v>
       </c>
       <c r="H852" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I852" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J852" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K852" s="4"/>
       <c r="L852" s="4"/>
       <c r="M852" s="4"/>
       <c r="N852" s="4"/>
       <c r="O852" s="4"/>
     </row>
-    <row r="853" spans="1:15" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="853" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A853" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B853" s="4" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="C853" s="4"/>
+      <c r="D853" s="4"/>
       <c r="E853" s="4" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="F853" s="4" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1747</v>
+        <v>120</v>
+      </c>
+      <c r="G853" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="H853" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I853" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J853" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K853" s="4"/>
       <c r="L853" s="4"/>
       <c r="M853" s="4"/>
       <c r="N853" s="4"/>
       <c r="O853" s="4"/>
     </row>
     <row r="854" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A854" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B854" s="4" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="C854" s="4" t="s">
-        <v>446</v>
+        <v>835</v>
       </c>
       <c r="D854" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E854" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F854" s="4" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>836</v>
+      </c>
+      <c r="G854" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="H854" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I854" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J854" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K854" s="4"/>
       <c r="L854" s="4"/>
       <c r="M854" s="4"/>
       <c r="N854" s="4"/>
       <c r="O854" s="4"/>
     </row>
     <row r="855" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A855" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B855" s="4" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="C855" s="4" t="s">
-        <v>688</v>
+        <v>672</v>
       </c>
       <c r="D855" s="4" t="s">
-        <v>154</v>
+        <v>418</v>
       </c>
       <c r="E855" s="4" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="F855" s="4" t="s">
-        <v>1212</v>
+        <v>838</v>
       </c>
       <c r="G855" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H855" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I855" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J855" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K855" s="4"/>
       <c r="L855" s="4"/>
       <c r="M855" s="4"/>
       <c r="N855" s="4"/>
       <c r="O855" s="4"/>
     </row>
     <row r="856" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A856" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B856" s="4" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="C856" s="4" t="s">
-        <v>446</v>
+        <v>675</v>
       </c>
       <c r="D856" s="4" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="E856" s="4" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="F856" s="4" t="s">
-        <v>1213</v>
+        <v>837</v>
       </c>
       <c r="G856" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H856" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I856" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J856" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K856" s="4"/>
       <c r="L856" s="4"/>
       <c r="M856" s="4"/>
       <c r="N856" s="4"/>
       <c r="O856" s="4"/>
     </row>
     <row r="857" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A857" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B857" s="4" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="C857" s="4" t="s">
-        <v>688</v>
+        <v>830</v>
       </c>
       <c r="D857" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E857" s="4" t="s">
-        <v>679</v>
+        <v>391</v>
       </c>
       <c r="F857" s="4" t="s">
-        <v>1214</v>
+        <v>831</v>
       </c>
       <c r="G857" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H857" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I857" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J857" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K857" s="4"/>
       <c r="L857" s="4"/>
       <c r="M857" s="4"/>
       <c r="N857" s="4"/>
       <c r="O857" s="4"/>
     </row>
     <row r="858" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A858" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B858" s="4" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="C858" s="4" t="s">
-        <v>699</v>
+        <v>832</v>
       </c>
       <c r="D858" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E858" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F858" s="4" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>833</v>
+      </c>
+      <c r="G858" s="6" t="s">
+        <v>834</v>
       </c>
       <c r="H858" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I858" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J858" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K858" s="4"/>
       <c r="L858" s="4"/>
       <c r="M858" s="4"/>
       <c r="N858" s="4"/>
       <c r="O858" s="4"/>
     </row>
-    <row r="859" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="859" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A859" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B859" s="4" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="C859" s="4"/>
+      <c r="D859" s="4"/>
       <c r="E859" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F859" s="4" t="s">
-        <v>1216</v>
+        <v>112</v>
       </c>
       <c r="G859" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H859" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I859" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J859" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K859" s="4"/>
       <c r="L859" s="4"/>
       <c r="M859" s="4"/>
       <c r="N859" s="4"/>
       <c r="O859" s="4"/>
     </row>
     <row r="860" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A860" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B860" s="4" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="C860" s="4" t="s">
-        <v>701</v>
+        <v>806</v>
       </c>
       <c r="D860" s="4" t="s">
-        <v>154</v>
+        <v>374</v>
       </c>
       <c r="E860" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F860" s="4" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>807</v>
+      </c>
+      <c r="G860" s="6" t="s">
+        <v>808</v>
       </c>
       <c r="H860" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I860" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J860" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K860" s="4"/>
       <c r="L860" s="4"/>
       <c r="M860" s="4"/>
       <c r="N860" s="4"/>
       <c r="O860" s="4"/>
     </row>
-    <row r="861" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="861" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A861" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B861" s="4" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C861" s="4"/>
+      <c r="D861" s="4"/>
       <c r="E861" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F861" s="4" t="s">
-        <v>1218</v>
+        <v>114</v>
       </c>
       <c r="G861" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H861" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I861" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J861" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K861" s="4"/>
       <c r="L861" s="4"/>
       <c r="M861" s="4"/>
       <c r="N861" s="4"/>
       <c r="O861" s="4"/>
     </row>
     <row r="862" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A862" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B862" s="4" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
       <c r="C862" s="4" t="s">
-        <v>446</v>
+        <v>809</v>
       </c>
       <c r="D862" s="4" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
       <c r="E862" s="4" t="s">
-        <v>679</v>
+        <v>375</v>
       </c>
       <c r="F862" s="4" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>810</v>
+      </c>
+      <c r="G862" s="6" t="s">
+        <v>811</v>
       </c>
       <c r="H862" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I862" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J862" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K862" s="4"/>
       <c r="L862" s="4"/>
       <c r="M862" s="4"/>
       <c r="N862" s="4"/>
       <c r="O862" s="4"/>
     </row>
-    <row r="863" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="863" spans="1:15" ht="124.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A863" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B863" s="4" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="C863" s="4"/>
+      <c r="D863" s="4"/>
       <c r="E863" s="4" t="s">
-        <v>679</v>
+        <v>16</v>
       </c>
       <c r="F863" s="4" t="s">
-        <v>1220</v>
+        <v>96</v>
       </c>
       <c r="G863" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H863" s="4" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="I863" s="4" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="J863" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K863" s="4"/>
       <c r="L863" s="4"/>
       <c r="M863" s="4"/>
       <c r="N863" s="4"/>
       <c r="O863" s="4"/>
     </row>
-    <row r="864" spans="1:15" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="O864" s="6"/>
+    <row r="864" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A864" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B864" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C864" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="D864" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E864" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="F864" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="G864" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H864" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="I864" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J864" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K864" s="4"/>
+      <c r="L864" s="4"/>
+      <c r="M864" s="4"/>
+      <c r="N864" s="4"/>
+      <c r="O864" s="4"/>
+    </row>
+    <row r="865" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A865" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B865" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C865" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="D865" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E865" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F865" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="G865" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="H865" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="I865" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J865" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K865" s="4"/>
+      <c r="L865" s="4"/>
+      <c r="M865" s="4"/>
+      <c r="N865" s="4"/>
+      <c r="O865" s="4"/>
+    </row>
+    <row r="866" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A866" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B866" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C866" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="D866" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E866" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F866" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="G866" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="H866" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="I866" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J866" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K866" s="4"/>
+      <c r="L866" s="4"/>
+      <c r="M866" s="4"/>
+      <c r="N866" s="4"/>
+      <c r="O866" s="4"/>
+    </row>
+    <row r="867" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A867" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B867" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C867" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="D867" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E867" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F867" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="G867" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="H867" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="I867" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J867" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K867" s="4"/>
+      <c r="L867" s="4"/>
+      <c r="M867" s="4"/>
+      <c r="N867" s="4"/>
+      <c r="O867" s="4"/>
+    </row>
+    <row r="868" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A868" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B868" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C868" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="D868" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E868" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="F868" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="G868" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H868" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I868" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J868" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K868" s="4"/>
+      <c r="L868" s="4"/>
+      <c r="M868" s="4"/>
+      <c r="N868" s="4"/>
+      <c r="O868" s="4"/>
+    </row>
+    <row r="869" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A869" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B869" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C869" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="D869" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E869" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F869" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="G869" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H869" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I869" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J869" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K869" s="4"/>
+      <c r="L869" s="4"/>
+      <c r="M869" s="4"/>
+      <c r="N869" s="4"/>
+      <c r="O869" s="4"/>
+    </row>
+    <row r="870" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A870" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B870" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C870" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="D870" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E870" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="F870" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="G870" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H870" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="I870" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J870" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K870" s="4"/>
+      <c r="L870" s="4"/>
+      <c r="M870" s="4"/>
+      <c r="N870" s="4"/>
+      <c r="O870" s="4"/>
+    </row>
+    <row r="871" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A871" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B871" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C871" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="D871" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E871" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="F871" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="G871" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H871" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I871" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J871" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K871" s="4"/>
+      <c r="L871" s="4"/>
+      <c r="M871" s="4"/>
+      <c r="N871" s="4"/>
+      <c r="O871" s="4"/>
+    </row>
+    <row r="872" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A872" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B872" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C872" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="D872" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E872" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="F872" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="G872" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H872" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I872" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J872" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K872" s="4"/>
+      <c r="L872" s="4"/>
+      <c r="M872" s="4"/>
+      <c r="N872" s="4"/>
+      <c r="O872" s="4"/>
+    </row>
+    <row r="873" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A873" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B873" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C873" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D873" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E873" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="F873" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="G873" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H873" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I873" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J873" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K873" s="4"/>
+      <c r="L873" s="4"/>
+      <c r="M873" s="4"/>
+      <c r="N873" s="4"/>
+      <c r="O873" s="4"/>
+    </row>
+    <row r="874" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A874" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B874" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C874" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="D874" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E874" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="F874" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="G874" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H874" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I874" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J874" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K874" s="4"/>
+      <c r="L874" s="4"/>
+      <c r="M874" s="4"/>
+      <c r="N874" s="4"/>
+      <c r="O874" s="4"/>
+    </row>
+    <row r="875" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A875" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B875" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C875" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="D875" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E875" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F875" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="G875" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="H875" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I875" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J875" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K875" s="4"/>
+      <c r="L875" s="4"/>
+      <c r="M875" s="4"/>
+      <c r="N875" s="4"/>
+      <c r="O875" s="4"/>
+    </row>
+    <row r="876" spans="1:15" ht="138.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A876" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B876" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C876" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="D876" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E876" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F876" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="G876" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H876" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="I876" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J876" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K876" s="4"/>
+      <c r="L876" s="4"/>
+      <c r="M876" s="4"/>
+      <c r="N876" s="4"/>
+      <c r="O876" s="4"/>
+    </row>
+    <row r="877" spans="1:15" ht="235.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A877" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B877" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C877" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="D877" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E877" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F877" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="G877" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H877" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="I877" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J877" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K877" s="4"/>
+      <c r="L877" s="4"/>
+      <c r="M877" s="4"/>
+      <c r="N877" s="4"/>
+      <c r="O877" s="4"/>
+    </row>
+    <row r="878" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A878" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B878" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C878" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D878" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E878" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="F878" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="G878" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H878" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I878" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J878" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K878" s="4"/>
+      <c r="L878" s="4"/>
+      <c r="M878" s="4"/>
+      <c r="N878" s="4"/>
+      <c r="O878" s="4"/>
+    </row>
+    <row r="879" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A879" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B879" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C879" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="D879" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E879" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F879" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="G879" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H879" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="I879" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J879" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K879" s="4"/>
+      <c r="L879" s="4"/>
+      <c r="M879" s="4"/>
+      <c r="N879" s="4"/>
+      <c r="O879" s="4"/>
+    </row>
+    <row r="880" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A880" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B880" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C880" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="D880" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E880" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F880" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="G880" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H880" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="I880" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J880" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K880" s="4"/>
+      <c r="L880" s="4"/>
+      <c r="M880" s="4"/>
+      <c r="N880" s="4"/>
+      <c r="O880" s="4"/>
+    </row>
+    <row r="881" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A881" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B881" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C881" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D881" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E881" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F881" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="G881" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H881" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I881" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J881" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K881" s="4"/>
+      <c r="L881" s="4"/>
+      <c r="M881" s="4"/>
+      <c r="N881" s="4"/>
+      <c r="O881" s="4"/>
+    </row>
+    <row r="882" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A882" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B882" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C882" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="D882" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E882" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F882" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="G882" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H882" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I882" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J882" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K882" s="4"/>
+      <c r="L882" s="4"/>
+      <c r="M882" s="4"/>
+      <c r="N882" s="4"/>
+      <c r="O882" s="4"/>
+    </row>
+    <row r="883" spans="1:15" ht="262.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A883" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B883" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C883" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="D883" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E883" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F883" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="G883" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H883" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="I883" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J883" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K883" s="4"/>
+      <c r="L883" s="4"/>
+      <c r="M883" s="4"/>
+      <c r="N883" s="4"/>
+      <c r="O883" s="4"/>
+    </row>
+    <row r="884" spans="1:15" ht="221.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A884" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B884" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C884" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D884" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E884" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F884" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="G884" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="H884" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="I884" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J884" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K884" s="4"/>
+      <c r="L884" s="4"/>
+      <c r="M884" s="4"/>
+      <c r="N884" s="4"/>
+      <c r="O884" s="4"/>
+    </row>
+    <row r="885" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A885" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B885" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C885" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D885" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E885" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="F885" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="G885" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H885" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="I885" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J885" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K885" s="4"/>
+      <c r="L885" s="4"/>
+      <c r="M885" s="4"/>
+      <c r="N885" s="4"/>
+      <c r="O885" s="4"/>
+    </row>
+    <row r="886" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A886" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B886" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C886" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="D886" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E886" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F886" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="G886" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="H886" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I886" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J886" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K886" s="4"/>
+      <c r="L886" s="4"/>
+      <c r="M886" s="4"/>
+      <c r="N886" s="4"/>
+      <c r="O886" s="4"/>
+    </row>
+    <row r="887" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A887" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B887" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C887" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="D887" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E887" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F887" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="G887" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="H887" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I887" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J887" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K887" s="4"/>
+      <c r="L887" s="4"/>
+      <c r="M887" s="4"/>
+      <c r="N887" s="4"/>
+      <c r="O887" s="4"/>
+    </row>
+    <row r="888" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A888" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B888" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C888" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="D888" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E888" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F888" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="G888" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="H888" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I888" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J888" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K888" s="4"/>
+      <c r="L888" s="4"/>
+      <c r="M888" s="4"/>
+      <c r="N888" s="4"/>
+      <c r="O888" s="4"/>
+    </row>
+    <row r="889" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A889" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B889" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C889" s="4"/>
+      <c r="D889" s="4"/>
+      <c r="E889" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F889" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G889" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H889" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I889" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J889" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K889" s="4"/>
+      <c r="L889" s="4"/>
+      <c r="M889" s="4"/>
+      <c r="N889" s="4"/>
+      <c r="O889" s="4"/>
+    </row>
+    <row r="890" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A890" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B890" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C890" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D890" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E890" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F890" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="G890" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="H890" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I890" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J890" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K890" s="4"/>
+      <c r="L890" s="4"/>
+      <c r="M890" s="4"/>
+      <c r="N890" s="4"/>
+      <c r="O890" s="4"/>
+    </row>
+    <row r="891" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A891" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B891" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C891" s="4"/>
+      <c r="D891" s="4"/>
+      <c r="E891" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F891" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="G891" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H891" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I891" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J891" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K891" s="4"/>
+      <c r="L891" s="4"/>
+      <c r="M891" s="4"/>
+      <c r="N891" s="4"/>
+      <c r="O891" s="4"/>
+    </row>
+    <row r="892" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A892" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B892" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C892" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="D892" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E892" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F892" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="G892" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H892" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I892" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J892" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K892" s="4"/>
+      <c r="L892" s="4"/>
+      <c r="M892" s="4"/>
+      <c r="N892" s="4"/>
+      <c r="O892" s="4"/>
+    </row>
+    <row r="893" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A893" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B893" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C893" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="D893" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E893" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F893" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="G893" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H893" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I893" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J893" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K893" s="4"/>
+      <c r="L893" s="4"/>
+      <c r="M893" s="4"/>
+      <c r="N893" s="4"/>
+      <c r="O893" s="4"/>
+    </row>
+    <row r="894" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A894" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B894" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C894" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="D894" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E894" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="F894" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="G894" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H894" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I894" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J894" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K894" s="4"/>
+      <c r="L894" s="4"/>
+      <c r="M894" s="4"/>
+      <c r="N894" s="4"/>
+      <c r="O894" s="4"/>
+    </row>
+    <row r="895" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A895" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B895" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C895" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="D895" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E895" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="F895" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="G895" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H895" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I895" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J895" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K895" s="4"/>
+      <c r="L895" s="4"/>
+      <c r="M895" s="4"/>
+      <c r="N895" s="4"/>
+      <c r="O895" s="4"/>
+    </row>
+    <row r="896" spans="1:15" ht="97.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A896" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B896" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C896" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="D896" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E896" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F896" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="G896" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H896" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I896" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J896" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K896" s="4"/>
+      <c r="L896" s="4"/>
+      <c r="M896" s="4"/>
+      <c r="N896" s="4"/>
+      <c r="O896" s="4"/>
+    </row>
+    <row r="897" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A897" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B897" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C897" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="D897" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E897" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="F897" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="G897" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H897" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I897" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J897" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K897" s="4"/>
+      <c r="L897" s="4"/>
+      <c r="M897" s="4"/>
+      <c r="N897" s="4"/>
+      <c r="O897" s="4"/>
+    </row>
+    <row r="898" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A898" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B898" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C898" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D898" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E898" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="F898" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="G898" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H898" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I898" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J898" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K898" s="4"/>
+      <c r="L898" s="4"/>
+      <c r="M898" s="4"/>
+      <c r="N898" s="4"/>
+      <c r="O898" s="4"/>
+    </row>
+    <row r="899" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A899" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B899" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C899" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="D899" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E899" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="F899" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="G899" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H899" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I899" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J899" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K899" s="4"/>
+      <c r="L899" s="4"/>
+      <c r="M899" s="4"/>
+      <c r="N899" s="4"/>
+      <c r="O899" s="4"/>
+    </row>
+    <row r="900" spans="1:15" ht="152.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A900" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B900" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C900" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="D900" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E900" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F900" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="G900" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H900" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="I900" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J900" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K900" s="4"/>
+      <c r="L900" s="4"/>
+      <c r="M900" s="4"/>
+      <c r="N900" s="4"/>
+      <c r="O900" s="4"/>
+    </row>
+    <row r="901" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A901" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B901" s="4"/>
+      <c r="C901" s="4"/>
+      <c r="D901" s="4"/>
+      <c r="E901" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F901" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="G901" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H901" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I901" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J901" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K901" s="4"/>
+      <c r="L901" s="4"/>
+      <c r="M901" s="4"/>
+      <c r="N901" s="4"/>
+      <c r="O901" s="4"/>
+    </row>
+    <row r="902" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A902" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B902" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C902" s="4"/>
+      <c r="D902" s="4"/>
+      <c r="E902" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F902" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="G902" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H902" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="I902" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J902" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="K902" s="4"/>
+      <c r="L902" s="4"/>
+      <c r="M902" s="4"/>
+      <c r="N902" s="4"/>
+      <c r="O902" s="4"/>
+    </row>
+    <row r="903" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A903" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B903" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C903" s="4" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D903" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E903" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F903" s="4" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G903" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H903" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I903" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J903" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K903" s="4"/>
+      <c r="L903" s="4"/>
+      <c r="M903" s="4"/>
+      <c r="N903" s="4"/>
+      <c r="O903" s="4"/>
+    </row>
+    <row r="904" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A904" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B904" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C904" s="4" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D904" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E904" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F904" s="4" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G904" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H904" s="4" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I904" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J904" s="4" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K904" s="4"/>
+      <c r="L904" s="4"/>
+      <c r="M904" s="4"/>
+      <c r="N904" s="4"/>
+      <c r="O904" s="4"/>
+    </row>
+    <row r="905" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A905" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B905" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C905" s="4" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D905" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E905" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F905" s="4" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G905" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H905" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I905" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J905" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K905" s="4"/>
+      <c r="L905" s="4"/>
+      <c r="M905" s="4"/>
+      <c r="N905" s="4"/>
+      <c r="O905" s="4"/>
+    </row>
+    <row r="906" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A906" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B906" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C906" s="4" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D906" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E906" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F906" s="4" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G906" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H906" s="4" t="s">
+        <v>1962</v>
+      </c>
+      <c r="I906" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J906" s="4" t="s">
+        <v>1963</v>
+      </c>
+      <c r="K906" s="4"/>
+      <c r="L906" s="4"/>
+      <c r="M906" s="4"/>
+      <c r="N906" s="4"/>
+      <c r="O906" s="4"/>
+    </row>
+    <row r="907" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A907" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B907" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C907" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D907" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E907" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F907" s="4" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G907" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H907" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I907" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J907" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K907" s="4"/>
+      <c r="L907" s="4"/>
+      <c r="M907" s="4"/>
+      <c r="N907" s="4"/>
+      <c r="O907" s="4"/>
+    </row>
+    <row r="908" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A908" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B908" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C908" s="4" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D908" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E908" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F908" s="4" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G908" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H908" s="4" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I908" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J908" s="4" t="s">
+        <v>1973</v>
+      </c>
+      <c r="K908" s="4"/>
+      <c r="L908" s="4"/>
+      <c r="M908" s="4"/>
+      <c r="N908" s="4"/>
+      <c r="O908" s="4"/>
+    </row>
+    <row r="909" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A909" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B909" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C909" s="4" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D909" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E909" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F909" s="4" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G909" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H909" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I909" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J909" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K909" s="4"/>
+      <c r="L909" s="4"/>
+      <c r="M909" s="4"/>
+      <c r="N909" s="4"/>
+      <c r="O909" s="4"/>
+    </row>
+    <row r="910" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A910" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B910" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C910" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D910" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E910" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F910" s="4" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G910" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H910" s="4" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I910" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J910" s="4" t="s">
+        <v>1959</v>
+      </c>
+      <c r="K910" s="4"/>
+      <c r="L910" s="4"/>
+      <c r="M910" s="4"/>
+      <c r="N910" s="4"/>
+      <c r="O910" s="4"/>
+    </row>
+    <row r="911" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A911" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B911" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C911" s="4" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D911" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E911" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F911" s="4" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G911" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H911" s="4" t="s">
+        <v>1976</v>
+      </c>
+      <c r="I911" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J911" s="4" t="s">
+        <v>1977</v>
+      </c>
+      <c r="K911" s="4"/>
+      <c r="L911" s="4"/>
+      <c r="M911" s="4"/>
+      <c r="N911" s="4"/>
+      <c r="O911" s="4"/>
+    </row>
+    <row r="912" spans="1:15" ht="83.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A912" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B912" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C912" s="4"/>
+      <c r="D912" s="4"/>
+      <c r="E912" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F912" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="G912" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H912" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I912" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J912" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K912" s="4"/>
+      <c r="L912" s="4"/>
+      <c r="M912" s="4"/>
+      <c r="N912" s="4"/>
+      <c r="O912" s="4"/>
+    </row>
+    <row r="913" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A913" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B913" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C913" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D913" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E913" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F913" s="4" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G913" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H913" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I913" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J913" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K913" s="4"/>
+      <c r="L913" s="4"/>
+      <c r="M913" s="4"/>
+      <c r="N913" s="4"/>
+      <c r="O913" s="4"/>
+    </row>
+    <row r="914" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A914" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B914" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C914" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D914" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E914" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F914" s="4" t="s">
+        <v>1984</v>
+      </c>
+      <c r="G914" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H914" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I914" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J914" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K914" s="4"/>
+      <c r="L914" s="4"/>
+      <c r="M914" s="4"/>
+      <c r="N914" s="4"/>
+      <c r="O914" s="4"/>
+    </row>
+    <row r="915" spans="1:15" ht="111" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A915" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B915" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C915" s="4"/>
+      <c r="D915" s="4"/>
+      <c r="E915" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F915" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="G915" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H915" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I915" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J915" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K915" s="4"/>
+      <c r="L915" s="4"/>
+      <c r="M915" s="4"/>
+      <c r="N915" s="4"/>
+      <c r="O915" s="4"/>
+    </row>
+    <row r="916" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A916" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B916" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C916" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D916" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E916" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F916" s="4" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G916" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H916" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I916" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J916" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K916" s="4"/>
+      <c r="L916" s="4"/>
+      <c r="M916" s="4"/>
+      <c r="N916" s="4"/>
+      <c r="O916" s="4"/>
+    </row>
+    <row r="917" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A917" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B917" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C917" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D917" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E917" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F917" s="4" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G917" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H917" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I917" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J917" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K917" s="4"/>
+      <c r="L917" s="4"/>
+      <c r="M917" s="4"/>
+      <c r="N917" s="4"/>
+      <c r="O917" s="4"/>
+    </row>
+    <row r="918" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A918" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B918" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C918" s="4"/>
+      <c r="D918" s="4"/>
+      <c r="E918" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F918" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="G918" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H918" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I918" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J918" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K918" s="4"/>
+      <c r="L918" s="4"/>
+      <c r="M918" s="4"/>
+      <c r="N918" s="4"/>
+      <c r="O918" s="4"/>
+    </row>
+    <row r="919" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A919" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B919" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C919" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D919" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E919" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F919" s="4" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G919" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H919" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I919" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J919" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K919" s="4"/>
+      <c r="L919" s="4"/>
+      <c r="M919" s="4"/>
+      <c r="N919" s="4"/>
+      <c r="O919" s="4"/>
+    </row>
+    <row r="920" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A920" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B920" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C920" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D920" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E920" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F920" s="4" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G920" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H920" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I920" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J920" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K920" s="4"/>
+      <c r="L920" s="4"/>
+      <c r="M920" s="4"/>
+      <c r="N920" s="4"/>
+      <c r="O920" s="4"/>
+    </row>
+    <row r="921" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A921" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B921" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C921" s="4"/>
+      <c r="D921" s="4"/>
+      <c r="E921" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F921" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="G921" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H921" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="I921" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J921" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="K921" s="4"/>
+      <c r="L921" s="4"/>
+      <c r="M921" s="4"/>
+      <c r="N921" s="4"/>
+      <c r="O921" s="4"/>
+    </row>
+    <row r="922" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A922" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B922" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C922" s="4" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D922" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E922" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F922" s="4" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G922" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H922" s="4" t="s">
+        <v>2010</v>
+      </c>
+      <c r="I922" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J922" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K922" s="4"/>
+      <c r="L922" s="4"/>
+      <c r="M922" s="4"/>
+      <c r="N922" s="4"/>
+      <c r="O922" s="4"/>
+    </row>
+    <row r="923" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A923" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B923" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C923" s="4" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D923" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E923" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F923" s="4" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G923" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H923" s="4" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I923" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J923" s="4" t="s">
+        <v>2001</v>
+      </c>
+      <c r="K923" s="4"/>
+      <c r="L923" s="4"/>
+      <c r="M923" s="4"/>
+      <c r="N923" s="4"/>
+      <c r="O923" s="4"/>
+    </row>
+    <row r="924" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A924" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B924" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C924" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D924" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E924" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F924" s="4" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G924" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H924" s="4" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I924" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J924" s="4" t="s">
+        <v>2013</v>
+      </c>
+      <c r="K924" s="4"/>
+      <c r="L924" s="4"/>
+      <c r="M924" s="4"/>
+      <c r="N924" s="4"/>
+      <c r="O924" s="4"/>
+    </row>
+    <row r="925" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A925" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B925" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C925" s="4" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D925" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E925" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F925" s="4" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G925" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H925" s="4" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I925" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J925" s="4" t="s">
+        <v>2004</v>
+      </c>
+      <c r="K925" s="4"/>
+      <c r="L925" s="4"/>
+      <c r="M925" s="4"/>
+      <c r="N925" s="4"/>
+      <c r="O925" s="4"/>
+    </row>
+    <row r="926" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A926" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B926" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C926" s="4" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D926" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E926" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F926" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G926" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H926" s="4" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I926" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J926" s="4" t="s">
+        <v>1997</v>
+      </c>
+      <c r="K926" s="4"/>
+      <c r="L926" s="4"/>
+      <c r="M926" s="4"/>
+      <c r="N926" s="4"/>
+      <c r="O926" s="4"/>
+    </row>
+    <row r="927" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A927" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B927" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C927" s="4" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D927" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E927" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F927" s="4" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G927" s="4" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H927" s="4" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I927" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J927" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K927" s="4"/>
+      <c r="L927" s="4"/>
+      <c r="M927" s="4"/>
+      <c r="N927" s="4"/>
+      <c r="O927" s="4"/>
+    </row>
+    <row r="928" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A928" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B928" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C928" s="4" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D928" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E928" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F928" s="4" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G928" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H928" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I928" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J928" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K928" s="4"/>
+      <c r="L928" s="4"/>
+      <c r="M928" s="4"/>
+      <c r="N928" s="4"/>
+      <c r="O928" s="4"/>
+    </row>
+    <row r="929" spans="1:15" ht="69.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A929" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B929" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C929" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D929" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E929" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F929" s="4" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G929" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H929" s="4" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I929" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J929" s="4" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K929" s="4"/>
+      <c r="L929" s="4"/>
+      <c r="M929" s="4"/>
+      <c r="N929" s="4"/>
+      <c r="O929" s="4"/>
+    </row>
+    <row r="930" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A930" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B930" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C930" s="4" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D930" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E930" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F930" s="4" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G930" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H930" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I930" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J930" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K930" s="4"/>
+      <c r="L930" s="4"/>
+      <c r="M930" s="4"/>
+      <c r="N930" s="4"/>
+      <c r="O930" s="4"/>
+    </row>
+    <row r="931" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A931" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B931" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C931" s="4"/>
+      <c r="D931" s="4"/>
+      <c r="E931" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F931" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="G931" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H931" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I931" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J931" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K931" s="4"/>
+      <c r="L931" s="4"/>
+      <c r="M931" s="4"/>
+      <c r="N931" s="4"/>
+      <c r="O931" s="4"/>
+    </row>
+    <row r="932" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A932" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B932" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C932" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D932" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E932" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F932" s="4" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G932" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H932" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I932" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J932" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K932" s="4"/>
+      <c r="L932" s="4"/>
+      <c r="M932" s="4"/>
+      <c r="N932" s="4"/>
+      <c r="O932" s="4"/>
+    </row>
+    <row r="933" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A933" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B933" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C933" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D933" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E933" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F933" s="4" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G933" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H933" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I933" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J933" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K933" s="4"/>
+      <c r="L933" s="4"/>
+      <c r="M933" s="4"/>
+      <c r="N933" s="4"/>
+      <c r="O933" s="4"/>
+    </row>
+    <row r="934" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A934" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B934" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C934" s="4"/>
+      <c r="D934" s="4"/>
+      <c r="E934" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F934" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="G934" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H934" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I934" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J934" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K934" s="4"/>
+      <c r="L934" s="4"/>
+      <c r="M934" s="4"/>
+      <c r="N934" s="4"/>
+      <c r="O934" s="4"/>
+    </row>
+    <row r="935" spans="1:15" ht="42" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A935" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B935" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C935" s="4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D935" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E935" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F935" s="4" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G935" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H935" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I935" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J935" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K935" s="4"/>
+      <c r="L935" s="4"/>
+      <c r="M935" s="4"/>
+      <c r="N935" s="4"/>
+      <c r="O935" s="4"/>
+    </row>
+    <row r="936" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A936" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B936" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C936" s="4" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D936" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E936" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F936" s="4" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G936" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H936" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I936" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J936" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K936" s="4"/>
+      <c r="L936" s="4"/>
+      <c r="M936" s="4"/>
+      <c r="N936" s="4"/>
+      <c r="O936" s="4"/>
+    </row>
+    <row r="937" spans="1:15" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A937" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B937" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C937" s="4" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D937" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E937" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F937" s="4" t="s">
+        <v>2022</v>
+      </c>
+      <c r="G937" s="6" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H937" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I937" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J937" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K937" s="4"/>
+      <c r="L937" s="4"/>
+      <c r="M937" s="4"/>
+      <c r="N937" s="4"/>
+      <c r="O937" s="4"/>
+    </row>
+    <row r="938" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A938" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B938" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C938" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D938" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E938" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F938" s="4" t="s">
+        <v>2020</v>
+      </c>
+      <c r="G938" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H938" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I938" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J938" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K938" s="4"/>
+      <c r="L938" s="4"/>
+      <c r="M938" s="4"/>
+      <c r="N938" s="4"/>
+      <c r="O938" s="4"/>
+    </row>
+    <row r="939" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A939" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B939" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C939" s="4"/>
+      <c r="D939" s="4"/>
+      <c r="E939" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F939" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="G939" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H939" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I939" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J939" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K939" s="4"/>
+      <c r="L939" s="4"/>
+      <c r="M939" s="4"/>
+      <c r="N939" s="4"/>
+      <c r="O939" s="4"/>
+    </row>
+    <row r="940" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A940" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B940" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C940" s="4" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D940" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E940" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="F940" s="4" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G940" s="6" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H940" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I940" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J940" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K940" s="4"/>
+      <c r="L940" s="4"/>
+      <c r="M940" s="4"/>
+      <c r="N940" s="4"/>
+      <c r="O940" s="4"/>
+    </row>
+    <row r="941" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A941" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B941" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C941" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D941" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E941" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F941" s="4" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G941" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H941" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I941" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J941" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K941" s="4"/>
+      <c r="L941" s="4"/>
+      <c r="M941" s="4"/>
+      <c r="N941" s="4"/>
+      <c r="O941" s="4"/>
+    </row>
+    <row r="942" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A942" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B942" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C942" s="4"/>
+      <c r="D942" s="4"/>
+      <c r="E942" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F942" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="G942" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H942" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I942" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J942" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K942" s="4"/>
+      <c r="L942" s="4"/>
+      <c r="M942" s="4"/>
+      <c r="N942" s="4"/>
+      <c r="O942" s="4"/>
+    </row>
+    <row r="943" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A943" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B943" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C943" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D943" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E943" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F943" s="4" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G943" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H943" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I943" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J943" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K943" s="4"/>
+      <c r="L943" s="4"/>
+      <c r="M943" s="4"/>
+      <c r="N943" s="4"/>
+      <c r="O943" s="4"/>
+    </row>
+    <row r="944" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A944" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B944" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C944" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D944" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E944" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F944" s="4" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G944" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H944" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I944" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J944" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K944" s="4"/>
+      <c r="L944" s="4"/>
+      <c r="M944" s="4"/>
+      <c r="N944" s="4"/>
+      <c r="O944" s="4"/>
+    </row>
+    <row r="945" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A945" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B945" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C945" s="4"/>
+      <c r="D945" s="4"/>
+      <c r="E945" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F945" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="G945" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H945" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I945" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J945" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K945" s="4"/>
+      <c r="L945" s="4"/>
+      <c r="M945" s="4"/>
+      <c r="N945" s="4"/>
+      <c r="O945" s="4"/>
+    </row>
+    <row r="946" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A946" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B946" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C946" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D946" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E946" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F946" s="4" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G946" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H946" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I946" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J946" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K946" s="4"/>
+      <c r="L946" s="4"/>
+      <c r="M946" s="4"/>
+      <c r="N946" s="4"/>
+      <c r="O946" s="4"/>
+    </row>
+    <row r="947" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A947" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B947" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C947" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D947" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E947" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F947" s="4" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G947" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H947" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I947" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J947" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K947" s="4"/>
+      <c r="L947" s="4"/>
+      <c r="M947" s="4"/>
+      <c r="N947" s="4"/>
+      <c r="O947" s="4"/>
+    </row>
+    <row r="948" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A948" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B948" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C948" s="4" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D948" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E948" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F948" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G948" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H948" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I948" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J948" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K948" s="4"/>
+      <c r="L948" s="4"/>
+      <c r="M948" s="4"/>
+      <c r="N948" s="4"/>
+      <c r="O948" s="4"/>
+    </row>
+    <row r="949" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A949" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B949" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C949" s="4" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D949" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E949" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F949" s="4" t="s">
+        <v>2043</v>
+      </c>
+      <c r="G949" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H949" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I949" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J949" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K949" s="4"/>
+      <c r="L949" s="4"/>
+      <c r="M949" s="4"/>
+      <c r="N949" s="4"/>
+      <c r="O949" s="4"/>
+    </row>
+    <row r="950" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A950" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B950" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C950" s="4" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D950" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E950" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F950" s="4" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G950" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H950" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I950" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J950" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K950" s="4"/>
+      <c r="L950" s="4"/>
+      <c r="M950" s="4"/>
+      <c r="N950" s="4"/>
+      <c r="O950" s="4"/>
+    </row>
+    <row r="951" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A951" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B951" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C951" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D951" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E951" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F951" s="4" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G951" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H951" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I951" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J951" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K951" s="4"/>
+      <c r="L951" s="4"/>
+      <c r="M951" s="4"/>
+      <c r="N951" s="4"/>
+      <c r="O951" s="4"/>
+    </row>
+    <row r="952" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A952" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B952" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C952" s="4"/>
+      <c r="D952" s="4"/>
+      <c r="E952" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F952" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G952" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H952" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I952" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J952" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K952" s="4"/>
+      <c r="L952" s="4"/>
+      <c r="M952" s="4"/>
+      <c r="N952" s="4"/>
+      <c r="O952" s="4"/>
+    </row>
+    <row r="953" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A953" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B953" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C953" s="4" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D953" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E953" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F953" s="4" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G953" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H953" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I953" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J953" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K953" s="4"/>
+      <c r="L953" s="4"/>
+      <c r="M953" s="4"/>
+      <c r="N953" s="4"/>
+      <c r="O953" s="4"/>
+    </row>
+    <row r="954" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A954" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B954" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C954" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D954" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E954" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F954" s="4" t="s">
+        <v>2044</v>
+      </c>
+      <c r="G954" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H954" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I954" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J954" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K954" s="4"/>
+      <c r="L954" s="4"/>
+      <c r="M954" s="4"/>
+      <c r="N954" s="4"/>
+      <c r="O954" s="4"/>
+    </row>
+    <row r="955" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A955" s="10"/>
+      <c r="B955" s="10"/>
+      <c r="C955" s="10"/>
+      <c r="D955" s="10"/>
+      <c r="E955" s="10"/>
+      <c r="F955" s="10"/>
+      <c r="G955" s="10"/>
+      <c r="H955" s="10"/>
+      <c r="I955" s="10"/>
+      <c r="J955" s="10"/>
+      <c r="K955" s="10"/>
+      <c r="L955" s="10"/>
+      <c r="M955" s="10"/>
+      <c r="N955" s="10"/>
+      <c r="O955" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O863" xr:uid="{7F4985C4-1385-4198-AC6C-874C5F487FCB}"/>
+  <autoFilter ref="A1:O1" xr:uid="{F7A0FBA4-3CBF-451B-9A19-1986AF5C0CEA}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O954">
+    <sortCondition ref="A2:A954"/>
+    <sortCondition ref="B2:B954"/>
+    <sortCondition ref="C2:C954"/>
+  </sortState>
   <hyperlinks>
-    <hyperlink ref="H25" r:id="rId1" display="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-practitionerrole.html" xr:uid="{43FC8684-F7E5-4F7C-8104-C71AA98F0951}"/>
-[...132 lines deleted...]
-    <hyperlink ref="G853" r:id="rId134" display="https://ansforge.github.io/IG-terminologie-de-sante/ig/main/CodeSystem-TRE-R230-Devise.html" xr:uid="{A8C9F56D-353A-4DBF-84BB-05E9A0BD284E}"/>
+    <hyperlink ref="H760" r:id="rId1" display="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-practitionerrole.html" xr:uid="{7A243E71-D6E8-404B-8069-7B6222028BA3}"/>
+    <hyperlink ref="H546" r:id="rId2" display="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-healthcareservice.html" xr:uid="{0742DAE8-87CF-41D6-965A-468DBE2C9433}"/>
+    <hyperlink ref="H781" r:id="rId3" display="https://interop.esante.gouv.fr/ig/fhir/ror/StructureDefinition-ror-location.html" xr:uid="{226A0224-20C2-4BFD-BC10-357781B7791C}"/>
+    <hyperlink ref="G671" r:id="rId4" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R03-AttributionParticuliere.html" xr:uid="{3CB98B4D-4EEE-4DFC-AF00-A681F69E0905}"/>
+    <hyperlink ref="G690" r:id="rId5" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R11-CiviliteExercice.html" xr:uid="{28B39381-AE6C-4D43-84E0-DBC37CB8690E}"/>
+    <hyperlink ref="G689" r:id="rId6" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R09-CategorieProfessionnelle.html" xr:uid="{A0BAFCCD-88BF-4893-90BE-4775176823B9}"/>
+    <hyperlink ref="G693" r:id="rId7" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" xr:uid="{D140C2E0-DD34-4DDC-BDAE-79D2F03CD432}"/>
+    <hyperlink ref="G695" r:id="rId8" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R25-MotifFinActivite.html" xr:uid="{589EE2BA-E44B-4EEC-B8AD-14C5F4E7360D}"/>
+    <hyperlink ref="G721" r:id="rId9" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R223-NatCycleForm.html" xr:uid="{49D6BDF8-4D37-4C50-813E-2E720D435A0D}"/>
+    <hyperlink ref="G722" r:id="rId10" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R224-NiveauFormAcquis.html" xr:uid="{3250E7F9-E521-4F51-99B0-E4FDAA9CA12A}"/>
+    <hyperlink ref="G717" r:id="rId11" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R225-AnneeUniversitaire.html" xr:uid="{D96C733F-0C73-41F2-8103-D9A83D9CAA38}"/>
+    <hyperlink ref="G734" r:id="rId12" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G08-TypeIdentifiantPersonne.html" xr:uid="{C84CF03C-9D10-4897-92CF-21B5365473A0}"/>
+    <hyperlink ref="G707" r:id="rId13" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" xr:uid="{FC1ED2FD-C1A4-4D8B-BBDD-9BCF92AA7ED5}"/>
+    <hyperlink ref="G708" r:id="rId14" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R33-StatutInscription.html" xr:uid="{DBCB265B-41D0-47F6-8E91-FE2D9EB1E663}"/>
+    <hyperlink ref="G703" r:id="rId15" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" xr:uid="{1FBC4EBC-3AA8-4198-8670-C8F895AE8B34}"/>
+    <hyperlink ref="G741" r:id="rId16" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R04-TypeSavoirFaire.html" xr:uid="{62C11BB8-080F-4252-8C67-275B7CD2E0DD}"/>
+    <hyperlink ref="G749" r:id="rId17" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R23-ModeExercice.html" xr:uid="{5443D406-78C0-4432-AE23-B1121B8793D4}"/>
+    <hyperlink ref="G750" r:id="rId18" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R25-MotifFinActivite.html" xr:uid="{0661D86E-B54C-44AF-AFD7-14F4E7536E74}"/>
+    <hyperlink ref="G755" r:id="rId19" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R32-StatutHospitalier.html" xr:uid="{C32FBA06-4302-4D3C-9CAF-B60FF322A375}"/>
+    <hyperlink ref="G753" r:id="rId20" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R06-SectionTableauCNOP.html" xr:uid="{FF6E6DF3-FCB2-4388-B24D-319E67742B9E}"/>
+    <hyperlink ref="G754" r:id="rId21" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G05-SousSectionTableauCNOP.html" xr:uid="{A6DD99F5-5399-4F34-97B2-3F7F53D138FD}"/>
+    <hyperlink ref="G758" r:id="rId22" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R24-TypeActiviteLiberale.html" xr:uid="{9A34D3A2-AD02-405F-A91E-3217A2B33814}"/>
+    <hyperlink ref="G756" r:id="rId23" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R34-StatutProfessionnelSSA.html" xr:uid="{AEEEAAD0-3ACA-4787-A837-0DA6372BD5E3}"/>
+    <hyperlink ref="G765" r:id="rId24" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R23-ModeExercice.html" xr:uid="{F6DCD441-ADAB-4E6E-B613-CEA1045EF9B9}"/>
+    <hyperlink ref="G762" r:id="rId25" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R243-CompetenceSpecifique.html" xr:uid="{0EA7BEB0-F4FA-454F-9418-48082243FB5C}"/>
+    <hyperlink ref="G768" r:id="rId26" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R282-CNAMAmeliSecteurConventionnement.html" xr:uid="{9E96F87D-F863-4163-92A0-45D92F70E91A}"/>
+    <hyperlink ref="G715" r:id="rId27" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r409-type-duree-interruption-exercice.html" xr:uid="{79D108A6-CDDF-45FC-97A3-6C1803192E16}"/>
+    <hyperlink ref="G714" r:id="rId28" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r410-perimetre-interruption-exercice.html" xr:uid="{BEA619B5-51D7-484F-A9DF-61B48C437FEA}"/>
+    <hyperlink ref="G713" r:id="rId29" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r436-origine-interruption-exercice.html" xr:uid="{344BE7C5-A88D-4DDA-9072-1E5E2778EBC1}"/>
+    <hyperlink ref="G471" r:id="rId30" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R87-TypeCarte.html" xr:uid="{0E868F2A-9875-41F0-933E-F767D5415A2C}"/>
+    <hyperlink ref="G474" r:id="rId31" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G01-CategorieProduit.html" xr:uid="{95BCF66F-F35B-4D6F-8C58-3572996619A7}"/>
+    <hyperlink ref="G484" r:id="rId32" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R87-TypeCarte.html" xr:uid="{E2A54152-7B32-485A-9EE3-616F4BAC1808}"/>
+    <hyperlink ref="G887" r:id="rId33" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" xr:uid="{60DD2749-A145-4959-91E3-AE66E74F81F3}"/>
+    <hyperlink ref="G884" r:id="rId34" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" xr:uid="{24E30461-C452-4D30-8BB6-32FC4D27A680}"/>
+    <hyperlink ref="G865" r:id="rId35" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" xr:uid="{1A6ED0DD-CF30-4AC6-9F04-C29433FF489B}"/>
+    <hyperlink ref="G866" r:id="rId36" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" xr:uid="{58039365-7A7F-4F6F-A09C-EC712226DF39}"/>
+    <hyperlink ref="G867" r:id="rId37" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r400-finess-statut-juridique.html" xr:uid="{9B4704A9-48CC-4413-B23E-C5CA5FD4F5F8}"/>
+    <hyperlink ref="G886" r:id="rId38" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" xr:uid="{CEFEE8FA-C65A-4503-9A34-8A2D171EB51C}"/>
+    <hyperlink ref="G875" r:id="rId39" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r361-fonction-publique.html" xr:uid="{606C0A6E-ED7F-42DD-AB7D-426CC6009537}"/>
+    <hyperlink ref="G888" r:id="rId40" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r373-type-personne-morale.html" xr:uid="{5E112DF9-1911-4887-A0A6-B36CA9ED57F3}"/>
+    <hyperlink ref="G836" r:id="rId41" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G07-TypeIdentifiantStructure.html" xr:uid="{468E74B7-95D4-4C7D-8B28-D6C0F3DD6F2F}"/>
+    <hyperlink ref="G811" r:id="rId42" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R62-Domaine.html" xr:uid="{9E1593E0-F582-4D98-8102-08042AFFCEE7}"/>
+    <hyperlink ref="G802" r:id="rId43" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R227-ChampActivite.html" xr:uid="{CF4AE2CB-D3D3-4B5C-A416-60A172272B1E}"/>
+    <hyperlink ref="G796" r:id="rId44" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" xr:uid="{D35FB38F-24C9-4070-9B47-1C1289990311}"/>
+    <hyperlink ref="G797" r:id="rId45" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" xr:uid="{4B277BF9-61BD-4592-9B28-8A7D99BA0C48}"/>
+    <hyperlink ref="G798" r:id="rId46" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r397-categorie-entite-geographique-exercice.html" xr:uid="{2459022E-8B82-4520-A085-1613B2B0DC49}"/>
+    <hyperlink ref="G822" r:id="rId47" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R74-ModeFixationTarifaire.html" xr:uid="{3EE35FCD-A7FB-4845-92B5-CDB0C1185C0A}"/>
+    <hyperlink ref="G821" r:id="rId48" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R73-ESPIC.html" xr:uid="{5DCF6FA5-5FF7-4161-8C90-50DC7C1362AC}"/>
+    <hyperlink ref="G834" r:id="rId49" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r362-type-budget.html" xr:uid="{F8F5DDE1-5696-42A2-9DB7-8064DE81F3D8}"/>
+    <hyperlink ref="G799" r:id="rId50" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R241-AideFinanciere.html" xr:uid="{6A2CDB9A-AB64-4544-AF5C-3F4856204541}"/>
+    <hyperlink ref="G835" r:id="rId51" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" xr:uid="{A76B0D5E-8E46-4ADA-BF4D-23289784E6F0}"/>
+    <hyperlink ref="G794" r:id="rId52" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R202-AccessibiliteLieu.html" xr:uid="{8A8E7AAA-D363-4D5F-9D6E-7DB954910ECA}"/>
+    <hyperlink ref="G825" r:id="rId53" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R284-NiveauRecoursORSAN.html" xr:uid="{278A7074-3C66-43B7-85C9-B1791B60384D}"/>
+    <hyperlink ref="G792" r:id="rId54" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r364-type-document-administratif.html" xr:uid="{716A66A2-B879-45A0-8329-A88039400B84}"/>
+    <hyperlink ref="G838" r:id="rId55" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r360-type-role-entite-groupe.html" xr:uid="{331DF633-0635-47B4-810F-45875A13B80A}"/>
+    <hyperlink ref="G852" r:id="rId56" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r376-type-evenement-administratif.html" xr:uid="{1A40EB49-0C40-4C8F-9795-5A2EF309213C}"/>
+    <hyperlink ref="G850" r:id="rId57" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r386-macro-etat-objet-administratif.html" xr:uid="{8CC8A0C3-E25D-486B-82AF-2BE6B74185A9}"/>
+    <hyperlink ref="G849" r:id="rId58" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r365-etat-objet.html" xr:uid="{3B15D32C-888C-4A7C-9A4D-4BE08F83D9BD}"/>
+    <hyperlink ref="G851" r:id="rId59" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r379-systeme-information.html" xr:uid="{12767B20-9E21-4B2A-A674-05437C71F79E}"/>
+    <hyperlink ref="G860" r:id="rId60" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r372-type-groupe-gco.html" xr:uid="{E81657EC-242B-4653-BB9A-92F3F8E41502}"/>
+    <hyperlink ref="G862" r:id="rId61" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r387-type-groupement.html" xr:uid="{D32BF4CD-75D7-4B63-A17E-813903A54122}"/>
+    <hyperlink ref="G890" r:id="rId62" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r370-role-relation-ege.html" xr:uid="{1F566251-F586-41AE-B612-D23EC0E5DB6F}"/>
+    <hyperlink ref="G858" r:id="rId63" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r371-type-groupe-gcc.html" xr:uid="{4F6E5161-CA81-477E-8FB9-EDCADCBB1363}"/>
+    <hyperlink ref="G854" r:id="rId64" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" xr:uid="{438C78C4-AE76-42C0-8BA2-B34B6669F561}"/>
+    <hyperlink ref="G105" r:id="rId65" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r374-nature-activite-smsse-regulee.html" xr:uid="{E6EC9733-5634-49CE-AE2F-00C39CF8AD87}"/>
+    <hyperlink ref="G107" r:id="rId66" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r392-type-act-smsse-regulee.html" xr:uid="{76D6C97D-EEBF-4CFC-9928-CDDE3F8893FF}"/>
+    <hyperlink ref="G111" r:id="rId67" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" xr:uid="{1E30F48B-D692-4FE8-8E61-8D1A06993B89}"/>
+    <hyperlink ref="G112" r:id="rId68" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" xr:uid="{E6EC21AD-E427-4F1A-8A76-EA3B2EA95042}"/>
+    <hyperlink ref="G113" r:id="rId69" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" xr:uid="{D1FF94EF-0D3B-4CB1-9BFE-E5F5C1D6236E}"/>
+    <hyperlink ref="G110" r:id="rId70" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r402-activite-enseignement-regulee.html" xr:uid="{7D122317-C4DA-49E1-B38F-E7AD31495A6B}"/>
+    <hyperlink ref="G116" r:id="rId71" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" xr:uid="{06B05E53-7A08-47EA-ABED-16495ACC3181}"/>
+    <hyperlink ref="G114" r:id="rId72" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{8E04FF3D-B164-427F-BB97-65DF380EECF7}"/>
+    <hyperlink ref="G115" r:id="rId73" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{E760F626-4EB7-4C58-AC2A-4BA3661A39D2}"/>
+    <hyperlink ref="G117" r:id="rId74" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{C1F0C85E-63E8-4F2C-9E1C-D1FEF0350DBE}"/>
+    <hyperlink ref="G119" r:id="rId75" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{B05C2726-F431-470F-ACAF-F4A51B342E2C}"/>
+    <hyperlink ref="G120" r:id="rId76" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{B0F24F8F-383D-487C-BD4F-639F6B3C813D}"/>
+    <hyperlink ref="G121" r:id="rId77" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{5A739F05-14C1-4988-BAFD-6F500B5A00B2}"/>
+    <hyperlink ref="G122" r:id="rId78" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{0D77E502-B98D-42FC-BFC1-6636FA7892E7}"/>
+    <hyperlink ref="G125" r:id="rId79" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" xr:uid="{30C5E2CB-790F-47E8-9C6E-F5F3C94EBD7F}"/>
+    <hyperlink ref="G126" r:id="rId80" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{1454CAB9-706D-4EC7-9BFD-458EC78B9A9B}"/>
+    <hyperlink ref="G123" r:id="rId81" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{FCB7DBF6-ECF1-4AD0-A9BE-A7CB5CA3EA36}"/>
+    <hyperlink ref="G124" r:id="rId82" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{85224848-421A-45FE-91DF-7DDD5B5ED781}"/>
+    <hyperlink ref="G128" r:id="rId83" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" xr:uid="{BD446571-0551-4909-8E2C-8F8943C504B3}"/>
+    <hyperlink ref="G129" r:id="rId84" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" xr:uid="{142E9AA9-3B64-491A-AAC7-5D5C7DE545F1}"/>
+    <hyperlink ref="G130" r:id="rId85" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" xr:uid="{9EB10E2B-4C4B-4983-8A4C-AE4E78E91FE8}"/>
+    <hyperlink ref="G131" r:id="rId86" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r347-activite-sanitaire-diverse-regulee.html" xr:uid="{FFFAC91B-EF63-4810-A833-EDE991C829B3}"/>
+    <hyperlink ref="G134" r:id="rId87" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" xr:uid="{2DF5CBAC-1741-4745-A8CE-3D0FF64FB209}"/>
+    <hyperlink ref="G135" r:id="rId88" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{BFA983CE-D7B5-44BC-B603-B4A4C0F6281C}"/>
+    <hyperlink ref="G132" r:id="rId89" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{016D5E05-1FEA-4361-93E8-5AADBB78EF0B}"/>
+    <hyperlink ref="G133" r:id="rId90" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{F301B736-7C2F-4E2C-88EF-D9C1F5254D5F}"/>
+    <hyperlink ref="G142" r:id="rId91" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{DAE1A24F-0242-4493-B1AB-E1E0384B05CA}"/>
+    <hyperlink ref="G143" r:id="rId92" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{D67ACCC6-7F27-4C45-9440-C11D2DD83021}"/>
+    <hyperlink ref="G144" r:id="rId93" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{4C4C4DA8-0CF6-4637-B52D-7C02866552A7}"/>
+    <hyperlink ref="G137" r:id="rId94" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r401-activite-sociale-regulee.html" xr:uid="{0AE24BD0-2BBC-47D4-96F0-DA73292DFAD6}"/>
+    <hyperlink ref="G149" r:id="rId95" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r404-mode-fonctionnement-activite-smsse-regulee.html" xr:uid="{5BC92758-41E6-4E64-A289-0E523E046CF6}"/>
+    <hyperlink ref="G145" r:id="rId96" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{84B311E8-916D-4A80-B0A4-4DB236C82539}"/>
+    <hyperlink ref="G146" r:id="rId97" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{56CD9A8A-1E18-48C3-8F08-187D7940BE9C}"/>
+    <hyperlink ref="G150" r:id="rId98" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r403-public-activite-smsse-regulee.html" xr:uid="{7FA5D484-0366-47CF-ADC6-F9722701FE71}"/>
+    <hyperlink ref="G152" r:id="rId99" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" xr:uid="{F1BBD138-0013-40FE-80EB-74B2C99B6772}"/>
+    <hyperlink ref="G154" r:id="rId100" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" xr:uid="{2EAE3B18-EF36-405A-AF88-3666B7CC1368}"/>
+    <hyperlink ref="G153" r:id="rId101" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" xr:uid="{180198AB-386A-4218-9CCE-2D0768A1D181}"/>
+    <hyperlink ref="G156" r:id="rId102" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r381-activite-amm.html" xr:uid="{0B3C8152-E7C0-4339-85EB-68F38E4737B2}"/>
+    <hyperlink ref="G159" r:id="rId103" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r382-modalite-act-de-soin-amm.html" xr:uid="{0B005DDF-8ABC-4D23-9DBE-D278BC08FD82}"/>
+    <hyperlink ref="G158" r:id="rId104" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r383-mention-act-de-soin-amm.html" xr:uid="{2058BBB5-ED5D-4947-8239-82F57E55FD7C}"/>
+    <hyperlink ref="G160" r:id="rId105" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r384-pratique-therapeutique-specifique-act-de-soin-amm.html" xr:uid="{8A0F00A9-C70B-4A53-A5E4-B2AE4BA4CCD6}"/>
+    <hyperlink ref="G157" r:id="rId106" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r385-declaration-act-de-soin-amm.html" xr:uid="{680FE433-B565-4B5D-8FAA-8C19D280815B}"/>
+    <hyperlink ref="G162" r:id="rId107" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" xr:uid="{5028A32E-D4C0-45ED-A8B7-2A9A6FDEC7E6}"/>
+    <hyperlink ref="G165" r:id="rId108" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" xr:uid="{FA1DA84C-1E45-4DDA-8D54-0C461DED43F0}"/>
+    <hyperlink ref="G164" r:id="rId109" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" xr:uid="{F3673DEB-73EF-4299-B2A6-1B7CADD9964A}"/>
+    <hyperlink ref="G167" r:id="rId110" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R274-ActiviteSanitaireRegulee.html" xr:uid="{B53D04CE-7A7B-4C7C-8996-768C74753F90}"/>
+    <hyperlink ref="G173" r:id="rId111" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r405-modalite-activite-smsse-regulee.html" xr:uid="{09EB64F3-9116-4D64-882D-545C6375C0D9}"/>
+    <hyperlink ref="G172" r:id="rId112" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r406-forme-activite-smsse-regulee.html" xr:uid="{38735997-7F1B-4D7B-A9B7-EDA7B4722F2E}"/>
+    <hyperlink ref="G181" r:id="rId113" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R272-EquipementMaterielLourd.html" xr:uid="{72CEF703-3199-42EC-859F-0B6A5EB23AA6}"/>
+    <hyperlink ref="G177" r:id="rId114" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R241-AideFinanciere.html" xr:uid="{B7A804E2-EED0-4F90-9700-347154E9E756}"/>
+    <hyperlink ref="G178" r:id="rId115" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r375-mode-financement.html" xr:uid="{B892DEA7-187A-488B-A8E2-80D54348CF3A}"/>
+    <hyperlink ref="G176" r:id="rId116" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R332-GenreCapacite.html" xr:uid="{72DA23CD-2507-44E2-BAA3-33668DAAEC34}"/>
+    <hyperlink ref="G179" r:id="rId117" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r388-type-logement.html" xr:uid="{C4F28A23-4A5C-4C86-B681-41A6B3F5A365}"/>
+    <hyperlink ref="G543" r:id="rId118" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R211-ActiviteOperationnelle.html" xr:uid="{4702DC5E-865D-4BDD-B1E7-FE77E0A66DE4}"/>
+    <hyperlink ref="G570" r:id="rId119" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R244-CategorieOrganisation.html" xr:uid="{8F2E9DCE-0A5E-4274-B20B-5DBC56AA2F5D}"/>
+    <hyperlink ref="G550" r:id="rId120" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R227-ChampActivite.html" xr:uid="{CE753BA4-98BF-427B-B04E-BED8F8638D68}"/>
+    <hyperlink ref="G568" r:id="rId121" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" xr:uid="{2EBC1CC3-E78A-465F-8573-B27759330DF0}"/>
+    <hyperlink ref="G561" r:id="rId122" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R213-ModePriseEnCharge.html" xr:uid="{8E61A016-0838-40D1-B2E6-F10430345242}"/>
+    <hyperlink ref="G559" r:id="rId123" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R338-ModaliteAccueil.html" xr:uid="{0F0A3D1E-0369-4B94-AAC7-9255375015B0}"/>
+    <hyperlink ref="G560" r:id="rId124" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R236-ModeGestion.html" xr:uid="{DF01A2F9-88C4-456C-B585-BD64E306F5E0}"/>
+    <hyperlink ref="G548" r:id="rId125" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R210-ActeSpecifique.html" xr:uid="{A6A7C1C7-4B8E-4251-BF9A-57053FB01785}"/>
+    <hyperlink ref="G547" r:id="rId126" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R210-ActeSpecifique.html" xr:uid="{8307A0A4-F134-4E34-BA5B-76F3883EB42D}"/>
+    <hyperlink ref="G567" r:id="rId127" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R245-SpecialisationDePriseEnCharge.html" xr:uid="{ABDF7F06-2422-415C-8D32-957922E74C67}"/>
+    <hyperlink ref="G564" r:id="rId128" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R238-OuvertureAnnuelle.html" xr:uid="{340DDFCB-BFEE-4D6F-83DE-E7630F0BFB3F}"/>
+    <hyperlink ref="G551" r:id="rId129" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R243-CompetenceSpecifique.html" xr:uid="{143E7205-DD59-43A7-9113-B96976AEDD27}"/>
+    <hyperlink ref="G562" r:id="rId130" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R344-NiveauExpertise.html" xr:uid="{5CFC4FB1-32EA-4BBE-8C9B-9D4E9CFB31A5}"/>
+    <hyperlink ref="G569" r:id="rId131" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" xr:uid="{9F217269-0F3A-43FD-ACBF-78001DFCBBCC}"/>
+    <hyperlink ref="G786" r:id="rId132" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R340-TypeCaracteristiqueEquipement.html" xr:uid="{9C96F0DE-104B-4ED8-B163-AA514DB8B52D}"/>
+    <hyperlink ref="G780" r:id="rId133" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R212-Equipement.html" xr:uid="{AC13514B-E8FD-463C-B252-FA17FE3E285B}"/>
+    <hyperlink ref="G776" r:id="rId134" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R329-NatureCapacite.html" xr:uid="{BBAF47B4-74B4-479C-961C-27CBDE1C7DB5}"/>
+    <hyperlink ref="G584" r:id="rId135" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R207-TypeOrganisationInterne.html" xr:uid="{0A3C631E-7B7F-44CC-B3D5-AC14FE030AE6}"/>
+    <hyperlink ref="G583" r:id="rId136" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R286-TypeFermeture.html" xr:uid="{14725A6D-EC74-4363-85ED-50C70973EDAC}"/>
+    <hyperlink ref="G32" r:id="rId137" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R17-TypeAutorisation.html" xr:uid="{BD049865-8F6C-4CCD-9C0C-842B94F1E1BE}"/>
+    <hyperlink ref="G29" r:id="rId138" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R18-DisciplineAutorisation.html" xr:uid="{9ECF9698-B748-44FD-8BAD-B875B8CD10FD}"/>
+    <hyperlink ref="G31" r:id="rId139" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G15-ProfessionSante.html" xr:uid="{928E0D9E-BBDF-448C-9F1E-7E211B49CAB4}"/>
+    <hyperlink ref="G49" r:id="rId140" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r395-engagement.html" xr:uid="{FF2DA521-796C-4105-9D09-2ABA30C1FD93}"/>
+    <hyperlink ref="G48" r:id="rId141" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r395-engagement.html" xr:uid="{BBC803EE-6D72-4282-BD78-6A027D81F33C}"/>
+    <hyperlink ref="G24" r:id="rId142" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r378-motif-arrete.html" xr:uid="{B92491CF-87E0-49B1-A24E-8A3C2BFB5C07}"/>
+    <hyperlink ref="G664" r:id="rId143" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R317-SituationVieQuotidienne.html" xr:uid="{A383BAB7-72EC-406B-A082-4BEE68DF2FE3}"/>
+    <hyperlink ref="G659" r:id="rId144" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R325-SituationProfessionnelle.html" xr:uid="{431D76E4-9CAE-41DF-B49E-29F93191C70B}"/>
+    <hyperlink ref="G658" r:id="rId145" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R326-SituationSansEmploi.html" xr:uid="{B4243F89-AA45-405D-B588-A62DD32172AD}"/>
+    <hyperlink ref="G654" r:id="rId146" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R324-BesoinSoutienProjetProfessionnel.html" xr:uid="{FD81446D-5DAF-4721-80D8-82A58E6481E6}"/>
+    <hyperlink ref="G668" r:id="rId147" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R328-TypeScolarisation.html" xr:uid="{83E11179-2BE5-4FAD-A5A5-E3FD6FC7FD8E}"/>
+    <hyperlink ref="G626" r:id="rId148" display="https://smt.esante.gouv.fr/terminologie-snomed-ct-fr/" xr:uid="{BF232052-3F24-4617-9D51-B5E690E64E84}"/>
+    <hyperlink ref="G622" r:id="rId149" display="https://smt.esante.gouv.fr/terminologie-cladimed" xr:uid="{3688E6CA-827F-41FE-9F1A-ADA5FE6BCF7E}"/>
+    <hyperlink ref="G522" r:id="rId150" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R327-TypeDecision.html" xr:uid="{13C09F35-F7AD-4651-AD19-8E74D2E51039}"/>
+    <hyperlink ref="G209" r:id="rId151" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r377-usage-adresse.html" xr:uid="{7CB9E532-4A73-4B89-BF10-9F890F659CC1}"/>
+    <hyperlink ref="G210" r:id="rId152" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R35-TypeVoie.html" xr:uid="{CEB8DF59-61C6-4384-8176-3A4BD439DE47}"/>
+    <hyperlink ref="G188" r:id="rId153" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" xr:uid="{8344C2C9-CBB0-4950-86C5-4D25FFCDF0DF}"/>
+    <hyperlink ref="G214" r:id="rId154" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" xr:uid="{A8137CC7-FDD1-4F74-B81E-21B2FC9157A4}"/>
+    <hyperlink ref="G216" r:id="rId155" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r396-autorite.html" xr:uid="{24F155D4-39C8-4251-95D5-8802715E3E59}"/>
+    <hyperlink ref="G228" r:id="rId156" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R257-TypeBAL.html" xr:uid="{CFFAB03E-B9FF-4A50-A422-2D5A34E0E742}"/>
+    <hyperlink ref="G237" r:id="rId157" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" xr:uid="{F70DDAF6-3E66-44ED-BA61-F8B795BB7966}"/>
+    <hyperlink ref="G250" r:id="rId158" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R251-FonctionContact.html" xr:uid="{0DD0786E-6C8A-4DAA-81D3-BEFE1819A8F7}"/>
+    <hyperlink ref="G254" r:id="rId159" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R287-NatureContact.html" xr:uid="{4F1C9C68-D8B2-43F9-A1DE-C084EEB61DFA}"/>
+    <hyperlink ref="G261" r:id="rId160" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R206-TypeContact.html" xr:uid="{829DD8E8-F408-4BB9-A7EB-6F4DE39517EB}"/>
+    <hyperlink ref="G259" r:id="rId161" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R260-HL7RoleClass.html" xr:uid="{D9D0DFA8-61CA-4FB2-9F6D-5A0D3C5EECEA}"/>
+    <hyperlink ref="G255" r:id="rId162" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R283-NiveauConfidentialite.html" xr:uid="{CCA44185-167B-4969-AF47-4AB6792D4167}"/>
+    <hyperlink ref="G265" r:id="rId163" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R205-DirectionLatitude.html" xr:uid="{CEB69619-6188-43D5-AFAC-6AC2CAB2DE95}"/>
+    <hyperlink ref="G266" r:id="rId164" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R204-DirectionLongitude.html" xr:uid="{B244DDB6-EF23-43AD-AF7F-7ACFF8EE0CF4}"/>
+    <hyperlink ref="G283" r:id="rId165" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R14-TypeDiplome.html" xr:uid="{241E4804-A67F-4B98-97D5-0A31D9ABF2EE}"/>
+    <hyperlink ref="G280" r:id="rId166" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R16-LieuFormation.html" xr:uid="{085B46A9-1CFD-41BD-A121-48A7BFDD3ACE}"/>
+    <hyperlink ref="G293" r:id="rId167" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R48-DiplomeEtatFrancais.html" xr:uid="{EAACE0B0-2E22-40A3-BE3D-7E0ACFDB0CE0}"/>
+    <hyperlink ref="G295" r:id="rId168" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R49-DiplomeEtudeSpecialisee.html" xr:uid="{448C3A2F-92A9-425C-8E2F-12DC5EB0C711}"/>
+    <hyperlink ref="G318" r:id="rId169" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R348-FormationSpecialiseeTransversale.html" xr:uid="{92C76EEA-0A6F-4617-8B12-F077C4526081}"/>
+    <hyperlink ref="G275" r:id="rId170" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R50-DESCGroupe1Diplome.html" xr:uid="{A2C8F3B4-F2A4-495F-9437-E73E63061E81}"/>
+    <hyperlink ref="G277" r:id="rId171" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R51-DESCGroupe2Diplome.html" xr:uid="{E9E6934D-5BFF-4494-B523-5B84B1992407}"/>
+    <hyperlink ref="G289" r:id="rId172" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R53-DiplomePaysEEE.html" xr:uid="{9554EC7C-B94E-4AB8-8FAB-FE98D62FD70C}"/>
+    <hyperlink ref="G291" r:id="rId173" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R57-DiplomeEuropeenEtudeSpecialisee.html" xr:uid="{32A07171-9BD0-49F3-AAE4-A441E2C8B8BA}"/>
+    <hyperlink ref="G297" r:id="rId174" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R54-DiplomeUniversiteInterUniversitaire.html" xr:uid="{425CB8A3-2EF9-42F3-BEF0-614B57AF5DBC}"/>
+    <hyperlink ref="G239" r:id="rId175" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R55-CertificatEtudeSpeciale.html" xr:uid="{ED581758-A9B2-41C3-9B6E-B74CD752F264}"/>
+    <hyperlink ref="G212" r:id="rId176" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R56-Attestation.html" xr:uid="{60157DD4-34B3-483A-ADCD-06733D272A83}"/>
+    <hyperlink ref="G233" r:id="rId177" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R52-CapaciteDiplome.html" xr:uid="{9B4865BC-70DF-4F96-A835-800D824A859E}"/>
+    <hyperlink ref="G287" r:id="rId178" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R58-AutreTypeDiplome.html" xr:uid="{189DEF35-ADA8-4DC8-9C43-05580C0474BF}"/>
+    <hyperlink ref="G218" r:id="rId179" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R36-AutreDiplomeObtenu.html" xr:uid="{D5EEFC3A-F82D-430B-A00D-9A91E55EF145}"/>
+    <hyperlink ref="G285" r:id="rId180" display="https://interop.esante.gouv.fr/terminologiesCodeSystem-TRE-R226-Dip2iemeCycleNQ.html" xr:uid="{68B8F835-6E8A-4034-BB1F-23067782D56B}"/>
+    <hyperlink ref="G301" r:id="rId181" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R201-TypeDivisionTerritoriale.html" xr:uid="{9FB62DB8-AD8F-4E52-B667-7C899F45DA14}"/>
+    <hyperlink ref="G337" r:id="rId182" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R252-TypeHoraire.html" xr:uid="{1C28F38A-014F-4277-82FA-86A6050F0B7E}"/>
+    <hyperlink ref="G340" r:id="rId183" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G00-Langue.html" xr:uid="{E077943C-6D83-40DB-A22A-8C11B5F99CB8}"/>
+    <hyperlink ref="G352" r:id="rId184" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R203-StatutLieu.html" xr:uid="{89FAADEC-6F53-4EC1-A727-2D89704A5A11}"/>
+    <hyperlink ref="G343" r:id="rId185" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R202-AccessibiliteLieu.html" xr:uid="{FDBE5FD4-145E-417B-AA41-CE72744BD5AC}"/>
+    <hyperlink ref="G345" r:id="rId186" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" xr:uid="{B880C370-914C-4EE3-8367-C61A5B321120}"/>
+    <hyperlink ref="G365" r:id="rId187" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R329-NatureCapacite.html" xr:uid="{A8D553E4-82B1-4D4A-BE78-7E6C32357A8B}"/>
+    <hyperlink ref="G368" r:id="rId188" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R330-TypeStatutCapacite.html" xr:uid="{3EB18B7F-5F40-4EFE-8334-B1A092F6254F}"/>
+    <hyperlink ref="G369" r:id="rId189" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R331-TemporaliteCapacite.html" xr:uid="{071A2AB4-4FB8-45C8-8075-A7187048396B}"/>
+    <hyperlink ref="G370" r:id="rId190" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R335-TypeSourceCapacite.html" xr:uid="{1375C436-05E6-42D2-A252-868AA6E1675C}"/>
+    <hyperlink ref="G389" r:id="rId191" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-tre-r366-type-objet.html" xr:uid="{5B909C05-AD99-4964-83AB-7B38283FBF9A}"/>
+    <hyperlink ref="G394" r:id="rId192" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R208-ClasseAge.html" xr:uid="{7EFD9C0E-D7E8-4773-95DC-E3B3F6E821A9}"/>
+    <hyperlink ref="G396" r:id="rId193" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R239-PublicPrisEnCharge.html" xr:uid="{A2855656-7F42-43D2-999A-20D25E4CC977}"/>
+    <hyperlink ref="G399" r:id="rId194" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R81-Civilite.html" xr:uid="{EE5C1040-E9E1-45BB-8D5B-5287EAC533C1}"/>
+    <hyperlink ref="G400" r:id="rId195" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R13-CommuneOM.html" xr:uid="{F8DD9C05-0F21-41F3-9D6E-D74265FB79BD}"/>
+    <hyperlink ref="G405" r:id="rId196" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-G09-DepartementOM.html" xr:uid="{56584A70-B3CD-4E78-9660-61148CE7F293}"/>
+    <hyperlink ref="G422" r:id="rId197" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R31-StatutEtatCivil.html" xr:uid="{4AAC711F-D18F-475A-998B-C3C71F207FF3}"/>
+    <hyperlink ref="G438" r:id="rId198" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R246-TypeTarif.html" xr:uid="{5711DF87-201F-4DEF-A959-FB2007CF1892}"/>
+    <hyperlink ref="G432" r:id="rId199" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R250-ConditionTarifaire.html" xr:uid="{DF69A03C-F564-4D24-9BDA-B88D99DCC895}"/>
+    <hyperlink ref="G439" r:id="rId200" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R228-UnitePrix.html" xr:uid="{1BE74274-A444-4B34-B337-04C4EB9694FB}"/>
+    <hyperlink ref="G313" r:id="rId201" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" xr:uid="{6AD7A1FD-E5D8-44B6-88F2-BBA36BA6A2F9}"/>
+    <hyperlink ref="G316" r:id="rId202" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" xr:uid="{A5A463FC-3612-443C-A596-ED580F314B04}"/>
+    <hyperlink ref="G315" r:id="rId203" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" xr:uid="{5FD4057E-56D4-4071-912A-CD36142632D8}"/>
+    <hyperlink ref="G444" r:id="rId204" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R237-GroupeTarifaireDependance.html" xr:uid="{713FE01C-DC43-44DF-AD59-CF1BFDA0BEE2}"/>
+    <hyperlink ref="G445" r:id="rId205" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R240-TemporaliteAccueil.html" xr:uid="{D3F77CCB-2FB8-4011-B255-B0BFA38CA0B6}"/>
+    <hyperlink ref="G442" r:id="rId206" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R236-ModeGestion.html" xr:uid="{596DD5D6-BCEA-4A51-B5E1-59154979648A}"/>
+    <hyperlink ref="G449" r:id="rId207" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R264-PrestationNonObligatoireIncluse.html" xr:uid="{69430433-172D-483E-A2E8-38821B9DAC04}"/>
+    <hyperlink ref="G427" r:id="rId208" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R242-TypeHabitation.html" xr:uid="{057F7F66-8577-4B28-B687-A0A34F69E2F7}"/>
+    <hyperlink ref="G452" r:id="rId209" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R200-CanalCommunication.html" xr:uid="{04D31D12-A4D9-424C-AFC3-595DD737DCBA}"/>
+    <hyperlink ref="G455" r:id="rId210" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R256-TypeMessagerie.html" xr:uid="{2103AF7D-C8D0-4B90-97D1-63CD945D5420}"/>
+    <hyperlink ref="G454" r:id="rId211" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R283-NiveauConfidentialite.html" xr:uid="{9710C07E-47C6-4F5B-8926-C3A4AD2DB6BE}"/>
+    <hyperlink ref="G374" r:id="rId212" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R332-GenreCapacite.html" xr:uid="{33700702-6B41-46FC-A525-D4978A2E97FF}"/>
+    <hyperlink ref="G376" r:id="rId213" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R333-TypeFermetureCapacite.html" xr:uid="{F0A5A22D-F112-4300-92CB-F0F4E4985441}"/>
+    <hyperlink ref="G381" r:id="rId214" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R334-TypeLitSupplementaire.html" xr:uid="{5C4AF9B2-B27A-4903-BDF3-9893C5E472E0}"/>
+    <hyperlink ref="G380" r:id="rId215" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R336-TypeCrise.html" xr:uid="{214A79C0-F2C5-413D-806B-02826DD5D4E8}"/>
+    <hyperlink ref="G937" r:id="rId216" display="https://smt.esante.gouv.fr/terminologie-UCUM" xr:uid="{7A3B1958-F4EA-4B95-8A20-A960461C583F}"/>
+    <hyperlink ref="G940" r:id="rId217" display="https://interop.esante.gouv.fr/terminologies/CodeSystem-TRE-R230-Devise.html" xr:uid="{25F7F7B5-A18D-40A4-94F0-F1356077B72E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>